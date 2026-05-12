--- v0 (2026-04-02)
+++ v1 (2026-05-12)
@@ -3100,246 +3100,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Memorial de cosas notables d'Íñigo López de Mendoza (1564): Une métamorphose nobiliaire et humaniste du miroir du prince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Quero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ghislaine Fournès; Canonica de Rochemonteix Elvezio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le miroir du prince: écriture, transmission et réception en Espagne (XIIIe-XVIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.357-374, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les emprunts du De divino nomine Iesus per nomen tetragrammaton significato (1550) de Juan Martínez Silíceo au kabbalisme et ses ambiguïtés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Quero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luis González Fernández. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transmission de savoirs licites et illicites dans le monde hispanique, XIIe-XVIIe siècles: Hommage à André Gallego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse-Le Mirail; CNRS, pp.399-414, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multiplicité générique et exemplarités dans la Crónica de el gran cardenal de España don Pedro Gonçalez de Mendoça (1625) de Pedro Salazar de Mendoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Quero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ghislaine Fournès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exemples et exemplarités en péninsule ibérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.189-206, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057588v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03057583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résistances intellectuelles à l'expérience mystique dans le De divino nomine Iesus per nomen tetragrammaton significato (1550) de Juan Martínez Silíceo</w:t>
               </w:r>
@@ -3713,51 +3713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Elisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rivi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04477393v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/edadoro2023.42.002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04477368v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/rfli.v25-271" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063380v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063378v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04477444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.371" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067816v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067815v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darnis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063379v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04705054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04705056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04705057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04705059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04705060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04705061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069972v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a B&#233;nichou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Carrasco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04664490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Andr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Perez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-B&#233;rang&#232;re Singlard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/le-catalogue/185-des-noblesses-a-l-epoque-moderne-rivalites-preseance-mise-en-scene-9782853551298.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04664468v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nicolas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/parole-demoniaque-discours-diaboliques.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03160266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/defense-du-statut-de-tolede.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.20287" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03160245v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gonzalez Raymond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jim&#233;nez Monteser&#237;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485247v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04664506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04477338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/export/pdf/plurivocalite-et-polyphonies-une-voie-vers-la-modernite.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12593-8.p.0093" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04477286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/a-que-fui-yo-nascido-presences-de-job-dans-les-mondes-iberiques-du-moyen-age-a-l-epoque-moderne.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12164-0.p.0155" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04477239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.14578" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04477266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/product/9782600059190" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04477209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucm.es/ediciones-complutense/resistance-and-practices-of-rebellion-at-the-age-of-reformations-16th-18th-centuries" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057589v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057586v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057588v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057585v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057583v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Elisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rivi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04477393v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/edadoro2023.42.002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04477368v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/rfli.v25-271" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063380v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063378v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04477444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.371" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067816v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067815v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darnis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063379v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04705054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04705056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04705057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04705059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04705060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04705061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069972v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a B&#233;nichou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Carrasco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04664490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Andr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Perez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-B&#233;rang&#232;re Singlard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/le-catalogue/185-des-noblesses-a-l-epoque-moderne-rivalites-preseance-mise-en-scene-9782853551298.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04664468v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Nicolas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/parole-demoniaque-discours-diaboliques.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03160266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/defense-du-statut-de-tolede.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.20287" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03160245v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gonzalez Raymond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jim&#233;nez Monteser&#237;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485247v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04664506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04477338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/export/pdf/plurivocalite-et-polyphonies-une-voie-vers-la-modernite.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12593-8.p.0093" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04477286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/a-que-fui-yo-nascido-presences-de-job-dans-les-mondes-iberiques-du-moyen-age-a-l-epoque-moderne.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12164-0.p.0155" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04477239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.14578" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04477266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/product/9782600059190" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04477209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucm.es/ediciones-complutense/resistance-and-practices-of-rebellion-at-the-age-of-reformations-16th-18th-centuries" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057589v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057586v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057583v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057585v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>