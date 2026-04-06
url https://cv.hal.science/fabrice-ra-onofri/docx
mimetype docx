--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,404 +100,404 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light tunneling and anomalous reflection from the diffraction of complex annuli: modeling the forward light scattering by spherical particles</w:t>
+                <w:t xml:space="preserve">Near-to-far field approximation of scattering by spheres: bridging the gap between the Lorenz-Mie theory and the Fresnel diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50 (6), pp.2061. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (18), pp.38926-38940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.557822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.570717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344484v1</w:t>
+                <w:t xml:space="preserve">hal-05344506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-to-far field approximation of scattering by spheres: bridging the gap between the Lorenz-Mie theory and the Fresnel diffraction</w:t>
+                <w:t xml:space="preserve">Light tunneling and anomalous reflection from the diffraction of complex annuli: modeling the forward light scattering by spherical particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (18), pp.38926-38940. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (6), pp.2061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.570717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.557822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344506v1</w:t>
+                <w:t xml:space="preserve">hal-05344484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulométrie optique des écoulements</w:t>
+                <w:t xml:space="preserve">Numerical implementation of three-dimensional vectorial complex ray model and application to rainbow scattering of spheroidal drops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Onofri</w:t>
+                <w:t xml:space="preserve">Qingwei Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R A Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang’e Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-r2165⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (21), pp.34980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.501640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193902v1</w:t>
+                <w:t xml:space="preserve">hal-04797460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical implementation of three-dimensional vectorial complex ray model and application to rainbow scattering of spheroidal drops</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Granulométrie optique des écoulements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
+                <w:t xml:space="preserve">Fabrice Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (21), pp.34980. </w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, r2165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.501640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-r2165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797460v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic lab-on-a-chip characterization of nano- to microparticles suspensions by light extinction spectrometry</w:t>
               </w:r>
@@ -581,399 +581,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-light and interactions with particles (LIP), 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized rainbow patterns of oblate drops simulated by a ray model in three dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingwei Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Gouesbet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang’e Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107635⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (18), pp.4585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.434149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185008v1</w:t>
+                <w:t xml:space="preserve">hal-03353730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray drying of colloidal suspensions: Coupling of particle drying and transport models with experimental validations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser-light and interactions with particles (LIP), 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Schweitzer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2021.04.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 268, pp.107635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215365v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized rainbow patterns of oblate drops simulated by a ray model in three dimensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qingwei Duan</w:t>
+                <w:t xml:space="preserve">Spray drying of colloidal suspensions: Coupling of particle drying and transport models with experimental validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Servel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Salvatori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dandeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Minière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (18), pp.4585. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 170, pp.224-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.434149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2021.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353730v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. Special issue: Laser-light and interactions with particles (LIP’2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1020,64 +1020,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. Special issue: Laser-light and interactions with particles (LIP), 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 274, pp.107857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1111,77 +1111,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afterword. Laser-light and interactions with particles (LIP), 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 225, pp.45-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1313,291 +1313,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-light and Interactions with Particles (LIP), 2016</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
+                <w:t xml:space="preserve">Digital in-line holography for the characterization of flowing particles in astigmatic optical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias P. L. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.01.017⟩</w:t>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.184-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847870v1</w:t>
+                <w:t xml:space="preserve">hal-01459208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line holography for the characterization of flowing particles in astigmatic optical systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+                <w:t xml:space="preserve">Laser-light and Interactions with Particles (LIP), 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88, pp.184-196. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 195, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459208v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic jet reconstruction for particle refractive index measurement by digital in-line holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1644,64 +1644,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering of light by large bubbles: Coupling of geometrical and physical optics approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias P. L. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Méès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1774,51 +1774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on Light Extinction Spectrometry as a diagnostic for dust particle characterization in dusty plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Couëdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1889,503 +1889,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: Laser-light and Interactions with Particles (LIP), 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gouesbet</w:t>
+                <w:t xml:space="preserve">Organic photo sensors for multi-angle light scattering characterization of particle systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.04.014⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (21), pp.27536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.027536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459181v1</w:t>
+                <w:t xml:space="preserve">hal-02373582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic photo sensors for multi-angle light scattering characterization of particle systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental validation of the vectorial complex ray model on the inter-caustics scattering of oblate droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabien Chauchard</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pelcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 23 (21), pp.27536. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373582v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of the vectorial complex ray model on the inter-caustics scattering of oblate droplets</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ characterisation of the dynamics of a growing dust particle cloud in a direct-current argon glow discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Pelcé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Couëdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Arnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalathiparambil Kishor Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pardanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (4), pp.045203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/4/045203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203216v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451227v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ characterisation of the dynamics of a growing dust particle cloud in a direct-current argon glow discharge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preface: Laser-light and Interactions with Particles (LIP), 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 49 (4), pp.045203. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/4/045203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451227v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing highly-ordered buckyball-shaped aggregates of colloidal nanoparticles by light extinction spectroscopy</w:t>
               </w:r>
@@ -2507,515 +2507,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical-optics approximation of near-critical-angle scattering by spheroidal bubbles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Séverine Barbosa</w:t>
+                <w:t xml:space="preserve">Comparison of methods to derive morphological parameters of multi-fractal samples of particle aggregates from TEM images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mroczka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47, pp.12-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2011.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459508v1</w:t>
+                <w:t xml:space="preserve">hal-01459971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Characterization of Dust Mobilized by Laser Cleaning Methods and Loss of Vacuum Accidents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ALGORITHMS AND METHODS FOR ANALYSIS OF THE OPTICAL STRUCTURE FACTOR OF FRACTAL AGGREGATES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Mroczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13182/fst12-a14109⟩</w:t>
+              <w:t xml:space="preserve">Metrology and Measurement Systems / Metrologia i Systemy Pomiarowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (3), pp.459-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/v10178-012-0039-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459502v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methods to derive morphological parameters of multi-fractal samples of particle aggregates from TEM images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Mroczka</w:t>
+                <w:t xml:space="preserve">Physical-optics approximation of near-critical-angle scattering by spheroidal bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Radev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Barbosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (22), pp.4780-4782</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01459971v1</w:t>
+                <w:t xml:space="preserve">hal-01459508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALGORITHMS AND METHODS FOR ANALYSIS OF THE OPTICAL STRUCTURE FACTOR OF FRACTAL AGGREGATES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ Characterization of Dust Mobilized by Laser Cleaning Methods and Loss of Vacuum Accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mroczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janusz Mroczka</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Vrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrology and Measurement Systems / Metrologia i Systemy Pomiarowe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (3), pp.459-470. </w:t>
+              <w:t xml:space="preserve">Fusion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (1), pp.39-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/v10178-012-0039-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13182/fst12-a14109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459941v1</w:t>
+                <w:t xml:space="preserve">hal-01459502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorial complex ray model and application to two-dimensional scattering of plane wave by a spheroidal particle</w:t>
               </w:r>
@@ -3234,51 +3234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-critical-angle scattering for the characterization of clouds of bubbles: particular effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariusz A. Krzysiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3381,77 +3381,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical stud of glare spot phase Doppler anemometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 281, pp.1375-1383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3485,51 +3485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size, velocity, and concentration in suspension measurements of spherical droplets and cylindrical jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3596,432 +3596,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anémométrie phase doppler en milieux multiphasiques : Vers de nouvelles possibilités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the optical diagnosis and sizing of spherical coated and multilayered particles with phase-doppler anemometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 51 (1-2), pp.98-104</w:t>
+              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 13 (2), pp.104-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596870v1</w:t>
+                <w:t xml:space="preserve">hal-01596860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optical diagnosis and sizing of spherical coated and multilayered particles with phase-doppler anemometry</w:t>
+                <w:t xml:space="preserve">Phase-Doppler anemometry with the dual burst technique for measurement of refractive index and absorption coefficient simultaneously with size and velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Girasole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 13 (2), pp.104-111</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 13 (2), pp.112-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppsc.19960130209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596860v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-Doppler anemometry with the dual burst technique for measurement of refractive index and absorption coefficient simultaneously with size and velocity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anémométrie phase doppler en milieux multiphasiques : Vers de nouvelles possibilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 51 (1-2), pp.98-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00638328v1</w:t>
+                <w:t xml:space="preserve">hal-01596870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic scattering from a multilayered sphere located in an arbitrary beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 34 (30), pp.7113-7124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4189,696 +4189,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle hybride haute-fréquence de la diffusion vers l'avant de particules sphériques : application à la modélisation des hologrammes en ligne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Digital Holography for particle characterization: hologram modeling, refractive index measurement, and optical compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. ELHAJEM, S. SIMOENS, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">LIP2024 - 14th international conference series on Laser-light and Interactions with Particles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Guo; Y. Han; F. Onofri; G. Gouesbet, Sep 2024, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797695v1</w:t>
+                <w:t xml:space="preserve">hal-04797626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOLOGRAPHIE DIGITALE : MODÈLE HYBRIDE DÉPENDANT DE L'INDICE POUR LA CARACTÉRISATION DE PARTICULES DE GRANDES TAILLES</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photonic lab-on-a-chip, a versatile and powerful tool for R&amp;D studies on spent fuel reprocessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mattio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Miguirditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Patrice CAMY, Ammar HIDEUR, Jul 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">ATALANTE 2024 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797663v1</w:t>
+                <w:t xml:space="preserve">hal-04709073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Holography for particle characterization: hologram modeling, refractive index measurement, and optical compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">HOLOGRAPHIE DIGITALE : MODÈLE HYBRIDE DÉPENDANT DE L'INDICE POUR LA CARACTÉRISATION DE PARTICULES DE GRANDES TAILLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIP2024 - 14th international conference series on Laser-light and Interactions with Particles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. Guo; Y. Han; F. Onofri; G. Gouesbet, Sep 2024, Xi'an, China</w:t>
+              <w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrice CAMY, Ammar HIDEUR, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797626v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic lab-on-a-chip, a versatile and powerful tool for R&amp;D studies on spent fuel reprocessing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compression 1D en holographie numérique en ligne: optimisation du positionnement des images jumelles et diminution du taux d'obscuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATALANTE 2024 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">CFTL 2024 - Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Elhajem; S. Simoens, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709073v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression 1D en holographie numérique en ligne: optimisation du positionnement des images jumelles et diminution du taux d'obscuration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">FORWARD SCATTERING MODEL FOR SPHERICAL PARTICLES: REFRACTION AND DIFFRACTION RING EFFECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFTL 2024 - Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Elhajem; S. Simoens, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">14th international conference series on Laser-light and Interactions with Particles (LIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Guo, Y. Han, F. Onofri, G. Gouesbet, Sep 2024, Xian, Shaanxi, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797713v1</w:t>
+                <w:t xml:space="preserve">hal-04797543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORWARD SCATTERING MODEL FOR SPHERICAL PARTICLES: REFRACTION AND DIFFRACTION RING EFFECTS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Modèle hybride haute-fréquence de la diffusion vers l'avant de particules sphériques : application à la modélisation des hologrammes en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th international conference series on Laser-light and Interactions with Particles (LIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. Guo, Y. Han, F. Onofri, G. Gouesbet, Sep 2024, Xian, Shaanxi, China</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. ELHAJEM, S. SIMOENS, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797543v1</w:t>
+                <w:t xml:space="preserve">hal-04797695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized rainbow patterns of ellipsoidal droplets simulated by the vectorial complex ray model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingwei Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang'E Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Electromagnetic and Light Scattering Conference (ELS-XX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, O. Muñoz, K. Muinonen, G. Videen, May 2023, Almuñecar, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4897,277 +4897,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORMATION AND ANALYSIS OF DIGITAL HOLOGRAMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">On light extinction spectrometry (LES) for the characterization of nano to microparticles in large to microscale systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th international conference series on Laser-light and Interactions with Particles (LIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Daniel Jakubczyk, Maciej Kolwas, Fabrice Onofri, Gérard Gouesbet, Aug 2022, Varsovie, Poland. pp.38-41</w:t>
+              <w:t xml:space="preserve">International Workshop on Optoelectronic Perception (IWOP2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Xi'An, Shaanxi, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807975v1</w:t>
+                <w:t xml:space="preserve">hal-03808060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On light extinction spectrometry (LES) for the characterization of nano to microparticles in large to microscale systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Digital in-line holography and the photonic jet method: routines and graphical user interfaces to generate numerical standards with the Lorenz-Mie theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Optoelectronic Perception (IWOP2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Xi'An, Shaanxi, China</w:t>
+              <w:t xml:space="preserve">International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics (LXLASER2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Miguel Panão, Jul 2022, Lisbonne, Portugal. Holography 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808060v1</w:t>
+                <w:t xml:space="preserve">hal-03808011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line holography and the photonic jet method: routines and graphical user interfaces to generate numerical standards with the Lorenz-Mie theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">FORMATION AND ANALYSIS OF DIGITAL HOLOGRAMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics (LXLASER2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Miguel Panão, Jul 2022, Lisbonne, Portugal. Holography 3</w:t>
+              <w:t xml:space="preserve">13th international conference series on Laser-light and Interactions with Particles (LIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniel Jakubczyk, Maciej Kolwas, Fabrice Onofri, Gérard Gouesbet, Aug 2022, Varsovie, Poland. pp.38-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808011v1</w:t>
+                <w:t xml:space="preserve">hal-03807975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des contributions non diffractives à la formation et l'analyse des hologrammes de particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5218,77 +5218,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diagnostics optiques, des outils performants pour l'étude et la modélisation des systèmes polyphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR MORPHEA Scientific Days / Journées GDR MORPHEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5313,1023 +5313,1010 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of digital in line holography for multiphase flows characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370258v1</w:t>
+                <w:t xml:space="preserve">hal-02411070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of digital in line holography for multiphase flows characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Onofri</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio De Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411070v1</w:t>
+                <w:t xml:space="preserve">hal-02370258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caustiques en champ proche générées par des particules transparentes : reconstruction par holographie numérique en ligne mots clés</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+                <w:t xml:space="preserve">On the Influence of Droplets Non Sphericity on their First Rainbow Pattern and our Capability to Correctly Estimate their Size and Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12th International Conference Series on Laser-Light and Interactions with Particles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, Mar 2018, College Station, TX, United States. pp.17.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370205v1</w:t>
+                <w:t xml:space="preserve">hal-03810631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de bulles, gouttes et particules solides dans un écoulement à partir des jets photoniques réels ou virtuels reconstruits par holographie numérique en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Sentis</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias P.L. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Haddad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Onofri</w:t>
+                <w:t xml:space="preserve">Yosri Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFTL 2018 - Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338557v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation fractale de suspensions colloïdales déstabilisées : analyse par diffusion multi-angulaire de la lumière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Sur l'étude de la diffractométrie arc-en-ciel de l'extraction liquide-liquide en régimes statique et transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Estelle Barbosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Jalocha</w:t>
+                <w:t xml:space="preserve">Mariam Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosri Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097794v1</w:t>
+                <w:t xml:space="preserve">hal-02097671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'étude de la diffractométrie arc-en-ciel de l'extraction liquide-liquide en régimes statique et transitoire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Caustiques en champ proche générées par des particules transparentes : reconstruction par holographie numérique en ligne mots clés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosri Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P.L. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Holophi5 - 5ème rencontre d’holographie numérique appliquée à la métrologie des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097671v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Influence of Droplets Non Sphericity on their First Rainbow Pattern and our Capability to Correctly Estimate their Size and Temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
+                <w:t xml:space="preserve">Agrégation fractale de suspensions colloïdales déstabilisées : analyse par diffusion multi-angulaire de la lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Estelle Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jalocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference Series on Laser-Light and Interactions with Particles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, Mar 2018, College Station, TX, United States. pp.17.1-4</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810631v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de bulles, gouttes et particules solides dans un écoulement à partir des jets photoniques réels ou virtuels reconstruits par holographie numérique en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">CFTL 2018 - Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097669v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caustiques en champ proche générées par des particules transparentes : reconstruction par holographie numérique en ligne mots clés</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
+                <w:t xml:space="preserve">On the influence of Droplets non sphericity on their first rainbow pattern and our capability to correctly estimate their size and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holophi5 - 5ème rencontre d’holographie numérique appliquée à la métrologie des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">LIP2018 &amp; ELS-XVII Intern. Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, College Station, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338465v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of Droplets non sphericity on their first rainbow pattern and our capability to correctly estimate their size and temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
+                <w:t xml:space="preserve">Particle material recognition using digital in line holography and virtual/real image concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias P.L. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIP2018 &amp; ELS-XVII Intern. Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, College Station, TX, United States</w:t>
+              <w:t xml:space="preserve">LIP 2018 - 12th international conference series on Laser-light and Interactions with Particles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, Mar 2018, College Station, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014188v1</w:t>
+                <w:t xml:space="preserve">hal-03810596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle material recognition with digital in line holography and the vitual and real image concept</w:t>
               </w:r>
@@ -6341,64 +6328,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosri Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international conference series on Laser-light and Interactions with Particles (LIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, Mar 2019, College Station, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6417,1577 +6404,1590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle material recognition using digital in line holography and virtual/real image concepts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Rainbow Scattering by Homogeneous and Inhomogeneous Droplets in Liquid–Liquid Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosri Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIP 2018 - 12th international conference series on Laser-light and Interactions with Particles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, Mar 2018, College Station, TX, United States</w:t>
+              <w:t xml:space="preserve">12th international conference series on Laser-light and Interactions with Particles (LIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, May 2018, College Station, TX, United States. pp.9.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810596v1</w:t>
+                <w:t xml:space="preserve">hal-02370327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Rainbow Scattering by Homogeneous and Inhomogeneous Droplets in Liquid–Liquid Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+                <w:t xml:space="preserve">Optical catastrophes and singularities in relation with particle systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th international conference series on Laser-light and Interactions with Particles (LIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, May 2018, College Station, TX, United States. pp.9.1-5</w:t>
+              <w:t xml:space="preserve">2018 International Workshop on Optoelectronic Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Xian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370327v1</w:t>
+                <w:t xml:space="preserve">hal-02370302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical catastrophes and singularities in relation with particle systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
+                <w:t xml:space="preserve">Estimation par diffractométrie arc-en-ciel de la taille et la température de gouttes s'écartant de la sphéricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Workshop on Optoelectronic Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Xian, China</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370302v1</w:t>
+                <w:t xml:space="preserve">hal-02097666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation par diffractométrie arc-en-ciel de la taille et la température de gouttes s'écartant de la sphéricité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Caustiques en champ proche générées par des particules transparentes : reconstruction par holographie numérique en ligne mots clés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosri Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">5ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097666v1</w:t>
+                <w:t xml:space="preserve">hal-02370205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Optical Techniques for Multiphase Flows Characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital holographic near-field reconstruction applied to particles characterization in astigmatic optical systems and refractive index measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids Engineering Division Summer Meeting (FEDSM2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th Electromagnetic and Light Scattering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Washington, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636478v1</w:t>
+                <w:t xml:space="preserve">hal-02419668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical diagnostics for multiphase flows characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delanglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Waikoloa (Hawaii), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02435093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital holographic near-field reconstruction applied to particles characterization in astigmatic optical systems and refractive index measurement</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of Optical Techniques for Multiphase Flows Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu de Langlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias P.L. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Electromagnetic and Light Scattering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fluids Engineering Division Summer Meeting (FEDSM2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fluids Engineering Division, Jul 2017, Hawaï, United States. pp.V01CT15A002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2017-69188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419668v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of single droplets size and composition in liquid- liquid extraction systems with rainbow diffractometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Onofri</w:t>
+                <w:t xml:space="preserve">On the characterization of the size and temperature of non-spherical droplets from the analysis on the rainbow scattering region&amp;quot;, 11th Intern. Conf. on Laser-light and Interactions with Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposia on Applications of Laser Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">LIP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02499788v1</w:t>
+                <w:t xml:space="preserve">hal-02014325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographie numérique en ligne pour la caractérisation de la phase dispersée d’un écoulement liquide/liquide en géométrie astigmate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Digital in-line holography for the characterization of two phase flows in astigmatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P.L. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL - 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">DH 2016 - Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02439471v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the characterization of the size and temperature of non-spherical droplets from the analysis on the rainbow scattering region&amp;quot;, 11th Intern. Conf. on Laser-light and Interactions with Particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
+                <w:t xml:space="preserve">Experimental characterization of droplets and interfacial area in liquid-liquid extraction systems with rainbow refractometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIP 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Xi'an, China</w:t>
+              <w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014325v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line holography for the characterization of two phase flows in astigmatic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. P.L. Sentis</w:t>
+                <w:t xml:space="preserve">Holographie numérique en ligne pour la caractérisation de la phase dispersée d’un écoulement liquide/liquide en géométrie astigmate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH 2016 - Digital Holography and Three-Dimensional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL - 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442259v1</w:t>
+                <w:t xml:space="preserve">cea-02439471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of droplets and interfacial area in liquid-liquid extraction systems with rainbow refractometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of single droplets size and composition in liquid- liquid extraction systems with rainbow diffractometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The International Symposia on Applications of Laser Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416298v1</w:t>
+                <w:t xml:space="preserve">cea-02499788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographie numérique en ligne pour la caractérisation d’écoulement diphasique dans des systèmes optiques astigmates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaporation of droplets of pure and complex fluids trapped in an acoustic field with PIV and rainbow diffractometry techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Salvatori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lécolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holophi4 - 4ème Rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">18th Int. Symp. Appl. Laser Techn. Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lisbon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02438352v1</w:t>
+                <w:t xml:space="preserve">hal-02014269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of droplets of pure and complex fluids trapped in an acoustic field with PIV and rainbow diffractometry techniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holographie numérique en ligne pour la caractérisation d’écoulement diphasique dans des systèmes optiques astigmates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias P.L. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Int. Symp. Appl. Laser Techn. Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lisbon, Spain</w:t>
+              <w:t xml:space="preserve">Holophi4 - 4ème Rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014269v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02438352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation in-situ de la dynamique de croissance d'un nuage de nanoparticules de tungstène dans une décharge luminescente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Couëdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8038,77 +8038,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine structures of the near-backward scattering of single spheroid droplets: characterization of size and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8146,64 +8146,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fine structure in the scattering diagrams of large ellipsoidal particle predicted by Vectorial Complex Ray Model&amp;quot;, 9th International Symposium on Measurement Techniques for Multiphase Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minglin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8248,498 +8248,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Debye series to particle characterization with holography and the photonic jet method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthias Sentis</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale de gouttes et de l'aire interfaciale dans les systèmes d'extraction liquide-liquide par la technique arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Scientifiques de Marcoule (JSM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bagnols Sur Cèze, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370277v1</w:t>
+                <w:t xml:space="preserve">cea-02491625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de gouttes et de l'aire interfaciale dans les systèmes d'extraction liquide-liquide par la technique arc-en-ciel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Onofri</w:t>
+                <w:t xml:space="preserve">Contribution of Debye series to particle characterization with holography and the photonic jet method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de Marcoule (JSM 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bordeaux, France. pp.Th1B.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2019.Th1B.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02491625v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the size and morphological characterization of needle-shaped TiO2 nanoparticles in suspension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Ray Theory of Wave for Particle Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Meister</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Optical Particle Characterization (OPC 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Optics/Laser Science (FiO/LS) OSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Tucson, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459360v1</w:t>
+                <w:t xml:space="preserve">hal-02014414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray Theory of Wave for Particle Scattering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">On the size and morphological characterization of needle-shaped TiO2 nanoparticles in suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pelcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Meister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Montet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pelcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics/Laser Science (FiO/LS) OSA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Optical Particle Characterization (OPC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2063938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014414v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de nanoparticules et leurs agrégats par spectroscopie d'extinction UV-NIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8926,269 +8926,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glare Spot Phase Doppler Anemometry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Syngas production from the biomass gasification by plasma torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gramondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poletiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guenadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 5th international symposium on measurement techniques for multiphase Flows</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Symposium on Plasma Chemistry, ISPC18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601968v1</w:t>
+                <w:t xml:space="preserve">hal-00286778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syngas production from the biomass gasification by plasma torch</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glare Spot Phase Doppler Anemometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Plasma Chemistry, ISPC18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 5th international symposium on measurement techniques for multiphase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Macau, China. pp.458-463, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2747468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286778v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9301,51 +9301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip and in situ characterization of nano-to microparticles suspensions by light extinction spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9422,51 +9422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9540,51 +9540,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la dimension finie des faisceaux d'éclairage en granulométrie optique: anémométrie phase Doppler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Rouen, 1995. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9643,51 +9643,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostics Optiques des Milieux Multiphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Provence - Aix-Marseille I, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9874,51 +9874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Chabrol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R.A. Onofri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.557822" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344506v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.570717" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Onofri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r2165" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingwei Duan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R A Onofri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang&#8217;e Han" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Fang Ren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.501640" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.444044" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03185008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouesbet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. A. Onofri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107635" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215365v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schweitzer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Servel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salvatori" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dandeu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mini&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.04.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R.A. Onofri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.434149" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107857" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.12.019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onofri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002945" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847870v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.01.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P. L. Sentis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.08.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sentis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.000867.v001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Radev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barbosa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cou&#235;del" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Wozniak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816000714" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.04.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dhez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Laurent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027536" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01203216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pelc&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451227v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbosa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cou&#235;del" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arnas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalathiparambil Kishor Kumar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pardanaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/4/045203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. A. Onofri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbosa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Toure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wozniak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.08.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7HRNCPN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mroczka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vrel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/fst12-a14109" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459971v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2011.12.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P86J367F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Mroczka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10178-012-0039-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638335v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Ren" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.36.000370" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201000056" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E795EA362DFDF47487C4B19B0805CB3CA3C1B4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459982v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz A. Krzysiek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Messager" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Fang Ren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.005759" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.11.034" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049714v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergougnoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Firpo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Misguich-Ripault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.004681" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596870v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596860v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blondel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girasole" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brenn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.19960130209" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5PP2PBF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597327v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.34.007113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348640v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797626v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lines" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bryan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797713v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797543v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797759v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang'E Han" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807975v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808060v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808011v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03102715v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370258v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411070v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370205v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosri Haddad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338557v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haddad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097794v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Estelle Barbosa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jalocha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ouattara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810631v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097669v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P.L. Sentis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338465v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P.L. Sentis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014188v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370335v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810596v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370327v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370302v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097666v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636478v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Langlard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69188" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debayle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delanglard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419668v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02499788v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouattara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439471v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014325v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442259v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416298v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438352v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014269v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;colier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445282v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014368v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglin Yang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqing Sheng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370277v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.Th1B.7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491625v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459360v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Meister" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Montet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pelc&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2063938" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014414v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712292v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tour&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Wattieaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363072v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guenadou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lorcet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brothier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gramondi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Michon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601968v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2747468" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286778v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poletiko" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meillot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348444v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810079v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682453v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caumont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287923v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287927v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Chabrol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R.A. Onofri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.570717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344484v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.557822" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797460v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingwei Duan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R A Onofri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang&#8217;e Han" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Fang Ren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.501640" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Onofri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r2165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.444044" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353730v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R.A. Onofri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.434149" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03185008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouesbet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. A. Onofri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107635" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schweitzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Servel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salvatori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dandeu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mini&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.04.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107857" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.12.019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onofri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002945" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P. L. Sentis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.08.012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.01.017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sentis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.000867.v001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Radev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barbosa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cou&#235;del" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Wozniak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816000714" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373582v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dhez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Laurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027536" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01203216v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pelc&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451227v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbosa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cou&#235;del" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arnas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalathiparambil Kishor Kumar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pardanaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/4/045203" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.04.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. A. Onofri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbosa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Toure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wozniak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.08.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7HRNCPN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459971v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mroczka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2011.12.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P86J367F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Mroczka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10178-012-0039-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459508v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459502v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vrel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/fst12-a14109" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638335v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Ren" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.36.000370" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201000056" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E795EA362DFDF47487C4B19B0805CB3CA3C1B4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459982v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz A. Krzysiek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Messager" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Fang Ren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.005759" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.11.034" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049714v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergougnoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Firpo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Misguich-Ripault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.004681" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596860v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blondel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girasole" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brenn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.19960130209" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5PP2PBF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596870v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597327v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.34.007113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348640v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797626v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lines" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bryan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797663v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797713v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797543v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797695v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797759v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang'E Han" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808060v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808011v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807975v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03102715v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411070v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370258v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810631v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097669v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P.L. Sentis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosri Haddad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097671v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ouattara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338465v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P.L. Sentis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097794v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Estelle Barbosa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jalocha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338557v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haddad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014188v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810596v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370335v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370327v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370302v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097666v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370205v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419668v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435093v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debayle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delanglard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636478v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Langlard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69188" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014325v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442259v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416298v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouattara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439471v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02499788v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014269v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;colier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438352v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445282v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014368v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglin Yang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqing Sheng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491625v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370277v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.Th1B.7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014414v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459360v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Meister" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Montet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pelc&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2063938" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712292v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tour&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Wattieaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363072v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guenadou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lorcet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brothier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gramondi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Michon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286778v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poletiko" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meillot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601968v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2747468" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348444v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810079v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682453v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caumont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287923v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287927v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>