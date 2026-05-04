--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -100,404 +100,404 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-to-far field approximation of scattering by spheres: bridging the gap between the Lorenz-Mie theory and the Fresnel diffraction</w:t>
+                <w:t xml:space="preserve">Light tunneling and anomalous reflection from the diffraction of complex annuli: modeling the forward light scattering by spherical particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (18), pp.38926-38940. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (6), pp.2061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.570717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.557822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344506v1</w:t>
+                <w:t xml:space="preserve">hal-05344484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light tunneling and anomalous reflection from the diffraction of complex annuli: modeling the forward light scattering by spherical particles</w:t>
+                <w:t xml:space="preserve">Near-to-far field approximation of scattering by spheres: bridging the gap between the Lorenz-Mie theory and the Fresnel diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50 (6), pp.2061. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (18), pp.38926-38940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.557822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.570717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344484v1</w:t>
+                <w:t xml:space="preserve">hal-05344506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical implementation of three-dimensional vectorial complex ray model and application to rainbow scattering of spheroidal drops</w:t>
+                <w:t xml:space="preserve">Granulométrie optique des écoulements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingwei Duan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
+                <w:t xml:space="preserve">Fabrice Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.501640⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, r2165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-r2165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797460v1</w:t>
+                <w:t xml:space="preserve">hal-04193902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulométrie optique des écoulements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical implementation of three-dimensional vectorial complex ray model and application to rainbow scattering of spheroidal drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingwei Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R A Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang’e Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Onofri</w:t>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, r2165, </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (21), pp.34980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-r2165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.501640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193902v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic lab-on-a-chip characterization of nano- to microparticles suspensions by light extinction spectrometry</w:t>
               </w:r>
@@ -581,399 +581,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized rainbow patterns of oblate drops simulated by a ray model in three dimensions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spray drying of colloidal suspensions: Coupling of particle drying and transport models with experimental validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Servel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Salvatori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dandeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.434149⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 170, pp.224-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2021.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353730v1</w:t>
+                <w:t xml:space="preserve">hal-03215365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-light and interactions with particles (LIP), 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 268, pp.107635. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray drying of colloidal suspensions: Coupling of particle drying and transport models with experimental validations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dandeu</w:t>
+                <w:t xml:space="preserve">Generalized rainbow patterns of oblate drops simulated by a ray model in three dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingwei Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Minière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang’e Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 170, pp.224-238. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (18), pp.4585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2021.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.434149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215365v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. Special issue: Laser-light and interactions with particles (LIP’2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1020,64 +1020,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. Special issue: Laser-light and interactions with particles (LIP), 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 274, pp.107857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1111,77 +1111,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afterword. Laser-light and interactions with particles (LIP), 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 225, pp.45-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1313,291 +1313,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line holography for the characterization of flowing particles in astigmatic optical systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+                <w:t xml:space="preserve">Laser-light and Interactions with Particles (LIP), 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.08.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 195, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459208v1</w:t>
+                <w:t xml:space="preserve">hal-03847870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-light and Interactions with Particles (LIP), 2016</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
+                <w:t xml:space="preserve">Digital in-line holography for the characterization of flowing particles in astigmatic optical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias P. L. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 195, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.184-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847870v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic jet reconstruction for particle refractive index measurement by digital in-line holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1644,64 +1644,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering of light by large bubbles: Coupling of geometrical and physical optics approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias P. L. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Méès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1774,51 +1774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on Light Extinction Spectrometry as a diagnostic for dust particle characterization in dusty plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Couëdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1889,503 +1889,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic photo sensors for multi-angle light scattering characterization of particle systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Sentis</w:t>
+                <w:t xml:space="preserve">Preface: Laser-light and Interactions with Particles (LIP), 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Chauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.23.027536⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373582v1</w:t>
+                <w:t xml:space="preserve">hal-01459181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of the vectorial complex ray model on the inter-caustics scattering of oblate droplets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic photo sensors for multi-angle light scattering characterization of particle systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chantal Pelcé</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 23 (21), pp.27536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.027536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203216v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ characterisation of the dynamics of a growing dust particle cloud in a direct-current argon glow discharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental validation of the vectorial complex ray model on the inter-caustics scattering of oblate droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Barbosa</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Pelcé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451227v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: Laser-light and Interactions with Particles (LIP), 2014</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In-situ characterisation of the dynamics of a growing dust particle cloud in a direct-current argon glow discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Couëdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Arnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalathiparambil Kishor Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pardanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 162, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (4), pp.045203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.04.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/4/045203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459181v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451227v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing highly-ordered buckyball-shaped aggregates of colloidal nanoparticles by light extinction spectroscopy</w:t>
               </w:r>
@@ -2681,51 +2681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janusz Mroczka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariusz Wozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrology and Measurement Systems / Metrologia i Systemy Pomiarowe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (3), pp.459-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2759,51 +2759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical-optics approximation of near-critical-angle scattering by spheroidal bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Radev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3234,51 +3234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-critical-angle scattering for the characterization of clouds of bubbles: particular effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariusz A. Krzysiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3381,77 +3381,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical stud of glare spot phase Doppler anemometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 281, pp.1375-1383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3485,51 +3485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size, velocity, and concentration in suspension measurements of spherical droplets and cylindrical jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3596,432 +3596,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optical diagnosis and sizing of spherical coated and multilayered particles with phase-doppler anemometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anémométrie phase doppler en milieux multiphasiques : Vers de nouvelles possibilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 13 (2), pp.104-111</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 51 (1-2), pp.98-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596860v1</w:t>
+                <w:t xml:space="preserve">hal-01596870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-Doppler anemometry with the dual burst technique for measurement of refractive index and absorption coefficient simultaneously with size and velocity</w:t>
+                <w:t xml:space="preserve">On the optical diagnosis and sizing of spherical coated and multilayered particles with phase-doppler anemometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 13 (2), pp.112-124. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1996, 13 (2), pp.104-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00638328v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anémométrie phase doppler en milieux multiphasiques : Vers de nouvelles possibilités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase-Doppler anemometry with the dual burst technique for measurement of refractive index and absorption coefficient simultaneously with size and velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Girasole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 13 (2), pp.112-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppsc.19960130209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596870v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic scattering from a multilayered sphere located in an arbitrary beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 34 (30), pp.7113-7124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4189,696 +4189,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Holography for particle characterization: hologram modeling, refractive index measurement, and optical compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Modèle hybride haute-fréquence de la diffusion vers l'avant de particules sphériques : application à la modélisation des hologrammes en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIP2024 - 14th international conference series on Laser-light and Interactions with Particles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. Guo; Y. Han; F. Onofri; G. Gouesbet, Sep 2024, Xi'an, China</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. ELHAJEM, S. SIMOENS, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797626v1</w:t>
+                <w:t xml:space="preserve">hal-04797695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic lab-on-a-chip, a versatile and powerful tool for R&amp;D studies on spent fuel reprocessing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HOLOGRAPHIE DIGITALE : MODÈLE HYBRIDE DÉPENDANT DE L'INDICE POUR LA CARACTÉRISATION DE PARTICULES DE GRANDES TAILLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATALANTE 2024 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrice CAMY, Ammar HIDEUR, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709073v1</w:t>
+                <w:t xml:space="preserve">hal-04797663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOLOGRAPHIE DIGITALE : MODÈLE HYBRIDE DÉPENDANT DE L'INDICE POUR LA CARACTÉRISATION DE PARTICULES DE GRANDES TAILLES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Digital Holography for particle characterization: hologram modeling, refractive index measurement, and optical compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Patrice CAMY, Ammar HIDEUR, Jul 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">LIP2024 - 14th international conference series on Laser-light and Interactions with Particles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Guo; Y. Han; F. Onofri; G. Gouesbet, Sep 2024, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797663v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression 1D en holographie numérique en ligne: optimisation du positionnement des images jumelles et diminution du taux d'obscuration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photonic lab-on-a-chip, a versatile and powerful tool for R&amp;D studies on spent fuel reprocessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mattio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Miguirditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFTL 2024 - Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Elhajem; S. Simoens, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">ATALANTE 2024 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797713v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORWARD SCATTERING MODEL FOR SPHERICAL PARTICLES: REFRACTION AND DIFFRACTION RING EFFECTS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Compression 1D en holographie numérique en ligne: optimisation du positionnement des images jumelles et diminution du taux d'obscuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th international conference series on Laser-light and Interactions with Particles (LIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. Guo, Y. Han, F. Onofri, G. Gouesbet, Sep 2024, Xian, Shaanxi, China</w:t>
+              <w:t xml:space="preserve">CFTL 2024 - Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Elhajem; S. Simoens, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797543v1</w:t>
+                <w:t xml:space="preserve">hal-04797713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle hybride haute-fréquence de la diffusion vers l'avant de particules sphériques : application à la modélisation des hologrammes en ligne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">FORWARD SCATTERING MODEL FOR SPHERICAL PARTICLES: REFRACTION AND DIFFRACTION RING EFFECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. ELHAJEM, S. SIMOENS, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">14th international conference series on Laser-light and Interactions with Particles (LIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Guo, Y. Han, F. Onofri, G. Gouesbet, Sep 2024, Xian, Shaanxi, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797695v1</w:t>
+                <w:t xml:space="preserve">hal-04797543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized rainbow patterns of ellipsoidal droplets simulated by the vectorial complex ray model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingwei Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang'E Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Electromagnetic and Light Scattering Conference (ELS-XX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, O. Muñoz, K. Muinonen, G. Videen, May 2023, Almuñecar, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4903,51 +4903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On light extinction spectrometry (LES) for the characterization of nano to microparticles in large to microscale systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Optoelectronic Perception (IWOP2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Xi'An, Shaanxi, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4966,208 +4966,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line holography and the photonic jet method: routines and graphical user interfaces to generate numerical standards with the Lorenz-Mie theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">FORMATION AND ANALYSIS OF DIGITAL HOLOGRAMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics (LXLASER2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Miguel Panão, Jul 2022, Lisbonne, Portugal. Holography 3</w:t>
+              <w:t xml:space="preserve">13th international conference series on Laser-light and Interactions with Particles (LIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniel Jakubczyk, Maciej Kolwas, Fabrice Onofri, Gérard Gouesbet, Aug 2022, Varsovie, Poland. pp.38-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808011v1</w:t>
+                <w:t xml:space="preserve">hal-03807975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORMATION AND ANALYSIS OF DIGITAL HOLOGRAMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Digital in-line holography and the photonic jet method: routines and graphical user interfaces to generate numerical standards with the Lorenz-Mie theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th international conference series on Laser-light and Interactions with Particles (LIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Daniel Jakubczyk, Maciej Kolwas, Fabrice Onofri, Gérard Gouesbet, Aug 2022, Varsovie, Poland. pp.38-41</w:t>
+              <w:t xml:space="preserve">International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics (LXLASER2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Miguel Panão, Jul 2022, Lisbonne, Portugal. Holography 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807975v1</w:t>
+                <w:t xml:space="preserve">hal-03808011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des contributions non diffractives à la formation et l'analyse des hologrammes de particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5218,77 +5218,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diagnostics optiques, des outils performants pour l'étude et la modélisation des systèmes polyphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR MORPHEA Scientific Days / Journées GDR MORPHEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5313,1010 +5313,1023 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of digital in line holography for multiphase flows characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Onofri</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio De Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411070v1</w:t>
+                <w:t xml:space="preserve">hal-02370258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of digital in line holography for multiphase flows characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370258v1</w:t>
+                <w:t xml:space="preserve">hal-02411070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Influence of Droplets Non Sphericity on their First Rainbow Pattern and our Capability to Correctly Estimate their Size and Temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
+                <w:t xml:space="preserve">Caustiques en champ proche générées par des particules transparentes : reconstruction par holographie numérique en ligne mots clés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosri Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference Series on Laser-Light and Interactions with Particles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, Mar 2018, College Station, TX, United States. pp.17.1-4</w:t>
+              <w:t xml:space="preserve">5ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810631v1</w:t>
+                <w:t xml:space="preserve">hal-02370205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de bulles, gouttes et particules solides dans un écoulement à partir des jets photoniques réels ou virtuels reconstruits par holographie numérique en ligne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur l'étude de la diffractométrie arc-en-ciel de l'extraction liquide-liquide en régimes statique et transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosri Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097669v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'étude de la diffractométrie arc-en-ciel de l'extraction liquide-liquide en régimes statique et transitoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Agrégation fractale de suspensions colloïdales déstabilisées : analyse par diffusion multi-angulaire de la lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Ouattara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+                <w:t xml:space="preserve">Séverine Estelle Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jalocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097671v1</w:t>
+                <w:t xml:space="preserve">hal-02097794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caustiques en champ proche générées par des particules transparentes : reconstruction par holographie numérique en ligne mots clés</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
+                <w:t xml:space="preserve">Détection de bulles, gouttes et particules solides dans un écoulement à partir des jets photoniques réels ou virtuels reconstruits par holographie numérique en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holophi5 - 5ème rencontre d’holographie numérique appliquée à la métrologie des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CFTL 2018 - Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338465v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation fractale de suspensions colloïdales déstabilisées : analyse par diffusion multi-angulaire de la lumière</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Jalocha</w:t>
+                <w:t xml:space="preserve">On the Influence of Droplets Non Sphericity on their First Rainbow Pattern and our Capability to Correctly Estimate their Size and Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">12th International Conference Series on Laser-Light and Interactions with Particles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, Mar 2018, College Station, TX, United States. pp.17.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097794v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de bulles, gouttes et particules solides dans un écoulement à partir des jets photoniques réels ou virtuels reconstruits par holographie numérique en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Onofri</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias P.L. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosri Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFTL 2018 - Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338557v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of Droplets non sphericity on their first rainbow pattern and our capability to correctly estimate their size and temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
+                <w:t xml:space="preserve">Caustiques en champ proche générées par des particules transparentes : reconstruction par holographie numérique en ligne mots clés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosri Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P.L. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIP2018 &amp; ELS-XVII Intern. Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, College Station, TX, United States</w:t>
+              <w:t xml:space="preserve">Holophi5 - 5ème rencontre d’holographie numérique appliquée à la métrologie des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014188v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle material recognition using digital in line holography and virtual/real image concepts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
+                <w:t xml:space="preserve">On the influence of Droplets non sphericity on their first rainbow pattern and our capability to correctly estimate their size and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIP 2018 - 12th international conference series on Laser-light and Interactions with Particles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, Mar 2018, College Station, TX, United States</w:t>
+              <w:t xml:space="preserve">LIP2018 &amp; ELS-XVII Intern. Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, College Station, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810596v1</w:t>
+                <w:t xml:space="preserve">hal-02014188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle material recognition with digital in line holography and the vitual and real image concept</w:t>
               </w:r>
@@ -6328,64 +6341,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosri Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international conference series on Laser-light and Interactions with Particles (LIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, Mar 2019, College Station, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6404,1590 +6417,1577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Rainbow Scattering by Homogeneous and Inhomogeneous Droplets in Liquid–Liquid Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Particle material recognition using digital in line holography and virtual/real image concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias P.L. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th international conference series on Laser-light and Interactions with Particles (LIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, May 2018, College Station, TX, United States. pp.9.1-5</w:t>
+              <w:t xml:space="preserve">LIP 2018 - 12th international conference series on Laser-light and Interactions with Particles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, Mar 2018, College Station, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370327v1</w:t>
+                <w:t xml:space="preserve">hal-03810596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical catastrophes and singularities in relation with particle systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
+                <w:t xml:space="preserve">Analysis of the Rainbow Scattering by Homogeneous and Inhomogeneous Droplets in Liquid–Liquid Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosri Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Workshop on Optoelectronic Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Xian, China</w:t>
+              <w:t xml:space="preserve">12th international conference series on Laser-light and Interactions with Particles (LIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, May 2018, College Station, TX, United States. pp.9.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370302v1</w:t>
+                <w:t xml:space="preserve">hal-02370327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation par diffractométrie arc-en-ciel de la taille et la température de gouttes s'écartant de la sphéricité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
+                <w:t xml:space="preserve">Optical catastrophes and singularities in relation with particle systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">2018 International Workshop on Optoelectronic Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Xian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097666v1</w:t>
+                <w:t xml:space="preserve">hal-02370302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caustiques en champ proche générées par des particules transparentes : reconstruction par holographie numérique en ligne mots clés</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Estimation par diffractométrie arc-en-ciel de la taille et la température de gouttes s'écartant de la sphéricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370205v1</w:t>
+                <w:t xml:space="preserve">hal-02097666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital holographic near-field reconstruction applied to particles characterization in astigmatic optical systems and refractive index measurement</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of Optical Techniques for Multiphase Flows Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu de Langlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias P.L. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Electromagnetic and Light Scattering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fluids Engineering Division Summer Meeting (FEDSM2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fluids Engineering Division, Jul 2017, Hawaï, United States. pp.V01CT15A002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2017-69188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419668v1</w:t>
+                <w:t xml:space="preserve">hal-01636478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical diagnostics for multiphase flows characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delanglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Waikoloa (Hawaii), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02435093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Optical Techniques for Multiphase Flows Characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital holographic near-field reconstruction applied to particles characterization in astigmatic optical systems and refractive index measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids Engineering Division Summer Meeting (FEDSM2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Electromagnetic and Light Scattering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2017-69188⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01636478v1</w:t>
+                <w:t xml:space="preserve">hal-02419668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the characterization of the size and temperature of non-spherical droplets from the analysis on the rainbow scattering region&amp;quot;, 11th Intern. Conf. on Laser-light and Interactions with Particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
+                <w:t xml:space="preserve">Experimental characterization of single droplets size and composition in liquid- liquid extraction systems with rainbow diffractometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIP 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Xi'an, China</w:t>
+              <w:t xml:space="preserve">The International Symposia on Applications of Laser Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014325v1</w:t>
+                <w:t xml:space="preserve">cea-02499788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line holography for the characterization of two phase flows in astigmatic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. P.L. Sentis</w:t>
+                <w:t xml:space="preserve">Holographie numérique en ligne pour la caractérisation de la phase dispersée d’un écoulement liquide/liquide en géométrie astigmate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH 2016 - Digital Holography and Three-Dimensional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL - 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442259v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02439471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of droplets and interfacial area in liquid-liquid extraction systems with rainbow refractometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Lamadie</w:t>
+                <w:t xml:space="preserve">On the characterization of the size and temperature of non-spherical droplets from the analysis on the rainbow scattering region&amp;quot;, 11th Intern. Conf. on Laser-light and Interactions with Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">LIP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416298v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographie numérique en ligne pour la caractérisation de la phase dispersée d’un écoulement liquide/liquide en géométrie astigmate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Digital in-line holography for the characterization of two phase flows in astigmatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P.L. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL - 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">DH 2016 - Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02439471v1</w:t>
+                <w:t xml:space="preserve">hal-02442259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of single droplets size and composition in liquid- liquid extraction systems with rainbow diffractometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of droplets and interfacial area in liquid-liquid extraction systems with rainbow refractometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposia on Applications of Laser Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02499788v1</w:t>
+                <w:t xml:space="preserve">hal-02416298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of droplets of pure and complex fluids trapped in an acoustic field with PIV and rainbow diffractometry techniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holographie numérique en ligne pour la caractérisation d’écoulement diphasique dans des systèmes optiques astigmates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias P.L. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Int. Symp. Appl. Laser Techn. Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lisbon, Spain</w:t>
+              <w:t xml:space="preserve">Holophi4 - 4ème Rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014269v1</w:t>
+                <w:t xml:space="preserve">cea-02438352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographie numérique en ligne pour la caractérisation d’écoulement diphasique dans des systèmes optiques astigmates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaporation of droplets of pure and complex fluids trapped in an acoustic field with PIV and rainbow diffractometry techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Salvatori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lécolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holophi4 - 4ème Rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">18th Int. Symp. Appl. Laser Techn. Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lisbon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02438352v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation in-situ de la dynamique de croissance d'un nuage de nanoparticules de tungstène dans une décharge luminescente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Couëdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8038,77 +8038,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine structures of the near-backward scattering of single spheroid droplets: characterization of size and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8146,64 +8146,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fine structure in the scattering diagrams of large ellipsoidal particle predicted by Vectorial Complex Ray Model&amp;quot;, 9th International Symposium on Measurement Techniques for Multiphase Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minglin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8254,51 +8254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale de gouttes et de l'aire interfaciale dans les systèmes d'extraction liquide-liquide par la technique arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8349,51 +8349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Debye series to particle characterization with holography and the photonic jet method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8447,299 +8447,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray Theory of Wave for Particle Scattering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">On the size and morphological characterization of needle-shaped TiO2 nanoparticles in suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pelcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Rozé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lionel Meister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Montet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pelcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics/Laser Science (FiO/LS) OSA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Optical Particle Characterization (OPC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2063938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014414v1</w:t>
+                <w:t xml:space="preserve">hal-01459360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the size and morphological characterization of needle-shaped TiO2 nanoparticles in suspension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Ray Theory of Wave for Particle Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Optical Particle Characterization (OPC 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Optics/Laser Science (FiO/LS) OSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Tucson, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459360v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de nanoparticules et leurs agrégats par spectroscopie d'extinction UV-NIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9070,77 +9070,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glare Spot Phase Doppler Anemometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 5th international symposium on measurement techniques for multiphase Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Macau, China. pp.458-463, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9301,51 +9301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip and in situ characterization of nano-to microparticles suspensions by light extinction spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9540,51 +9540,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la dimension finie des faisceaux d'éclairage en granulométrie optique: anémométrie phase Doppler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Rouen, 1995. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9643,51 +9643,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostics Optiques des Milieux Multiphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Provence - Aix-Marseille I, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9874,51 +9874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Chabrol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R.A. Onofri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.570717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344484v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.557822" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797460v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingwei Duan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R A Onofri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang&#8217;e Han" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Fang Ren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.501640" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Onofri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r2165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.444044" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353730v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R.A. Onofri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.434149" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03185008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouesbet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. A. Onofri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107635" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schweitzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Servel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salvatori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dandeu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mini&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.04.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107857" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.12.019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onofri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002945" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P. L. Sentis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.08.012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.01.017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sentis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.000867.v001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Radev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barbosa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cou&#235;del" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Wozniak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816000714" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373582v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dhez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Laurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027536" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01203216v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pelc&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451227v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbosa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cou&#235;del" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arnas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalathiparambil Kishor Kumar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pardanaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/4/045203" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.04.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. A. Onofri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbosa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Toure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wozniak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.08.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7HRNCPN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459971v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mroczka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2011.12.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P86J367F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Mroczka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10178-012-0039-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459508v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459502v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vrel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/fst12-a14109" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638335v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Ren" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.36.000370" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201000056" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E795EA362DFDF47487C4B19B0805CB3CA3C1B4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459982v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz A. Krzysiek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Messager" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Fang Ren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.005759" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.11.034" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049714v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergougnoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Firpo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Misguich-Ripault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.004681" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596860v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blondel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girasole" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brenn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.19960130209" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5PP2PBF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596870v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597327v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.34.007113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348640v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797626v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lines" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bryan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797663v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797713v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797543v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797695v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797759v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang'E Han" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808060v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808011v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807975v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03102715v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411070v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370258v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810631v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097669v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P.L. Sentis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosri Haddad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097671v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ouattara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338465v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P.L. Sentis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097794v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Estelle Barbosa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jalocha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338557v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haddad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014188v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810596v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370335v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370327v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370302v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097666v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370205v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419668v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435093v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debayle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delanglard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636478v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Langlard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69188" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014325v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442259v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416298v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouattara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439471v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02499788v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014269v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;colier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438352v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445282v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014368v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglin Yang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqing Sheng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491625v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370277v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.Th1B.7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014414v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459360v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Meister" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Montet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pelc&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2063938" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712292v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tour&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Wattieaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363072v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guenadou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lorcet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brothier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gramondi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Michon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286778v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poletiko" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meillot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601968v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2747468" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348444v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810079v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682453v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caumont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287923v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287927v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Chabrol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R.A. Onofri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.557822" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344506v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.570717" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Onofri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r2165" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingwei Duan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R A Onofri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang&#8217;e Han" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Fang Ren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.501640" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.444044" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schweitzer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Servel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salvatori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dandeu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mini&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.04.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03185008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouesbet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. A. Onofri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107635" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R.A. Onofri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.434149" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107857" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.12.019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onofri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002945" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847870v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.01.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P. L. Sentis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.08.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sentis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.000867.v001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Radev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barbosa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cou&#235;del" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Wozniak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816000714" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.04.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dhez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Laurent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027536" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01203216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pelc&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451227v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbosa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cou&#235;del" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arnas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalathiparambil Kishor Kumar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pardanaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/4/045203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. A. Onofri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbosa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Toure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wozniak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.08.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7HRNCPN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459971v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mroczka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2011.12.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P86J367F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Mroczka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10178-012-0039-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459508v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459502v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vrel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/fst12-a14109" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638335v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Ren" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.36.000370" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201000056" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E795EA362DFDF47487C4B19B0805CB3CA3C1B4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459982v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz A. Krzysiek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Messager" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Fang Ren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.005759" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.11.034" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049714v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergougnoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Firpo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Misguich-Ripault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.004681" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596870v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596860v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blondel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girasole" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brenn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.19960130209" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5PP2PBF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597327v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.34.007113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348640v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797626v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lines" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bryan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797713v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797543v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797759v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang'E Han" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808060v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808011v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03102715v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370258v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411070v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370205v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosri Haddad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097671v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ouattara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097794v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Estelle Barbosa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jalocha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338557v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haddad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810631v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097669v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P.L. Sentis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338465v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P.L. Sentis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014188v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370335v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810596v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370327v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370302v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097666v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636478v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Langlard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69188" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debayle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delanglard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419668v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02499788v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouattara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439471v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014325v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442259v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416298v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438352v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014269v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;colier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445282v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014368v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglin Yang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqing Sheng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491625v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370277v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.Th1B.7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459360v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Meister" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Montet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pelc&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2063938" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014414v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712292v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tour&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Wattieaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363072v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guenadou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lorcet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brothier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gramondi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Michon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286778v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poletiko" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meillot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601968v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2747468" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348444v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810079v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682453v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caumont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287923v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287927v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>