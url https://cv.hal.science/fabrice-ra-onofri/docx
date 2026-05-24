--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1014,3056 +1014,2965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial. Special issue: Laser-light and interactions with particles (LIP), 2020</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Afterword. Laser-light and interactions with particles (LIP), 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 274, pp.107857. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107857⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 225, pp.45-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318080v1</w:t>
+                <w:t xml:space="preserve">hal-02296457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afterword. Laser-light and interactions with particles (LIP), 2018</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+                <w:t xml:space="preserve">Bubbles, drops and solid particles recognition from real or virtual photonic jets reconstructed by digital in-line holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.002945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.12.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02296457v1</w:t>
+                <w:t xml:space="preserve">cea-02339660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubbles, drops and solid particles recognition from real or virtual photonic jets reconstructed by digital in-line holography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Onofri</w:t>
+                <w:t xml:space="preserve">Laser-light and Interactions with Particles (LIP), 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 195, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.43.002945⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02339660v1</w:t>
+                <w:t xml:space="preserve">hal-03847870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-light and Interactions with Particles (LIP), 2016</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
+                <w:t xml:space="preserve">Digital in-line holography for the characterization of flowing particles in astigmatic optical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias P. L. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.184-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.01.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03847870v1</w:t>
+                <w:t xml:space="preserve">hal-01459208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line holography for the characterization of flowing particles in astigmatic optical systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Charton</w:t>
+                <w:t xml:space="preserve">Photonic jet reconstruction for particle refractive index measurement by digital in-line holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.867-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.000867.v001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.08.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01459208v1</w:t>
+                <w:t xml:space="preserve">hal-01442106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic jet reconstruction for particle refractive index measurement by digital in-line holography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Sentis</w:t>
+                <w:t xml:space="preserve">Scattering of light by large bubbles: Coupling of geometrical and physical optics approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias P. L. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Méès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Radev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 170, pp.8-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.25.000867.v001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01442106v1</w:t>
+                <w:t xml:space="preserve">hal-01459085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering of light by large bubbles: Coupling of geometrical and physical optics approximations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias P. L. Sentis</w:t>
+                <w:t xml:space="preserve">A review on Light Extinction Spectrometry as a diagnostic for dust particle characterization in dusty plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Couëdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (4), pp.615820403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022377816000714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.10.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01459085v1</w:t>
+                <w:t xml:space="preserve">hal-01457776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on Light Extinction Spectrometry as a diagnostic for dust particle characterization in dusty plasmas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preface: Laser-light and Interactions with Particles (LIP), 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022377816000714⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01457776v1</w:t>
+                <w:t xml:space="preserve">hal-01459181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: Laser-light and Interactions with Particles (LIP), 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gouesbet</w:t>
+                <w:t xml:space="preserve">Organic photo sensors for multi-angle light scattering characterization of particle systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (21), pp.27536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.027536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.04.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01459181v1</w:t>
+                <w:t xml:space="preserve">hal-02373582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic photo sensors for multi-angle light scattering characterization of particle systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Experimental validation of the vectorial complex ray model on the inter-caustics scattering of oblate droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabien Chauchard</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pelcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 23 (21), pp.27536. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.23.027536⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02373582v1</w:t>
+                <w:t xml:space="preserve">hal-01203216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of the vectorial complex ray model on the inter-caustics scattering of oblate droplets</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In-situ characterisation of the dynamics of a growing dust particle cloud in a direct-current argon glow discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Couëdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Arnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalathiparambil Kishor Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pardanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (4), pp.045203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/4/045203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203216v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451227v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ characterisation of the dynamics of a growing dust particle cloud in a direct-current argon glow discharge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sizing highly-ordered buckyball-shaped aggregates of colloidal nanoparticles by light extinction spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (SI), pp.160-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.08.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/4/045203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01451227v2</w:t>
+                <w:t xml:space="preserve">hal-01459469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing highly-ordered buckyball-shaped aggregates of colloidal nanoparticles by light extinction spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of methods to derive morphological parameters of multi-fractal samples of particle aggregates from TEM images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. R. A. Onofri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Grisolia</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mroczka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.08.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47, pp.12-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2011.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01459469v1</w:t>
+                <w:t xml:space="preserve">hal-01459971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methods to derive morphological parameters of multi-fractal samples of particle aggregates from TEM images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Mroczka</w:t>
+                <w:t xml:space="preserve">ALGORITHMS AND METHODS FOR ANALYSIS OF THE OPTICAL STRUCTURE FACTOR OF FRACTAL AGGREGATES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Mroczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2011.12.008⟩</w:t>
+              <w:t xml:space="preserve">Metrology and Measurement Systems / Metrologia i Systemy Pomiarowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (3), pp.459-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/v10178-012-0039-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01459971v1</w:t>
+                <w:t xml:space="preserve">hal-01459941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALGORITHMS AND METHODS FOR ANALYSIS OF THE OPTICAL STRUCTURE FACTOR OF FRACTAL AGGREGATES</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical-optics approximation of near-critical-angle scattering by spheroidal bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Radev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Barbosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrology and Measurement Systems / Metrologia i Systemy Pomiarowe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (22), pp.4780-4782</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/v10178-012-0039-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01459941v1</w:t>
+                <w:t xml:space="preserve">hal-01459508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical-optics approximation of near-critical-angle scattering by spheroidal bubbles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In Situ Characterization of Dust Mobilized by Laser Cleaning Methods and Loss of Vacuum Accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mroczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fusion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (1), pp.39-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13182/fst12-a14109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459508v1</w:t>
+                <w:t xml:space="preserve">hal-01459502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Characterization of Dust Mobilized by Laser Cleaning Methods and Loss of Vacuum Accidents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vectorial complex ray model and application to two-dimensional scattering of plane wave by a spheroidal particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. F. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Girasole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (3), pp.370-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ol.36.000370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13182/fst12-a14109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01459502v1</w:t>
+                <w:t xml:space="preserve">hal-00638335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorial complex ray model and application to two-dimensional scattering of plane wave by a spheroidal particle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Girasole</w:t>
+                <w:t xml:space="preserve">On the Optical Characterisation of Nanoparticle and their Aggregates in Plasma Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (2-3, SI), pp.228-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ctpp.201000056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ol.36.000370⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00638335v1</w:t>
+                <w:t xml:space="preserve">hal-01460100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Optical Characterisation of Nanoparticle and their Aggregates in Plasma Systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Near-critical-angle scattering for the characterization of clouds of bubbles: particular effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz A. Krzysiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan-Fang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ctpp.201000056⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (30), pp.5759-5769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.50.005759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01460100v1</w:t>
+                <w:t xml:space="preserve">hal-01459982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-critical-angle scattering for the characterization of clouds of bubbles: particular effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical stud of glare spot phase Doppler anemometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 281, pp.1375-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2007.11.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.50.005759⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01459982v1</w:t>
+                <w:t xml:space="preserve">hal-00601955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical stud of glare spot phase Doppler anemometry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size, velocity, and concentration in suspension measurements of spherical droplets and cylindrical jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bergougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Firpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Misguich-Ripault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38 (21), pp.4681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.38.004681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2007.11.034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00601955v1</w:t>
+                <w:t xml:space="preserve">hal-03049714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size, velocity, and concentration in suspension measurements of spherical droplets and cylindrical jets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Misguich-Ripault</w:t>
+                <w:t xml:space="preserve">Anémométrie phase doppler en milieux multiphasiques : Vers de nouvelles possibilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 51 (1-2), pp.98-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.38.004681⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03049714v1</w:t>
+                <w:t xml:space="preserve">hal-01596870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anémométrie phase doppler en milieux multiphasiques : Vers de nouvelles possibilités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the optical diagnosis and sizing of spherical coated and multilayered particles with phase-doppler anemometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 51 (1-2), pp.98-104</w:t>
+              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 13 (2), pp.104-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596870v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optical diagnosis and sizing of spherical coated and multilayered particles with phase-doppler anemometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Phase-Doppler anemometry with the dual burst technique for measurement of refractive index and absorption coefficient simultaneously with size and velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Girasole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 13 (2), pp.104-111</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 13 (2), pp.112-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppsc.19960130209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596860v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-Doppler anemometry with the dual burst technique for measurement of refractive index and absorption coefficient simultaneously with size and velocity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic scattering from a multilayered sphere located in an arbitrary beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...138 lines deleted...]
-                <w:t xml:space="preserve">F. Onofri</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 34 (30), pp.7113-7124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.34.007113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4073,65 +3982,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression 1D en holographie numérique en ligne : optimisation du positionnement des images jumelles et diminution du taux d'obscuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4159,73 +4068,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holophi 7 - 7ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yves Emery, May 2025, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle hybride haute-fréquence de la diffusion vers l'avant de particules sphériques : application à la modélisation des hologrammes en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4241,73 +4150,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. ELHAJEM, S. SIMOENS, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOLOGRAPHIE DIGITALE : MODÈLE HYBRIDE DÉPENDANT DE L'INDICE POUR LA CARACTÉRISATION DE PARTICULES DE GRANDES TAILLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4323,427 +4232,427 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrice CAMY, Ammar HIDEUR, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Holography for particle characterization: hologram modeling, refractive index measurement, and optical compression</w:t>
+                <w:t xml:space="preserve">Compression 1D en holographie numérique en ligne: optimisation du positionnement des images jumelles et diminution du taux d'obscuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIP2024 - 14th international conference series on Laser-light and Interactions with Particles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. Guo; Y. Han; F. Onofri; G. Gouesbet, Sep 2024, Xi'an, China</w:t>
+              <w:t xml:space="preserve">CFTL 2024 - Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Elhajem; S. Simoens, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797626v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic lab-on-a-chip, a versatile and powerful tool for R&amp;D studies on spent fuel reprocessing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Holography for particle characterization: hologram modeling, refractive index measurement, and optical compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATALANTE 2024 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">LIP2024 - 14th international conference series on Laser-light and Interactions with Particles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Guo; Y. Han; F. Onofri; G. Gouesbet, Sep 2024, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709073v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression 1D en holographie numérique en ligne: optimisation du positionnement des images jumelles et diminution du taux d'obscuration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photonic lab-on-a-chip, a versatile and powerful tool for R&amp;D studies on spent fuel reprocessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mattio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Miguirditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFTL 2024 - Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Elhajem; S. Simoens, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">ATALANTE 2024 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797713v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORWARD SCATTERING MODEL FOR SPHERICAL PARTICLES: REFRACTION AND DIFFRACTION RING EFFECTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4759,319 +4668,319 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th international conference series on Laser-light and Interactions with Particles (LIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Guo, Y. Han, F. Onofri, G. Gouesbet, Sep 2024, Xian, Shaanxi, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized rainbow patterns of ellipsoidal droplets simulated by the vectorial complex ray model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingwei Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang'E Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Electromagnetic and Light Scattering Conference (ELS-XX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, O. Muñoz, K. Muinonen, G. Videen, May 2023, Almuñecar, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On light extinction spectrometry (LES) for the characterization of nano to microparticles in large to microscale systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Optoelectronic Perception (IWOP2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Xi'An, Shaanxi, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORMATION AND ANALYSIS OF DIGITAL HOLOGRAMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th international conference series on Laser-light and Interactions with Particles (LIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Daniel Jakubczyk, Maciej Kolwas, Fabrice Onofri, Gérard Gouesbet, Aug 2022, Varsovie, Poland. pp.38-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital in-line holography and the photonic jet method: routines and graphical user interfaces to generate numerical standards with the Lorenz-Mie theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5087,73 +4996,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics (LXLASER2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Miguel Panão, Jul 2022, Lisbonne, Portugal. Holography 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des contributions non diffractives à la formation et l'analyse des hologrammes de particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5169,181 +5078,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFTL 2022 - 17ème Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M-R. Vetrano, Sep 2022, Louvain, Belgique. pp.9.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diagnostics optiques, des outils performants pour l'étude et la modélisation des systèmes polyphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR MORPHEA Scientific Days / Journées GDR MORPHEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03102715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of digital in line holography for multiphase flows characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5359,3830 +5268,3830 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of digital in line holography for multiphase flows characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caustiques en champ proche générées par des particules transparentes : reconstruction par holographie numérique en ligne mots clés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosri Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'étude de la diffractométrie arc-en-ciel de l'extraction liquide-liquide en régimes statique et transitoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosri Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrégation fractale de suspensions colloïdales déstabilisées : analyse par diffusion multi-angulaire de la lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Estelle Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jalocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de bulles, gouttes et particules solides dans un écoulement à partir des jets photoniques réels ou virtuels reconstruits par holographie numérique en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFTL 2018 - Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Influence of Droplets Non Sphericity on their First Rainbow Pattern and our Capability to Correctly Estimate their Size and Temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caustiques en champ proche générées par des particules transparentes : reconstruction par holographie numérique en ligne mots clés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosri Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P.L. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R.A. Onofri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference Series on Laser-Light and Interactions with Particles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, Mar 2018, College Station, TX, United States. pp.17.1-4</w:t>
+              <w:t xml:space="preserve">Holophi5 - 5ème rencontre d’holographie numérique appliquée à la métrologie des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810631v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de bulles, gouttes et particules solides dans un écoulement à partir des jets photoniques réels ou virtuels reconstruits par holographie numérique en ligne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+                <w:t xml:space="preserve">On the Influence of Droplets Non Sphericity on their First Rainbow Pattern and our Capability to Correctly Estimate their Size and Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">12th International Conference Series on Laser-Light and Interactions with Particles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, Mar 2018, College Station, TX, United States. pp.17.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097669v1</w:t>
+                <w:t xml:space="preserve">hal-03810631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caustiques en champ proche générées par des particules transparentes : reconstruction par holographie numérique en ligne mots clés</w:t>
+                <w:t xml:space="preserve">Détection de bulles, gouttes et particules solides dans un écoulement à partir des jets photoniques réels ou virtuels reconstruits par holographie numérique en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias P.L. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosri Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holophi5 - 5ème rencontre d’holographie numérique appliquée à la métrologie des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338465v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of Droplets non sphericity on their first rainbow pattern and our capability to correctly estimate their size and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIP2018 &amp; ELS-XVII Intern. Conf.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, College Station, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle material recognition with digital in line holography and the vitual and real image concept</w:t>
+                <w:t xml:space="preserve">Particle material recognition using digital in line holography and virtual/real image concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias P.L. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th international conference series on Laser-light and Interactions with Particles (LIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, Mar 2019, College Station, TX, United States</w:t>
+              <w:t xml:space="preserve">LIP 2018 - 12th international conference series on Laser-light and Interactions with Particles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, Mar 2018, College Station, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370335v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle material recognition using digital in line holography and virtual/real image concepts</w:t>
+                <w:t xml:space="preserve">Particle material recognition with digital in line holography and the vitual and real image concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. R.A. Onofri</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosri Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIP 2018 - 12th international conference series on Laser-light and Interactions with Particles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, Mar 2018, College Station, TX, United States</w:t>
+              <w:t xml:space="preserve">12th international conference series on Laser-light and Interactions with Particles (LIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, Mar 2019, College Station, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810596v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Rainbow Scattering by Homogeneous and Inhomogeneous Droplets in Liquid–Liquid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosri Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international conference series on Laser-light and Interactions with Particles (LIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P. Yang, G. Kattawar, E. Fry, May 2018, College Station, TX, United States. pp.9.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical catastrophes and singularities in relation with particle systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Workshop on Optoelectronic Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Xian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation par diffractométrie arc-en-ciel de la taille et la température de gouttes s'écartant de la sphéricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Optical Techniques for Multiphase Flows Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Langlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias P.L. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids Engineering Division Summer Meeting (FEDSM2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fluids Engineering Division, Jul 2017, Hawaï, United States. pp.V01CT15A002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/FEDSM2017-69188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical diagnostics for multiphase flows characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delanglard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Waikoloa (Hawaii), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02435093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital holographic near-field reconstruction applied to particles characterization in astigmatic optical systems and refractive index measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Electromagnetic and Light Scattering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of single droplets size and composition in liquid- liquid extraction systems with rainbow diffractometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposia on Applications of Laser Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02499788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holographie numérique en ligne pour la caractérisation de la phase dispersée d’un écoulement liquide/liquide en géométrie astigmate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL - 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02439471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the characterization of the size and temperature of non-spherical droplets from the analysis on the rainbow scattering region&amp;quot;, 11th Intern. Conf. on Laser-light and Interactions with Particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
+                <w:t xml:space="preserve">Digital in-line holography for the characterization of two phase flows in astigmatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P.L. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIP 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Xi'an, China</w:t>
+              <w:t xml:space="preserve">DH 2016 - Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014325v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line holography for the characterization of two phase flows in astigmatic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. P.L. Sentis</w:t>
+                <w:t xml:space="preserve">Experimental characterization of droplets and interfacial area in liquid-liquid extraction systems with rainbow refractometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Lamadie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH 2016 - Digital Holography and Three-Dimensional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442259v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of droplets and interfacial area in liquid-liquid extraction systems with rainbow refractometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Lamadie</w:t>
+                <w:t xml:space="preserve">On the characterization of the size and temperature of non-spherical droplets from the analysis on the rainbow scattering region&amp;quot;, 11th Intern. Conf. on Laser-light and Interactions with Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">LIP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416298v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographie numérique en ligne pour la caractérisation d’écoulement diphasique dans des systèmes optiques astigmates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaporation of droplets of pure and complex fluids trapped in an acoustic field with PIV and rainbow diffractometry techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Salvatori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lécolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holophi4 - 4ème Rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">18th Int. Symp. Appl. Laser Techn. Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lisbon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02438352v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of droplets of pure and complex fluids trapped in an acoustic field with PIV and rainbow diffractometry techniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holographie numérique en ligne pour la caractérisation d’écoulement diphasique dans des systèmes optiques astigmates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias P.L. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Int. Symp. Appl. Laser Techn. Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lisbon, Spain</w:t>
+              <w:t xml:space="preserve">Holophi4 - 4ème Rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014269v1</w:t>
+                <w:t xml:space="preserve">cea-02438352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation in-situ de la dynamique de croissance d'un nuage de nanoparticules de tungstène dans une décharge luminescente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Barbosa</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Couëdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine structures of the near-backward scattering of single spheroid droplets: characterization of size and temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The fine structure in the scattering diagrams of large ellipsoidal particle predicted by Vectorial Complex Ray Model&amp;quot;, 9th International Symposium on Measurement Techniques for Multiphase Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthias Sentis</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minglin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinqing Sheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELS-XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">ISMTMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014394v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fine structure in the scattering diagrams of large ellipsoidal particle predicted by Vectorial Complex Ray Model&amp;quot;, 9th International Symposium on Measurement Techniques for Multiphase Flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine structures of the near-backward scattering of single spheroid droplets: characterization of size and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xinqing Sheng</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMTMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">ELS-XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014368v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de gouttes et de l'aire interfaciale dans les systèmes d'extraction liquide-liquide par la technique arc-en-ciel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Onofri</w:t>
+                <w:t xml:space="preserve">Contribution of Debye series to particle characterization with holography and the photonic jet method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de Marcoule (JSM 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bordeaux, France. pp.Th1B.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2019.Th1B.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02491625v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Debye series to particle characterization with holography and the photonic jet method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthias Sentis</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale de gouttes et de l'aire interfaciale dans les systèmes d'extraction liquide-liquide par la technique arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Scientifiques de Marcoule (JSM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bagnols Sur Cèze, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370277v1</w:t>
+                <w:t xml:space="preserve">cea-02491625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the size and morphological characterization of needle-shaped TiO2 nanoparticles in suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pelcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Meister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Meister</w:t>
+                <w:t xml:space="preserve">Cedric Montet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pelcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Optical Particle Characterization (OPC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Tokyo, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2063938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Theory of Wave for Particle Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan Fang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Optics/Laser Science (FiO/LS) OSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de nanoparticules et leurs agrégats par spectroscopie d'extinction UV-NIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Wattieaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Vandoeuvre-lès-Nancy, France. pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasification of biomass by thermal plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guenadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Guenadou</w:t>
+                <w:t xml:space="preserve">H. Lorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lorcet</w:t>
+                <w:t xml:space="preserve">M. Brothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brothier</w:t>
+                <w:t xml:space="preserve">P. Gramondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium of High Temperature Air Combustion and Gasification (HiTAG 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syngas production from the biomass gasification by plasma torch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brothier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Gramondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poletiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guenadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Plasma Chemistry, ISPC18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glare Spot Phase Doppler Anemometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Fang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 5th international symposium on measurement techniques for multiphase Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Macau, China. pp.458-463, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2747468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9192,51 +9101,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic model for the forward scattering of large refracting spheres: interference of refraction with the diffraction of a disk and a complex ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9252,73 +9161,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Electromagnetic and Light Scattering Conference (ELS XXI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Milazzo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip and in situ characterization of nano-to microparticles suspensions by light extinction spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9347,176 +9256,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 10 - Cristallisation et précipitation industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting correlations between the morphological parameters of multi-fractal samples of fractal-like aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenada, Spain. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9526,100 +9435,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la dimension finie des faisceaux d'éclairage en granulométrie optique: anémométrie phase Doppler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Rouen, 1995. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00287923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9629,105 +9538,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostics Optiques des Milieux Multiphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Provence - Aix-Marseille I, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00287927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId238"/>
+      <w:footerReference w:type="default" r:id="rId237"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9874,51 +9783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Chabrol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R.A. Onofri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.557822" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344506v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.570717" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Onofri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r2165" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingwei Duan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R A Onofri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang&#8217;e Han" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Fang Ren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.501640" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.444044" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schweitzer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Servel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salvatori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dandeu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mini&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.04.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03185008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouesbet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. A. Onofri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107635" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R.A. Onofri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.434149" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107857" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.12.019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onofri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002945" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847870v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.01.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P. L. Sentis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.08.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sentis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.000867.v001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Radev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barbosa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cou&#235;del" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Wozniak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816000714" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.04.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dhez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Laurent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027536" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01203216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pelc&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451227v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbosa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cou&#235;del" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arnas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalathiparambil Kishor Kumar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pardanaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/4/045203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. A. Onofri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbosa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Toure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wozniak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.08.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7HRNCPN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459971v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mroczka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2011.12.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P86J367F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Mroczka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10178-012-0039-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459508v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459502v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vrel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/fst12-a14109" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638335v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Ren" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.36.000370" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201000056" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E795EA362DFDF47487C4B19B0805CB3CA3C1B4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459982v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz A. Krzysiek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Messager" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Fang Ren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.005759" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.11.034" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049714v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergougnoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Firpo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Misguich-Ripault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.004681" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596870v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596860v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blondel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girasole" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brenn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.19960130209" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5PP2PBF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597327v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.34.007113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348640v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797626v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lines" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bryan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797713v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797543v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797759v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang'E Han" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808060v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808011v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03102715v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370258v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411070v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370205v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosri Haddad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097671v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ouattara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097794v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Estelle Barbosa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jalocha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338557v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haddad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810631v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097669v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P.L. Sentis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338465v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P.L. Sentis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014188v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370335v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810596v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370327v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370302v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097666v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636478v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Langlard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69188" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debayle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delanglard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419668v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02499788v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouattara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439471v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014325v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442259v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416298v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438352v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014269v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;colier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445282v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014368v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglin Yang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqing Sheng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491625v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370277v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.Th1B.7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459360v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Meister" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Montet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pelc&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2063938" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014414v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712292v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tour&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Wattieaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363072v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guenadou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lorcet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brothier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gramondi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Michon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286778v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poletiko" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meillot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601968v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2747468" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348444v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810079v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682453v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caumont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287923v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287927v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Chabrol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R.A. Onofri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.557822" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344506v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.570717" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Onofri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r2165" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingwei Duan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R A Onofri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang&#8217;e Han" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Fang Ren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.501640" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.444044" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schweitzer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Servel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salvatori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dandeu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mini&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.04.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03185008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouesbet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. A. Onofri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107635" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R.A. Onofri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.434149" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107857" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.12.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onofri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002945" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847870v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.01.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P. L. Sentis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.08.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sentis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.000867.v001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459085v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Radev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457776v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barbosa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cou&#235;del" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Wozniak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816000714" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.04.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dhez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Laurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.027536" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01203216v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pelc&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451227v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbosa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cou&#235;del" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arnas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalathiparambil Kishor Kumar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pardanaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/4/045203" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. A. Onofri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbosa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Toure" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wozniak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.08.018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7HRNCPN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mroczka" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2011.12.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P86J367F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Mroczka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10178-012-0039-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459508v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vrel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/fst12-a14109" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638335v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Ren" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.36.000370" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460100v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201000056" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E795EA362DFDF47487C4B19B0805CB3CA3C1B4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459982v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz A. Krzysiek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Messager" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Fang Ren" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.005759" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.11.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergougnoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Firpo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Misguich-Ripault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.004681" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596870v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596860v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blondel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girasole" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brenn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.19960130209" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5PP2PBF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597327v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.34.007113" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348640v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bresson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797695v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797663v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797713v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797626v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lines" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bryan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797543v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang'E Han" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807975v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808011v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810096v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03102715v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370258v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411070v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370205v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosri Haddad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097671v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ouattara" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Estelle Barbosa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jalocha" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haddad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338465v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P.L. Sentis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810631v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097669v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P.L. Sentis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014188v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810596v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370335v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370327v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370302v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097666v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636478v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Langlard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69188" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435093v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debayle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delanglard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419668v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02499788v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouattara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439471v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442259v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416298v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014325v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014269v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;colier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438352v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445282v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014368v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglin Yang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqing Sheng" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014394v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370277v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.Th1B.7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491625v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459360v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Meister" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Montet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pelc&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2063938" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014414v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712292v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tour&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Wattieaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363072v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guenadou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lorcet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brothier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gramondi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Michon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286778v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poletiko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meillot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601968v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2747468" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348444v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810079v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682453v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caumont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287923v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287927v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>