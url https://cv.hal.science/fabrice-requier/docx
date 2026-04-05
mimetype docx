--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Requier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spillover from flower plantings benefits apple pollination on a small scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Desaegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Leilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 395, pp.109927. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.109927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumblebees are the most efficient pollinators of raspberry and strawberry in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Blareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dajoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (1), pp.e70211. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.70211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral diversity enhances winter survival of honeybee colonies across climatic regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mainardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Sponsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippos Vardakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Charistos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on visitation records from wild bees and plants along a land use gradient in Germany and Belgium: laboratory work and protocol description for barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alejandra Parreño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Werle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louella Buydens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Härtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.111672. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate effects on honey bees can be mitigated by beekeeping management in Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Sibaja Leyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Michael G Lattorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nkoba Kiatoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 374, pp.123879. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.123879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Nocturnal Pollination Important for Crop Production? Experimental Evidence From Small Fruit Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Blareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.70019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efecto del manejo orgánico en la diversidad y función de artrópodos asociados al cacao (Theobroma cacao L.) en Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Camilo Dorado Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Colombiana de Entomología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (2), pp.e14234. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25100/socolen.v51i2.14234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not all flowers' visitors are pollinators: Combining indicators to identify their role in the cocoa pollination service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Trinidad Pico Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Judith Paredes Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Argout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 390, pp.109716. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.109716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated 24-h surveys of flower-visiting communities reveal temporal complementarities and overlaps among strawberry pollinators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Blareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dajoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.e03727. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2025.e03727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lived winter honey bees show unexpectedly high levels of flight activity compared to short-lived summer bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rebaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13592-024-01144-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First large-scale study reveals important losses of managed honey bee and stingless bee colonies in Latin America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Sibaja Leyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostina Giacobino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.10079. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-59513-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brood indicators are an early warning signal of honey bee colony loss—a simulation-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Groeneveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Odemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (5), pp.e0302907. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0302907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental ecotoxicology procedures interfere with honey bee life history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Desclos Le Peley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raboteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombe Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (6), pp.1320-1331. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.5872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling beekeepers’ use and preference of precision apiculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippos Vardakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mainardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rebaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Apicultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00218839.2024.2355813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-natural habitats mitigate the impact of food shortage on honey bees in farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 950, pp.175309. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of Vespa velutina-mediated beekeeping risk in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Nürnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra V Rojas-Nossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.203-211. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-024-01782-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04552279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape heterogeneity correlates with bee and pollen diversity while size and specialization degree explain species-specific responses of wild bees to the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Parreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Werle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buydens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 954, pp.176595. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances and knowledge gaps on climate change impacts on honey bees and beekeeping: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Zapata-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Gajardo-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Calderón-Seguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (3), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How stressors disrupt honey bee biological traits and overwintering mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rebaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraig Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fani Hatjina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hotho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e34390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature in overwintering honey bee colonies reveals brood status and predicts colony mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rebaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mainardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippos Vardakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fani Hatjina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Protocol for Monitoring Populations of Free-Living Western Honey Bees in Temperate Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrigo Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myra Dickey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick L Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace P Mccormack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bee World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0005772x.2024.2402109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglecting non-bee pollinators may lead to substantial underestimation of competition risk among pollinators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Gens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.10093. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cris.2024.100093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bee and non-bee pollinator importance for local food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Pérez-Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg K.S. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Blareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (2), pp.196 - 205. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2022.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect-Mediated Pollination of Strawberries in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Blareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (11), pp.877. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects14110877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence entre abeilles domestiques et pollinisateurs sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, des clés pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Insectes pollinisateurs: enrayer le déclin, 4, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density of predating Asian hornets at hives disturbs the &amp;lt;scp&amp;gt;3D&amp;lt;/scp&amp;gt; flight performance of honey bees and decreases predation success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Poidatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (3), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic costs of the invasive Yellow-legged hornet on honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 898, pp.165576. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards integrated pest and pollinator management in tropical crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Hipólito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.100866. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2021.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed effects of a single dose of a neurotoxic pesticide (sulfoxaflor) on honeybee foraging activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Sené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 805, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diversity Decline in Wild and Managed Honey Bee Populations Urges for an Integrated Conservation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Panziera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panuwan Chantawannakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian W W Pirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjeerd Blacquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.767950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting patterns of richness, abundance, and turnover in mountain bumble bees and their floral hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Sponsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kallnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maihoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103 (7), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.3712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical links between biodiversity and health in wild bee conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Parreño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buydens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37, pp.309-321. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2021.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral preferences of mountain bumble bees are constrained by functional traits but flexible through elevation and season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Sponsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kallnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabienne Maihoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2022 (3), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.08902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joining Forces across Continents: The 1st SOLATINA–COLOSS Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Parejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Invernizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Aldea-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Basualdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bee World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99 (2), pp.68-71. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0005772X.2021.2011044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature and photoperiod on the seasonal timing of Western honey bee colonies and an early spring flowering plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Villagomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Nürnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan-Dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.7834-7849. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland-to-crop conversion in agricultural landscapes has lasting impact on the trait diversity of bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie D’ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.281-295. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-020-01141-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid measurement of the adult worker population size in honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.107313. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral preferences of mountain bumble bees are constrained by functional traits but flexible through elevation and season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Sponsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kallnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fabienne Maihoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2022 (3), pp.e08902. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.08902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature and photoperiod on the seasonal timing of Western honey bee colonies and an early spring flowering plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma N Villagomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Nürnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan‐dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.7834 - 7849. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation in the ecology of tropical cavity-nesting Hymenoptera on Mt. Kilimanjaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia V. Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcell K. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan-Dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.e49389. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/F5FBG49389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science communication is needed to inform risk perception and action of stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.109983. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen science in developing countries : how to improve volunteer participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg K.S. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo J. Oddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas A. Garibaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.2150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation of complementary resources affects colony growth, foraging behavior, and reproduction in bumble bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Jowanowitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kallnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan-Dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (3), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.2946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation of complementary resources affects colony growth, foraging behavior, and reproduction in bumble bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim K Jowanowitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kallnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan‐dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (3), pp.e02946. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.2946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring ontogenetic shifts in central‐place foragers: a case study with honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89 (8), pp.1860-1871. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.13248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honeybee lifespan: the critical role of pre-foraging stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (11), pp.200998. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.200998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic cost of losing native pollinator species for orchard production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perez-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.K.S. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hipolito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Aizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (3), p. 599-608. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond flowers: including non-floral resources in bee conservation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Leonhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.5-16. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10841-019-00206-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Resource Limitation in Bumblebee Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Jowanowitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kallnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan-Dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2), e016755 [5p.]. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/BES2.1675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biodiversity-friendly method to mitigate the invasive Asian hornet’s impact on European honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-019-01159-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of European forests to safeguard wild honeybee populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rutschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.e12693. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/conl.12693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un printemps paresseux : des mélanges de pesticides ralentissent l'activité des abeilles mellifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé de l'Abeille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 290, pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honeybees generalize among pollen scents from plants flowering in the same seasonal period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Pietrantuono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Fernández-Arhex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222 (21), pp.201335. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.201335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bee colony health indicators : synthesis and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (56), [12 p.]. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/PAVSNNR201914056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Conservation of Native Honey Bees Is Crucial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Garnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Njovu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian W.W. Pirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (9), pp.789-798. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2019.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to pollen-bound pesticide mixtures induces longer-lived but less efficient honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 650, pp.1250-1260. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predation of the invasive Asian hornet affects foraging activity and survival probability of honey bees in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Decante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (2), pp.567-578. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-018-1063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carry-over effects of pollen shortage decrease the survival of honeybee colonies in farmlands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (4), pp.1161-1170. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive systems models can help elucidate bee declines driven by multiple combined stressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias A. Becher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet L. Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (3), pp.328-339. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13592-016-0476-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disette pollinique printanière augmente les pertes de colonies dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et Fleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 797, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie des abeilles et ses enjeux pour l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Feon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et Cie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 176, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie des abeilles et ses enjeux pour l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Feon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et Cie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 177, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances sur les abeilles sauvages (Hymenoptera, Apoidea) dans le Massif armoricain : recensement des publications existantes et restitution des données de distribution apportées par trois programmes de recherche depuis 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab Al Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invertébrés Armoricains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.31-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquentation par les abeilles des parcelles agricoles cultivées : données pour un usage moins dangereux des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel A. Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 66, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expert-assisted citizen science program involving agricultural high schools provides national patterns on bee species assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Feon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Coiffait-Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (5), pp.905-918. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10841-016-9927-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrypter le vol des abeilles en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 380, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquentation des cultures par les abeilles mellifères et sauvages : synthèse des connaissances pour réduire le risque d’intoxication aux pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (4), pp.44001. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2016025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation des abeilles domestiques et sauvages en système de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.39-47. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513585974246653E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles et agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Feon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Openfield, revue ouverte sur le paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honey bee diet in intensive farmland habitats reveals an unexpectedly high flower richness and a major role of weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.881-890. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/14-1011.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLORAL RESOURCES USED BY HONEY BEES IN AGRICULTURAL LANDSCAPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96, pp.487-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide risk assessment in free-ranging bees is weather and landscape dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.5359. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms5359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOBEE: a tool for long-term bee colony monitoring at landscape scale in West European intensive agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gateff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Apicultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (1), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3896/IBRA.1.53.1.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance from forest edge affects bee pollinators in oilseed rape fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart P. M. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon G. Potts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (4), pp.370-380. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des systèmes de cultures innovants favorables aux abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gayrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.19-33. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/spmb-5b92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puces RFID volent au secours des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel A. Decourtye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Septembre 2014 (357), pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RFID chip flies to the aid of bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 357, pp.46 - 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Polinov, épisode 2: Vers des systèmes de cultures favorables aux abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel A. Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gayrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 667, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Polinov, épisode 1/ pour des systèmes de cultures favorables aux abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel A. Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gayrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 666, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to comment on &amp;quot;A common pesticide decreas foraging success and survival in honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 337 (6101), pp.1453-c. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1224930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common pesticide decreases foraging success and survival in honey bees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 336 (6079), pp.348-50. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1215039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Red List of Bees - Measuring the pulse of European biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Boustani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam Sentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Benrezkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha de Manincor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission, 2026, 978-92-68-18372-4. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2779/521877KH-09-24-557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How semi-natural habitats affect the lifespan and foraging behavior of individual honey bees in farmlands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confererence on Ecological Sciences, SFE-GTÖ-EEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single dose, but long-term effect : The case of sulfoxaflor in honeybees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Sené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">urbee 2022: 9th European conference of apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy Spring: pollen-bound pesticides mixtures make bees less efficient.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 2018 : 8th European Conference of Apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation des abeilles domestiques et sauvages en système de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Tracking of honeybees enhanced by environmental context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Image Analysis and Processing (ICIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Naples, ITALY, Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Tracking of Honeybees Enhanced by Environmental Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Italy. pp 702-711, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41181-6_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche méthodologique de suivi des colonies d'abeilles domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gateff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Polinov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité expérimentale Entomologie (1255)., Nov 2012, Poitiers, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de la distance à la lisière forestière sur les abeilles pollinisatrices du colza dépend des traits d'histoire de vie des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème rencontre du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Epernay, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of woody elements on wild bee population in rapeseed field. How distance from forest edge influences rapeseed field bee pollinators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Glasgow, United Kingdom. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecobee: Bee colony monitoring in agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gateff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin-Luther-University Halle-Wittenberg. Halle an der Salle, DEU., Sep 2012, Halle an der Salle, Germany. 296 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique temporelle de la sélection alimentaire chez l'abeille domestique (&amp;lt;em&amp;gt;Apis mellifera L.&amp;lt;/em&amp;gt;) en paysage agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Polinov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité expérimentale Entomologie (1255)., Nov 2012, Poitiers, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polinov : la recherche de systèmes de culture performants pour l'agriculteur, pour l'apiculteur et pour les abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Polinov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité expérimentale Entomologie (1255)., Nov 2012, Poitiers, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible cause, hidden effects: a common pesticide kills more bees than previously thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin-Luther-University Halle-Wittenberg. Halle an der Salle, DEU., Sep 2012, Halle an der Salle, Germany. 296 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food selection dynamic by honeybees in agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin-Luther-University Halle-Wittenberg. Halle an der Salle, DEU., Sep 2012, Halle an der Salle, Germany. 296 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The composition of agricultural landcapes influences life history traits of honeybee workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin-Luther-University Halle-Wittenberg. Halle an der Salle, DEU., Sep 2012, Halle an der Salle, Germany. 296 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes de culture innovants conciliant les enjeux de protection des abeilles et de durabilité de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conférence Internationale sur les Ravageurs en Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Montpellier, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des effets non intentionnels du thiamethoxam chez l'abeille domestique par l'enregistrement automatique des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel A. Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Séminaire d’Ecotoxicologie de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Lager, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles domestiques dans une plaine céréalière intensive: la composition du paysage influence la dynamique des colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de séminaire scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape composition influences honeybee colony dynamics in an intensive cereal farming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Toullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Ecological Federation Congress ; 10th Annual Conference of the Spanish Association for Terrestrial Ecology ; 13th Annual Meeting of the Portuguese Ecological Society ; 3rd Iberian Congress of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avila, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of the bee louse fly reveals deep convergences in the evolution of social inquilinism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Dogbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ogereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Prediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les insectes, ces super-héros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, en ligne [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy spring: Early-life exposure to pesticide mixtures induces less efficient honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AgreenSkills Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The composition of agricultural landscapes influences life history traits of honeybee workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Conference on Behavioural Biology (ECBB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Duisburg-Essen, Germany. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of woody elements on wild bee populations in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Ecological Federation Congress : Responding to rapid environmental change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avila, Spain. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles domestiques dans une plaine céréalière intensive : la composition du paysage influence la dynamique des colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et paysages: enjeux apicoles et agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2015, Update Sciences and Technologies, 978-2-7592-2358-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. Effets des éléments boisés sur les abeilles sauvages dans différents paysages agricoles. Étude des lisières forêt-colza et forêt-verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et paysages. Enjeux apicoles et agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.127-140, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle des ressources florales et écologie de l’abeille domestique en paysage agricole intensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université de Poitiers, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013POIT2325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02811515v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des éléments boisés sur les pollinisateurs dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] France. Université Paul Verlaine (Metz), FRA. 2010, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId404"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Requier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spillover from flower plantings benefits apple pollination on a small scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Desaegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Leilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 395, pp.109927. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.109927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumblebees are the most efficient pollinators of raspberry and strawberry in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Blareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dajoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (1), pp.e70211. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.70211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efecto del manejo orgánico en la diversidad y función de artrópodos asociados al cacao (Theobroma cacao L.) en Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Camilo Dorado Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Colombiana de Entomología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (2), pp.e14234. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25100/socolen.v51i2.14234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Nocturnal Pollination Important for Crop Production? Experimental Evidence From Small Fruit Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Blareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.70019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate effects on honey bees can be mitigated by beekeeping management in Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Sibaja Leyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Michael G Lattorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nkoba Kiatoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 374, pp.123879. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.123879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral diversity enhances winter survival of honeybee colonies across climatic regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mainardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Sponsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippos Vardakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Charistos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on visitation records from wild bees and plants along a land use gradient in Germany and Belgium: laboratory work and protocol description for barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alejandra Parreño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Werle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louella Buydens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Härtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.111672. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not all flowers' visitors are pollinators: Combining indicators to identify their role in the cocoa pollination service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Trinidad Pico Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Judith Paredes Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Argout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 390, pp.109716. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.109716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lived winter honey bees show unexpectedly high levels of flight activity compared to short-lived summer bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rebaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13592-024-01144-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated 24-h surveys of flower-visiting communities reveal temporal complementarities and overlaps among strawberry pollinators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Blareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dajoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.e03727. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2025.e03727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature in overwintering honey bee colonies reveals brood status and predicts colony mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rebaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mainardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippos Vardakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fani Hatjina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Protocol for Monitoring Populations of Free-Living Western Honey Bees in Temperate Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrigo Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myra Dickey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick L Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace P Mccormack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bee World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0005772x.2024.2402109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglecting non-bee pollinators may lead to substantial underestimation of competition risk among pollinators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Gens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.10093. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cris.2024.100093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First large-scale study reveals important losses of managed honey bee and stingless bee colonies in Latin America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Sibaja Leyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostina Giacobino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.10079. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-59513-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brood indicators are an early warning signal of honey bee colony loss—a simulation-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Groeneveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Odemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (5), pp.e0302907. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0302907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling beekeepers’ use and preference of precision apiculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippos Vardakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mainardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rebaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Apicultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00218839.2024.2355813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-natural habitats mitigate the impact of food shortage on honey bees in farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 950, pp.175309. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental ecotoxicology procedures interfere with honey bee life history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Desclos Le Peley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raboteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombe Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (6), pp.1320-1331. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.5872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of Vespa velutina-mediated beekeeping risk in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Nürnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra V Rojas-Nossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.203-211. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-024-01782-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04552279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How stressors disrupt honey bee biological traits and overwintering mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rebaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraig Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fani Hatjina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hotho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e34390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances and knowledge gaps on climate change impacts on honey bees and beekeeping: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Zapata-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Gajardo-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Calderón-Seguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (3), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape heterogeneity correlates with bee and pollen diversity while size and specialization degree explain species-specific responses of wild bees to the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Parreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Werle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buydens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 954, pp.176595. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic costs of the invasive Yellow-legged hornet on honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 898, pp.165576. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bee and non-bee pollinator importance for local food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Pérez-Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg K.S. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Blareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (2), pp.196 - 205. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2022.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence entre abeilles domestiques et pollinisateurs sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, des clés pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Insectes pollinisateurs: enrayer le déclin, 4, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect-Mediated Pollination of Strawberries in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Blareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (11), pp.877. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects14110877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density of predating Asian hornets at hives disturbs the &amp;lt;scp&amp;gt;3D&amp;lt;/scp&amp;gt; flight performance of honey bees and decreases predation success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Poidatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (3), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical links between biodiversity and health in wild bee conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Parreño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buydens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37, pp.309-321. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2021.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards integrated pest and pollinator management in tropical crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Hipólito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.100866. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2021.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed effects of a single dose of a neurotoxic pesticide (sulfoxaflor) on honeybee foraging activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Sené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 805, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting patterns of richness, abundance, and turnover in mountain bumble bees and their floral hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Sponsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kallnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maihoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103 (7), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.3712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diversity Decline in Wild and Managed Honey Bee Populations Urges for an Integrated Conservation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Panziera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panuwan Chantawannakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian W W Pirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjeerd Blacquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.767950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature and photoperiod on the seasonal timing of Western honey bee colonies and an early spring flowering plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Villagomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Nürnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan-Dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.7834-7849. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral preferences of mountain bumble bees are constrained by functional traits but flexible through elevation and season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Sponsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kallnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabienne Maihoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2022 (3), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.08902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joining Forces across Continents: The 1st SOLATINA–COLOSS Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Parejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Invernizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Aldea-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Basualdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bee World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99 (2), pp.68-71. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0005772X.2021.2011044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland-to-crop conversion in agricultural landscapes has lasting impact on the trait diversity of bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie D’ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.281-295. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-020-01141-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid measurement of the adult worker population size in honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.107313. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral preferences of mountain bumble bees are constrained by functional traits but flexible through elevation and season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Sponsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kallnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fabienne Maihoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2022 (3), pp.e08902. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.08902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature and photoperiod on the seasonal timing of Western honey bee colonies and an early spring flowering plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma N Villagomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Nürnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan‐dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.7834 - 7849. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation in the ecology of tropical cavity-nesting Hymenoptera on Mt. Kilimanjaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia V. Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcell K. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan-Dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.e49389. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/F5FBG49389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of European forests to safeguard wild honeybee populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rutschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.e12693. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/conl.12693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation of complementary resources affects colony growth, foraging behavior, and reproduction in bumble bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Jowanowitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kallnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan-Dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (3), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.2946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science communication is needed to inform risk perception and action of stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.109983. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen science in developing countries : how to improve volunteer participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg K.S. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo J. Oddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas A. Garibaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.2150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation of complementary resources affects colony growth, foraging behavior, and reproduction in bumble bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim K Jowanowitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kallnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan‐dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (3), pp.e02946. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.2946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring ontogenetic shifts in central‐place foragers: a case study with honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89 (8), pp.1860-1871. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.13248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honeybee lifespan: the critical role of pre-foraging stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (11), pp.200998. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.200998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic cost of losing native pollinator species for orchard production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perez-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.K.S. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hipolito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Aizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (3), p. 599-608. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond flowers: including non-floral resources in bee conservation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Leonhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.5-16. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10841-019-00206-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biodiversity-friendly method to mitigate the invasive Asian hornet’s impact on European honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-019-01159-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Resource Limitation in Bumblebee Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Jowanowitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kallnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan-Dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2), e016755 [5p.]. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/BES2.1675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bee colony health indicators : synthesis and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (56), [12 p.]. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/PAVSNNR201914056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Conservation of Native Honey Bees Is Crucial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Garnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Njovu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian W.W. Pirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (9), pp.789-798. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2019.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to pollen-bound pesticide mixtures induces longer-lived but less efficient honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 650, pp.1250-1260. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honeybees generalize among pollen scents from plants flowering in the same seasonal period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Pietrantuono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Fernández-Arhex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222 (21), pp.201335. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.201335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un printemps paresseux : des mélanges de pesticides ralentissent l'activité des abeilles mellifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé de l'Abeille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 290, pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predation of the invasive Asian hornet affects foraging activity and survival probability of honey bees in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Decante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (2), pp.567-578. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-018-1063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carry-over effects of pollen shortage decrease the survival of honeybee colonies in farmlands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (4), pp.1161-1170. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive systems models can help elucidate bee declines driven by multiple combined stressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias A. Becher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet L. Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (3), pp.328-339. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13592-016-0476-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie des abeilles et ses enjeux pour l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Feon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et Cie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 176, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disette pollinique printanière augmente les pertes de colonies dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et Fleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 797, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie des abeilles et ses enjeux pour l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Feon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et Cie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 177, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles et agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Feon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Openfield, revue ouverte sur le paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquentation par les abeilles des parcelles agricoles cultivées : données pour un usage moins dangereux des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel A. Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 66, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrypter le vol des abeilles en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 380, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquentation des cultures par les abeilles mellifères et sauvages : synthèse des connaissances pour réduire le risque d’intoxication aux pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (4), pp.44001. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2016025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expert-assisted citizen science program involving agricultural high schools provides national patterns on bee species assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Feon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Coiffait-Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (5), pp.905-918. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10841-016-9927-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances sur les abeilles sauvages (Hymenoptera, Apoidea) dans le Massif armoricain : recensement des publications existantes et restitution des données de distribution apportées par trois programmes de recherche depuis 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab Al Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invertébrés Armoricains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.31-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation des abeilles domestiques et sauvages en système de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.39-47. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513585974246653E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honey bee diet in intensive farmland habitats reveals an unexpectedly high flower richness and a major role of weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.881-890. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/14-1011.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLORAL RESOURCES USED BY HONEY BEES IN AGRICULTURAL LANDSCAPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96, pp.487-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RFID chip flies to the aid of bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 357, pp.46 - 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOBEE: a tool for long-term bee colony monitoring at landscape scale in West European intensive agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gateff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Apicultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (1), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3896/IBRA.1.53.1.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide risk assessment in free-ranging bees is weather and landscape dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.5359. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms5359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance from forest edge affects bee pollinators in oilseed rape fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart P. M. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon G. Potts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (4), pp.370-380. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des systèmes de cultures innovants favorables aux abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gayrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.19-33. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/spmb-5b92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puces RFID volent au secours des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel A. Decourtye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Septembre 2014 (357), pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Polinov, épisode 1/ pour des systèmes de cultures favorables aux abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel A. Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gayrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 666, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Polinov, épisode 2: Vers des systèmes de cultures favorables aux abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel A. Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gayrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 667, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common pesticide decreases foraging success and survival in honey bees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 336 (6079), pp.348-50. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1215039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to comment on &amp;quot;A common pesticide decreas foraging success and survival in honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 337 (6101), pp.1453-c. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1224930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Red List of Bees - Measuring the pulse of European biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Boustani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam Sentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Benrezkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha de Manincor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission, 2026, 978-92-68-18372-4. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2779/521877KH-09-24-557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of the bee louse fly reveals deep convergences in the evolution of social inquilinism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Dogbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ogereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Prediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How semi-natural habitats affect the lifespan and foraging behavior of individual honey bees in farmlands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confererence on Ecological Sciences, SFE-GTÖ-EEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single dose, but long-term effect : The case of sulfoxaflor in honeybees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Sené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">urbee 2022: 9th European conference of apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy Spring: pollen-bound pesticides mixtures make bees less efficient.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 2018 : 8th European Conference of Apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation des abeilles domestiques et sauvages en système de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Tracking of Honeybees Enhanced by Environmental Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Italy. pp 702-711, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41181-6_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Tracking of honeybees enhanced by environmental context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Image Analysis and Processing (ICIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Naples, ITALY, Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche méthodologique de suivi des colonies d'abeilles domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gateff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Polinov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité expérimentale Entomologie (1255)., Nov 2012, Poitiers, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polinov : la recherche de systèmes de culture performants pour l'agriculteur, pour l'apiculteur et pour les abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Polinov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité expérimentale Entomologie (1255)., Nov 2012, Poitiers, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique temporelle de la sélection alimentaire chez l'abeille domestique (&amp;lt;em&amp;gt;Apis mellifera L.&amp;lt;/em&amp;gt;) en paysage agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Polinov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité expérimentale Entomologie (1255)., Nov 2012, Poitiers, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de la distance à la lisière forestière sur les abeilles pollinisatrices du colza dépend des traits d'histoire de vie des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème rencontre du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Epernay, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of woody elements on wild bee population in rapeseed field. How distance from forest edge influences rapeseed field bee pollinators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Glasgow, United Kingdom. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecobee: Bee colony monitoring in agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gateff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin-Luther-University Halle-Wittenberg. Halle an der Salle, DEU., Sep 2012, Halle an der Salle, Germany. 296 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible cause, hidden effects: a common pesticide kills more bees than previously thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin-Luther-University Halle-Wittenberg. Halle an der Salle, DEU., Sep 2012, Halle an der Salle, Germany. 296 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food selection dynamic by honeybees in agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin-Luther-University Halle-Wittenberg. Halle an der Salle, DEU., Sep 2012, Halle an der Salle, Germany. 296 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The composition of agricultural landcapes influences life history traits of honeybee workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin-Luther-University Halle-Wittenberg. Halle an der Salle, DEU., Sep 2012, Halle an der Salle, Germany. 296 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape composition influences honeybee colony dynamics in an intensive cereal farming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Toullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Ecological Federation Congress ; 10th Annual Conference of the Spanish Association for Terrestrial Ecology ; 13th Annual Meeting of the Portuguese Ecological Society ; 3rd Iberian Congress of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avila, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des effets non intentionnels du thiamethoxam chez l'abeille domestique par l'enregistrement automatique des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel A. Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Séminaire d’Ecotoxicologie de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Lager, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes de culture innovants conciliant les enjeux de protection des abeilles et de durabilité de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conférence Internationale sur les Ravageurs en Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Montpellier, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles domestiques dans une plaine céréalière intensive: la composition du paysage influence la dynamique des colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de séminaire scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les insectes, ces super-héros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, en ligne [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy spring: Early-life exposure to pesticide mixtures induces less efficient honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AgreenSkills Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The composition of agricultural landscapes influences life history traits of honeybee workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Conference on Behavioural Biology (ECBB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Duisburg-Essen, Germany. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of woody elements on wild bee populations in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Ecological Federation Congress : Responding to rapid environmental change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avila, Spain. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles domestiques dans une plaine céréalière intensive : la composition du paysage influence la dynamique des colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et paysages: enjeux apicoles et agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2015, Update Sciences and Technologies, 978-2-7592-2358-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. Effets des éléments boisés sur les abeilles sauvages dans différents paysages agricoles. Étude des lisières forêt-colza et forêt-verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et paysages. Enjeux apicoles et agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.127-140, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle des ressources florales et écologie de l’abeille domestique en paysage agricole intensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université de Poitiers, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013POIT2325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02811515v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des éléments boisés sur les pollinisateurs dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] France. Université Paul Verlaine (Metz), FRA. 2010, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId404"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248624v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bridoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Leilde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109927" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Blareau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hignard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.70211" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041998v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mainardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Sponsler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Vardakas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Charistos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133643v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Parre&#241;o" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Werle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louella Buydens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Spitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#228;rtl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111672" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Sibaja Leyton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Michael G Lattorff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkoba Kiatoko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123879" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.70019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Dorado Su&#225;rez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25100/socolen.v51i2.14234" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Trinidad Pico Rosado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Judith Paredes Andrade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109716" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gabard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Riva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2025.e03727" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-024-01144-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Morales" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garibaldi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostina Giacobino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59513-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Groeneveld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Odemer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302907" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Desclos Le Peley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grateau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raboteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Chevallereau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5872" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599815v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippos Vardakas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Patalano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2024.2355813" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175309" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04552279v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian N&#252;rnberger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra V Rojas-Nossa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01782-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732113v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Parreno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Werle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buydens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roberts" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176595" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Zapata-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gajardo-Rojas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Calder&#243;n-Seguel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17219" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648127v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Minaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig Davidson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Hatjina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hotho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e34390" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834957v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112961" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741723v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrigo Moro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Albouy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Dickey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L Kohl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace P Mccormack" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0005772x.2024.2402109" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abdelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cris.2024.100093" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor P&#233;rez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg K.S. Andersson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.10.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293786v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Daoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14110877" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ropars" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293778v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Poidatz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kennedy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Osborne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9902" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293780v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fournier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pointeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165576" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293793v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Hip&#243;lito" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.12.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359304v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sen&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crauser" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150351" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293794v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Panziera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panuwan Chantawannakul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian W W Pirk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd Blacqui&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.767950" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293796v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kallnik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Classen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maihoff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3712" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513316v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Parre&#241;o" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filipiak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.11.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293789v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabienne Maihoff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08902" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293805v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Parejo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Invernizzi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aldea-S&#225;nchez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Basualdo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0005772X.2021.2011044" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293803v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Villagomez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schiele" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Steffan-Dewenter" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7616" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045949v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Le Provost" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#8217;ottavio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-01141-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Chabert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107313" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201972v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fabienne Maihoff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201964v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma N Villagomez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Steffan&#8208;dewenter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275788v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia V. Mayr" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcell K. Peters" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG49389" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794332v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109983" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569092v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo J. Oddi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A. Garibaldi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2150" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293810v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Jowanowitsch" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2946" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201968v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim K Jowanowitsch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13248" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002043v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.200998" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613669v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perez-Mendez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K.S. Anderson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hipolito" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Aizen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13561" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293811v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Leonhardt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-019-00206-1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293809v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/BES2.1675" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625245v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01159-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569094v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rutschmann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12693" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618358v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado Farias" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vidau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Jury" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201959v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Pietrantuono" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Fern&#225;ndez-Arhex" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Winter" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Huerta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.201335" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613675v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR201914056" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293819v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kohl" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Njovu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian W.W. Pirk" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2019.04.008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628574v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado F" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.102" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626275v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decante" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Marion" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-1063-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504404v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12836" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504455v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias A. Becher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet L. Osborne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-016-0476-0" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621962v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605980v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le Feon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605943v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696156v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Al Hassan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630088v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel A. Decourtye" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Rollin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ruger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602810v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Coiffait-Gombault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-016-9927-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602931v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602244v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594794v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513585974246653E12" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602981v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162217v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tamic" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moreau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1011.1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303375v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moreaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01083702v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Odoux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5359" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863581v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gateff" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3896/IBRA.1.53.1.05" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966788v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bailey" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nusillard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart P. M. Roberts" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G. Potts" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.924" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595383v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gayrard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/spmb-5b92" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630091v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630061v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966838v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gayrard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966835v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646070v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;guin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224930" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731655v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1215039" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529045v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Boustani" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Sentil" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Benrezkallah" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha de Manincor" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2779/521877KH-09-24-557" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138208v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172891v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Barascou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sen&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785622v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jury" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578962v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746104v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kraemer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862134v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41181-6_71" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746950v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gateff" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597395v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailey" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagarde" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597394v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748681v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746953v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746251v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746437v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747016v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Guillier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746439v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595666v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746514v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749330v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747193v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Toullet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864801v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bastide" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Legout" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Dogbo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ogereau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Prediger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011193v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787055v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806348v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596032v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800881v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4700-abeilles-et-paysages.html" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601686v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811515v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013POIT2325" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824504v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248624v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bridoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Leilde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109927" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Blareau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hignard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.70211" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Dorado Su&#225;rez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25100/socolen.v51i2.14234" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.70019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Sibaja Leyton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Michael G Lattorff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkoba Kiatoko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123879" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041998v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mainardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Sponsler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Vardakas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Charistos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70054" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Parre&#241;o" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Werle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louella Buydens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Spitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#228;rtl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111672" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Trinidad Pico Rosado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Judith Paredes Andrade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109716" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-024-01144-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148778v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gabard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Riva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2025.e03727" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippos Vardakas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Hatjina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112961" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrigo Moro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Albouy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Dickey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L Kohl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace P Mccormack" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0005772x.2024.2402109" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672446v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abdelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cris.2024.100093" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568055v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Morales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garibaldi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostina Giacobino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59513-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Groeneveld" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Odemer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302907" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Patalano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2024.2355813" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672447v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175309" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Desclos Le Peley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grateau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raboteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Chevallereau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5872" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04552279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian N&#252;rnberger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra V Rojas-Nossa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01782-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Minaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig Davidson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hotho" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e34390" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494539v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Zapata-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gajardo-Rojas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Calder&#243;n-Seguel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17219" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732113v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Parreno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Werle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buydens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roberts" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176595" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293780v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fournier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pointeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165576" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293775v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor P&#233;rez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg K.S. Andersson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.10.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ropars" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293786v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Daoud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14110877" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293778v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Poidatz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kennedy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Osborne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9902" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Parre&#241;o" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filipiak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.11.013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293793v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Hip&#243;lito" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.12.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359304v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sen&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crauser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150351" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293796v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kallnik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Classen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maihoff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3712" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Panziera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panuwan Chantawannakul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian W W Pirk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd Blacqui&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.767950" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293803v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Villagomez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schiele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Steffan-Dewenter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7616" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293789v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabienne Maihoff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08902" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293805v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Parejo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Invernizzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aldea-S&#225;nchez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Basualdo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0005772X.2021.2011044" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045949v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Le Provost" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#8217;ottavio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-01141-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Chabert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107313" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201972v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fabienne Maihoff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201964v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma N Villagomez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Steffan&#8208;dewenter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275788v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia V. Mayr" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcell K. Peters" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG49389" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569094v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rutschmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12693" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293810v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Jowanowitsch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2946" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794332v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109983" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569092v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo J. Oddi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A. Garibaldi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2150" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201968v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim K Jowanowitsch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638984v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13248" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002043v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.200998" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613669v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perez-Mendez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K.S. Anderson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hipolito" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Aizen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13561" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293811v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Leonhardt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-019-00206-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01159-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293809v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/BES2.1675" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613675v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR201914056" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293819v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kohl" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Njovu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian W.W. Pirk" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2019.04.008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628574v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado F" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vidau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Jury" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.102" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201959v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Pietrantuono" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Fern&#225;ndez-Arhex" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Winter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Huerta" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.201335" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618358v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado Farias" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626275v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decante" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Marion" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-1063-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504404v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12836" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504455v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias A. Becher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet L. Osborne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-016-0476-0" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605980v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le Feon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621962v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605943v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602981v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630088v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel A. Decourtye" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Rollin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ruger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602931v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602244v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602810v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Coiffait-Gombault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-016-9927-1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696156v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Al Hassan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594794v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513585974246653E12" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162217v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tamic" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moreau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1011.1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303375v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moreaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630061v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863581v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Odoux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gateff" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3896/IBRA.1.53.1.05" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01083702v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5359" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966788v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bailey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nusillard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart P. M. Roberts" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G. Potts" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.924" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595383v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gayrard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/spmb-5b92" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630091v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966835v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gayrard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966838v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731655v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;guin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1215039" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646070v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224930" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529045v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Boustani" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Sentil" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Benrezkallah" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha de Manincor" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2779/521877KH-09-24-557" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864801v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bastide" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Legout" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Dogbo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ogereau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Prediger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138208v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172891v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Barascou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sen&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785622v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jury" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578962v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862134v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41181-6_71" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746104v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kraemer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746950v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gateff" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746251v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746953v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597395v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailey" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagarde" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597394v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748681v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746437v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747016v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Guillier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746439v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747193v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Toullet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746514v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595666v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749330v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011193v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787055v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806348v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596032v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800881v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4700-abeilles-et-paysages.html" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601686v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811515v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013POIT2325" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824504v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>