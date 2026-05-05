--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Requier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spillover from flower plantings benefits apple pollination on a small scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Desaegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Leilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 395, pp.109927. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.109927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumblebees are the most efficient pollinators of raspberry and strawberry in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Blareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dajoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (1), pp.e70211. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.70211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efecto del manejo orgánico en la diversidad y función de artrópodos asociados al cacao (Theobroma cacao L.) en Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Camilo Dorado Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Colombiana de Entomología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (2), pp.e14234. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25100/socolen.v51i2.14234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Nocturnal Pollination Important for Crop Production? Experimental Evidence From Small Fruit Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Blareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.70019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate effects on honey bees can be mitigated by beekeeping management in Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Sibaja Leyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Michael G Lattorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nkoba Kiatoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 374, pp.123879. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.123879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral diversity enhances winter survival of honeybee colonies across climatic regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mainardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Sponsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippos Vardakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Charistos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on visitation records from wild bees and plants along a land use gradient in Germany and Belgium: laboratory work and protocol description for barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alejandra Parreño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Werle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louella Buydens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Härtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.111672. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not all flowers' visitors are pollinators: Combining indicators to identify their role in the cocoa pollination service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Trinidad Pico Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Judith Paredes Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Argout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 390, pp.109716. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.109716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lived winter honey bees show unexpectedly high levels of flight activity compared to short-lived summer bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rebaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13592-024-01144-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated 24-h surveys of flower-visiting communities reveal temporal complementarities and overlaps among strawberry pollinators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Blareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dajoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.e03727. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2025.e03727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature in overwintering honey bee colonies reveals brood status and predicts colony mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rebaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mainardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippos Vardakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fani Hatjina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Protocol for Monitoring Populations of Free-Living Western Honey Bees in Temperate Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrigo Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myra Dickey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick L Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace P Mccormack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bee World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0005772x.2024.2402109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglecting non-bee pollinators may lead to substantial underestimation of competition risk among pollinators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Gens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.10093. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cris.2024.100093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First large-scale study reveals important losses of managed honey bee and stingless bee colonies in Latin America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Sibaja Leyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostina Giacobino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.10079. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-59513-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brood indicators are an early warning signal of honey bee colony loss—a simulation-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Groeneveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Odemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (5), pp.e0302907. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0302907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling beekeepers’ use and preference of precision apiculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippos Vardakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mainardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rebaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Apicultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00218839.2024.2355813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-natural habitats mitigate the impact of food shortage on honey bees in farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 950, pp.175309. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental ecotoxicology procedures interfere with honey bee life history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Desclos Le Peley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raboteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombe Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (6), pp.1320-1331. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.5872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of Vespa velutina-mediated beekeeping risk in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Nürnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra V Rojas-Nossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.203-211. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-024-01782-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04552279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How stressors disrupt honey bee biological traits and overwintering mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rebaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraig Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fani Hatjina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hotho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e34390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances and knowledge gaps on climate change impacts on honey bees and beekeeping: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Zapata-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Gajardo-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Calderón-Seguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (3), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape heterogeneity correlates with bee and pollen diversity while size and specialization degree explain species-specific responses of wild bees to the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Parreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Werle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buydens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 954, pp.176595. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic costs of the invasive Yellow-legged hornet on honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 898, pp.165576. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bee and non-bee pollinator importance for local food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Pérez-Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg K.S. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Blareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (2), pp.196 - 205. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2022.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence entre abeilles domestiques et pollinisateurs sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, des clés pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Insectes pollinisateurs: enrayer le déclin, 4, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect-Mediated Pollination of Strawberries in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Blareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (11), pp.877. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects14110877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density of predating Asian hornets at hives disturbs the &amp;lt;scp&amp;gt;3D&amp;lt;/scp&amp;gt; flight performance of honey bees and decreases predation success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Poidatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (3), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical links between biodiversity and health in wild bee conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Parreño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buydens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37, pp.309-321. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2021.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards integrated pest and pollinator management in tropical crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Hipólito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.100866. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2021.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed effects of a single dose of a neurotoxic pesticide (sulfoxaflor) on honeybee foraging activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Sené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 805, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting patterns of richness, abundance, and turnover in mountain bumble bees and their floral hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Sponsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kallnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maihoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103 (7), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.3712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diversity Decline in Wild and Managed Honey Bee Populations Urges for an Integrated Conservation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Panziera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panuwan Chantawannakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian W W Pirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjeerd Blacquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.767950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature and photoperiod on the seasonal timing of Western honey bee colonies and an early spring flowering plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Villagomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Nürnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan-Dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.7834-7849. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral preferences of mountain bumble bees are constrained by functional traits but flexible through elevation and season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Sponsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kallnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabienne Maihoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2022 (3), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.08902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joining Forces across Continents: The 1st SOLATINA–COLOSS Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Parejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Invernizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Aldea-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Basualdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bee World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99 (2), pp.68-71. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0005772X.2021.2011044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland-to-crop conversion in agricultural landscapes has lasting impact on the trait diversity of bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie D’ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.281-295. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-020-01141-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid measurement of the adult worker population size in honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.107313. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral preferences of mountain bumble bees are constrained by functional traits but flexible through elevation and season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Sponsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kallnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fabienne Maihoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2022 (3), pp.e08902. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.08902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature and photoperiod on the seasonal timing of Western honey bee colonies and an early spring flowering plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma N Villagomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Nürnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan‐dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.7834 - 7849. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation in the ecology of tropical cavity-nesting Hymenoptera on Mt. Kilimanjaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia V. Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcell K. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan-Dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.e49389. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/F5FBG49389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of European forests to safeguard wild honeybee populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rutschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.e12693. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/conl.12693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation of complementary resources affects colony growth, foraging behavior, and reproduction in bumble bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Jowanowitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kallnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan-Dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (3), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.2946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science communication is needed to inform risk perception and action of stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.109983. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen science in developing countries : how to improve volunteer participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg K.S. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo J. Oddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas A. Garibaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.2150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation of complementary resources affects colony growth, foraging behavior, and reproduction in bumble bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim K Jowanowitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kallnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan‐dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (3), pp.e02946. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.2946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring ontogenetic shifts in central‐place foragers: a case study with honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89 (8), pp.1860-1871. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.13248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honeybee lifespan: the critical role of pre-foraging stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (11), pp.200998. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.200998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic cost of losing native pollinator species for orchard production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perez-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.K.S. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hipolito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Aizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (3), p. 599-608. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond flowers: including non-floral resources in bee conservation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Leonhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.5-16. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10841-019-00206-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biodiversity-friendly method to mitigate the invasive Asian hornet’s impact on European honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-019-01159-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Resource Limitation in Bumblebee Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Jowanowitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kallnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan-Dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2), e016755 [5p.]. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/BES2.1675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bee colony health indicators : synthesis and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (56), [12 p.]. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/PAVSNNR201914056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Conservation of Native Honey Bees Is Crucial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Garnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Njovu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian W.W. Pirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (9), pp.789-798. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2019.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to pollen-bound pesticide mixtures induces longer-lived but less efficient honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 650, pp.1250-1260. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honeybees generalize among pollen scents from plants flowering in the same seasonal period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Pietrantuono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Fernández-Arhex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222 (21), pp.201335. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.201335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un printemps paresseux : des mélanges de pesticides ralentissent l'activité des abeilles mellifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé de l'Abeille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 290, pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predation of the invasive Asian hornet affects foraging activity and survival probability of honey bees in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Decante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (2), pp.567-578. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-018-1063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carry-over effects of pollen shortage decrease the survival of honeybee colonies in farmlands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (4), pp.1161-1170. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive systems models can help elucidate bee declines driven by multiple combined stressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias A. Becher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet L. Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (3), pp.328-339. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13592-016-0476-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie des abeilles et ses enjeux pour l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Feon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et Cie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 176, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disette pollinique printanière augmente les pertes de colonies dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et Fleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 797, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie des abeilles et ses enjeux pour l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Feon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et Cie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 177, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles et agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Feon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Openfield, revue ouverte sur le paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquentation par les abeilles des parcelles agricoles cultivées : données pour un usage moins dangereux des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel A. Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 66, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrypter le vol des abeilles en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 380, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquentation des cultures par les abeilles mellifères et sauvages : synthèse des connaissances pour réduire le risque d’intoxication aux pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (4), pp.44001. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2016025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expert-assisted citizen science program involving agricultural high schools provides national patterns on bee species assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Feon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Coiffait-Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (5), pp.905-918. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10841-016-9927-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances sur les abeilles sauvages (Hymenoptera, Apoidea) dans le Massif armoricain : recensement des publications existantes et restitution des données de distribution apportées par trois programmes de recherche depuis 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab Al Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invertébrés Armoricains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.31-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation des abeilles domestiques et sauvages en système de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.39-47. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513585974246653E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honey bee diet in intensive farmland habitats reveals an unexpectedly high flower richness and a major role of weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.881-890. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/14-1011.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLORAL RESOURCES USED BY HONEY BEES IN AGRICULTURAL LANDSCAPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96, pp.487-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RFID chip flies to the aid of bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 357, pp.46 - 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOBEE: a tool for long-term bee colony monitoring at landscape scale in West European intensive agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gateff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Apicultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (1), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3896/IBRA.1.53.1.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide risk assessment in free-ranging bees is weather and landscape dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.5359. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms5359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance from forest edge affects bee pollinators in oilseed rape fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart P. M. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon G. Potts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (4), pp.370-380. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des systèmes de cultures innovants favorables aux abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gayrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.19-33. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/spmb-5b92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puces RFID volent au secours des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel A. Decourtye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Septembre 2014 (357), pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Polinov, épisode 1/ pour des systèmes de cultures favorables aux abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel A. Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gayrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 666, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Polinov, épisode 2: Vers des systèmes de cultures favorables aux abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel A. Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gayrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 667, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common pesticide decreases foraging success and survival in honey bees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 336 (6079), pp.348-50. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1215039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to comment on &amp;quot;A common pesticide decreas foraging success and survival in honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 337 (6101), pp.1453-c. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1224930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Red List of Bees - Measuring the pulse of European biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Boustani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam Sentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Benrezkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha de Manincor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission, 2026, 978-92-68-18372-4. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2779/521877KH-09-24-557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of the bee louse fly reveals deep convergences in the evolution of social inquilinism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Dogbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ogereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Prediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How semi-natural habitats affect the lifespan and foraging behavior of individual honey bees in farmlands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confererence on Ecological Sciences, SFE-GTÖ-EEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single dose, but long-term effect : The case of sulfoxaflor in honeybees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Sené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">urbee 2022: 9th European conference of apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy Spring: pollen-bound pesticides mixtures make bees less efficient.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 2018 : 8th European Conference of Apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation des abeilles domestiques et sauvages en système de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Tracking of Honeybees Enhanced by Environmental Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Italy. pp 702-711, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41181-6_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Tracking of honeybees enhanced by environmental context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Image Analysis and Processing (ICIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Naples, ITALY, Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche méthodologique de suivi des colonies d'abeilles domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gateff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Polinov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité expérimentale Entomologie (1255)., Nov 2012, Poitiers, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polinov : la recherche de systèmes de culture performants pour l'agriculteur, pour l'apiculteur et pour les abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Polinov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité expérimentale Entomologie (1255)., Nov 2012, Poitiers, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique temporelle de la sélection alimentaire chez l'abeille domestique (&amp;lt;em&amp;gt;Apis mellifera L.&amp;lt;/em&amp;gt;) en paysage agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Polinov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité expérimentale Entomologie (1255)., Nov 2012, Poitiers, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de la distance à la lisière forestière sur les abeilles pollinisatrices du colza dépend des traits d'histoire de vie des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème rencontre du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Epernay, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of woody elements on wild bee population in rapeseed field. How distance from forest edge influences rapeseed field bee pollinators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Glasgow, United Kingdom. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecobee: Bee colony monitoring in agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gateff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin-Luther-University Halle-Wittenberg. Halle an der Salle, DEU., Sep 2012, Halle an der Salle, Germany. 296 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible cause, hidden effects: a common pesticide kills more bees than previously thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin-Luther-University Halle-Wittenberg. Halle an der Salle, DEU., Sep 2012, Halle an der Salle, Germany. 296 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food selection dynamic by honeybees in agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin-Luther-University Halle-Wittenberg. Halle an der Salle, DEU., Sep 2012, Halle an der Salle, Germany. 296 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The composition of agricultural landcapes influences life history traits of honeybee workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin-Luther-University Halle-Wittenberg. Halle an der Salle, DEU., Sep 2012, Halle an der Salle, Germany. 296 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape composition influences honeybee colony dynamics in an intensive cereal farming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Toullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Ecological Federation Congress ; 10th Annual Conference of the Spanish Association for Terrestrial Ecology ; 13th Annual Meeting of the Portuguese Ecological Society ; 3rd Iberian Congress of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avila, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des effets non intentionnels du thiamethoxam chez l'abeille domestique par l'enregistrement automatique des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel A. Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Séminaire d’Ecotoxicologie de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Lager, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes de culture innovants conciliant les enjeux de protection des abeilles et de durabilité de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conférence Internationale sur les Ravageurs en Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Montpellier, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles domestiques dans une plaine céréalière intensive: la composition du paysage influence la dynamique des colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de séminaire scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les insectes, ces super-héros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, en ligne [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy spring: Early-life exposure to pesticide mixtures induces less efficient honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AgreenSkills Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The composition of agricultural landscapes influences life history traits of honeybee workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Conference on Behavioural Biology (ECBB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Duisburg-Essen, Germany. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of woody elements on wild bee populations in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Ecological Federation Congress : Responding to rapid environmental change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avila, Spain. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles domestiques dans une plaine céréalière intensive : la composition du paysage influence la dynamique des colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et paysages: enjeux apicoles et agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2015, Update Sciences and Technologies, 978-2-7592-2358-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. Effets des éléments boisés sur les abeilles sauvages dans différents paysages agricoles. Étude des lisières forêt-colza et forêt-verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et paysages. Enjeux apicoles et agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.127-140, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle des ressources florales et écologie de l’abeille domestique en paysage agricole intensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université de Poitiers, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013POIT2325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02811515v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des éléments boisés sur les pollinisateurs dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] France. Université Paul Verlaine (Metz), FRA. 2010, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId404"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Requier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide impacts on honey bee foraging behaviour: a field-relevant scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Groeneveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Bargen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12302-025-01325-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spillover from flower plantings benefits apple pollination on a small scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Desaegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Leilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 395, pp.109927. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.109927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumblebees are the most efficient pollinators of raspberry and strawberry in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Blareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dajoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (1), pp.e70211. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.70211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate impacts apple pollination, yield and economic outcomes of farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Gachoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Adjlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Bevk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1029, pp.181767. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral diversity enhances winter survival of honeybee colonies across climatic regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mainardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Sponsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippos Vardakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonidas Charistos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on visitation records from wild bees and plants along a land use gradient in Germany and Belgium: laboratory work and protocol description for barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alejandra Parreño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Werle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louella Buydens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Härtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.111672. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate effects on honey bees can be mitigated by beekeeping management in Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Sibaja Leyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Michael G Lattorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nkoba Kiatoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 374, pp.123879. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.123879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Nocturnal Pollination Important for Crop Production? Experimental Evidence From Small Fruit Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Blareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.70019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efecto del manejo orgánico en la diversidad y función de artrópodos asociados al cacao (Theobroma cacao L.) en Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Camilo Dorado Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Colombiana de Entomología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (2), pp.e14234. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25100/socolen.v51i2.14234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not all flowers' visitors are pollinators: Combining indicators to identify their role in the cocoa pollination service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Trinidad Pico Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Judith Paredes Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Argout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 390, pp.109716. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.109716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lived winter honey bees show unexpectedly high levels of flight activity compared to short-lived summer bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rebaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13592-024-01144-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated 24-h surveys of flower-visiting communities reveal temporal complementarities and overlaps among strawberry pollinators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Blareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dajoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.e03727. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2025.e03727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brood indicators are an early warning signal of honey bee colony loss—a simulation-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Groeneveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Odemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (5), pp.e0302907. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0302907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First large-scale study reveals important losses of managed honey bee and stingless bee colonies in Latin America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Sibaja Leyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostina Giacobino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.10079. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-59513-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental ecotoxicology procedures interfere with honey bee life history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Desclos Le Peley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raboteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombe Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (6), pp.1320-1331. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.5872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling beekeepers’ use and preference of precision apiculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippos Vardakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mainardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rebaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Apicultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00218839.2024.2355813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-natural habitats mitigate the impact of food shortage on honey bees in farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 950, pp.175309. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of Vespa velutina-mediated beekeeping risk in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Nürnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra V Rojas-Nossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.203-211. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-024-01782-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04552279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape heterogeneity correlates with bee and pollen diversity while size and specialization degree explain species-specific responses of wild bees to the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Parreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Werle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buydens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 954, pp.176595. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances and knowledge gaps on climate change impacts on honey bees and beekeeping: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Zapata-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Gajardo-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Calderón-Seguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (3), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How stressors disrupt honey bee biological traits and overwintering mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rebaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraig Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fani Hatjina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hotho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e34390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature in overwintering honey bee colonies reveals brood status and predicts colony mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Minaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rebaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mainardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippos Vardakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fani Hatjina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglecting non-bee pollinators may lead to substantial underestimation of competition risk among pollinators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abdelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Gens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.10093. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cris.2024.100093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Protocol for Monitoring Populations of Free-Living Western Honey Bees in Temperate Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrigo Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myra Dickey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick L Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace P Mccormack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bee World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0005772x.2024.2402109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bee and non-bee pollinator importance for local food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Pérez-Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg K.S. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Blareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (2), pp.196 - 205. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2022.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect-Mediated Pollination of Strawberries in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Blareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (11), pp.877. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects14110877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence entre abeilles domestiques et pollinisateurs sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, des clés pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Insectes pollinisateurs: enrayer le déclin, 4, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density of predating Asian hornets at hives disturbs the &amp;lt;scp&amp;gt;3D&amp;lt;/scp&amp;gt; flight performance of honey bees and decreases predation success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Poidatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (3), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic costs of the invasive Yellow-legged hornet on honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 898, pp.165576. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed effects of a single dose of a neurotoxic pesticide (sulfoxaflor) on honeybee foraging activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Sené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 805, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards integrated pest and pollinator management in tropical crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Hipólito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.100866. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2021.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diversity Decline in Wild and Managed Honey Bee Populations Urges for an Integrated Conservation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Panziera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panuwan Chantawannakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian W W Pirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjeerd Blacquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.767950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting patterns of richness, abundance, and turnover in mountain bumble bees and their floral hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Sponsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kallnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maihoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103 (7), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.3712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical links between biodiversity and health in wild bee conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Parreño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buydens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37, pp.309-321. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2021.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral preferences of mountain bumble bees are constrained by functional traits but flexible through elevation and season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Sponsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kallnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fabienne Maihoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2022 (3), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.08902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joining Forces across Continents: The 1st SOLATINA–COLOSS Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Parejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Invernizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Aldea-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Basualdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bee World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99 (2), pp.68-71. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0005772X.2021.2011044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature and photoperiod on the seasonal timing of Western honey bee colonies and an early spring flowering plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Villagomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Nürnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan-Dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.7834-7849. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid measurement of the adult worker population size in honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.107313. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland-to-crop conversion in agricultural landscapes has lasting impact on the trait diversity of bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie D’ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.281-295. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-020-01141-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral preferences of mountain bumble bees are constrained by functional traits but flexible through elevation and season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Sponsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kallnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fabienne Maihoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2022 (3), pp.e08902. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.08902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature and photoperiod on the seasonal timing of Western honey bee colonies and an early spring flowering plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma N Villagomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Nürnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan‐dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.7834 - 7849. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation in the ecology of tropical cavity-nesting Hymenoptera on Mt. Kilimanjaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia V. Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcell K. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan-Dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.e49389. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/F5FBG49389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science communication is needed to inform risk perception and action of stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darrouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.109983. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen science in developing countries : how to improve volunteer participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg K.S. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo J. Oddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas A. Garibaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.2150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation of complementary resources affects colony growth, foraging behavior, and reproduction in bumble bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Jowanowitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kallnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan-Dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (3), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.2946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honeybee lifespan: the critical role of pre-foraging stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (11), pp.200998. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.200998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring ontogenetic shifts in central‐place foragers: a case study with honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89 (8), pp.1860-1871. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.13248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation of complementary resources affects colony growth, foraging behavior, and reproduction in bumble bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim K Jowanowitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kallnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan‐dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (3), pp.e02946. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.2946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic cost of losing native pollinator species for orchard production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Perez-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.K.S. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hipolito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Aizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (3), p. 599-608. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond flowers: including non-floral resources in bee conservation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Leonhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.5-16. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10841-019-00206-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Resource Limitation in Bumblebee Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Jowanowitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kallnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan-Dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2), e016755 [5p.]. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/BES2.1675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biodiversity-friendly method to mitigate the invasive Asian hornet’s impact on European honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-019-01159-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of European forests to safeguard wild honeybee populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rutschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.e12693. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/conl.12693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un printemps paresseux : des mélanges de pesticides ralentissent l'activité des abeilles mellifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé de l'Abeille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 290, pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honeybees generalize among pollen scents from plants flowering in the same seasonal period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Laura Pietrantuono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Fernández-Arhex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222 (21), pp.201335. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.201335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bee colony health indicators : synthesis and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (56), [12 p.]. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/PAVSNNR201914056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to pollen-bound pesticide mixtures induces longer-lived but less efficient honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 650, pp.1250-1260. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Conservation of Native Honey Bees Is Crucial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Garnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Njovu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian W.W. Pirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (9), pp.789-798. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2019.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predation of the invasive Asian hornet affects foraging activity and survival probability of honey bees in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Decante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (2), pp.567-578. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-018-1063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carry-over effects of pollen shortage decrease the survival of honeybee colonies in farmlands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (4), pp.1161-1170. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive systems models can help elucidate bee declines driven by multiple combined stressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias A. Becher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet L. Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (3), pp.328-339. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13592-016-0476-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disette pollinique printanière augmente les pertes de colonies dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et Fleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 797, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie des abeilles et ses enjeux pour l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Feon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et Cie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 176, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie des abeilles et ses enjeux pour l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Feon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et Cie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 177, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances sur les abeilles sauvages (Hymenoptera, Apoidea) dans le Massif armoricain : recensement des publications existantes et restitution des données de distribution apportées par trois programmes de recherche depuis 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab Al Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invertébrés Armoricains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.31-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquentation par les abeilles des parcelles agricoles cultivées : données pour un usage moins dangereux des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel A. Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 66, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expert-assisted citizen science program involving agricultural high schools provides national patterns on bee species assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Feon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Coiffait-Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (5), pp.905-918. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10841-016-9927-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrypter le vol des abeilles en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 380, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquentation des cultures par les abeilles mellifères et sauvages : synthèse des connaissances pour réduire le risque d’intoxication aux pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ruger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (4), pp.44001. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2016025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation des abeilles domestiques et sauvages en système de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.39-47. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513585974246653E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles et agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Feon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Openfield, revue ouverte sur le paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honey bee diet in intensive farmland habitats reveals an unexpectedly high flower richness and a major role of weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.881-890. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/14-1011.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLORAL RESOURCES USED BY HONEY BEES IN AGRICULTURAL LANDSCAPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Ecological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96, pp.487-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide risk assessment in free-ranging bees is weather and landscape dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.5359. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms5359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOBEE: a tool for long-term bee colony monitoring at landscape scale in West European intensive agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gateff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Apicultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (1), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3896/IBRA.1.53.1.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance from forest edge affects bee pollinators in oilseed rape fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart P. M. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon G. Potts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (4), pp.370-380. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des systèmes de cultures innovants favorables aux abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gayrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.19-33. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/spmb-5b92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puces RFID volent au secours des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel A. Decourtye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Septembre 2014 (357), pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RFID chip flies to the aid of bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 357, pp.46 - 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Polinov, épisode 2: Vers des systèmes de cultures favorables aux abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel A. Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gayrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 667, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Polinov, épisode 1/ pour des systèmes de cultures favorables aux abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel A. Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gayrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 666, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to comment on &amp;quot;A common pesticide decreas foraging success and survival in honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 337 (6101), pp.1453-c. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1224930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common pesticide decreases foraging success and survival in honey bees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 336 (6079), pp.348-50. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1215039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Red List of Bees - Measuring the pulse of European biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Boustani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam Sentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Benrezkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha de Manincor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission, 2026, 978-92-68-18372-4. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2779/521877KH-09-24-557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How semi-natural habitats affect the lifespan and foraging behavior of individual honey bees in farmlands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confererence on Ecological Sciences, SFE-GTÖ-EEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single dose, but long-term effect : The case of sulfoxaflor in honeybees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Barascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Sené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">urbee 2022: 9th European conference of apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy Spring: pollen-bound pesticides mixtures make bees less efficient.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 2018 : 8th European Conference of Apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation des abeilles domestiques et sauvages en système de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Tracking of honeybees enhanced by environmental context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Image Analysis and Processing (ICIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Naples, ITALY, Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Tracking of Honeybees Enhanced by Environmental Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Italy. pp 702-711, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41181-6_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche méthodologique de suivi des colonies d'abeilles domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gateff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Polinov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité expérimentale Entomologie (1255)., Nov 2012, Poitiers, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de la distance à la lisière forestière sur les abeilles pollinisatrices du colza dépend des traits d'histoire de vie des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème rencontre du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Epernay, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of woody elements on wild bee population in rapeseed field. How distance from forest edge influences rapeseed field bee pollinators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Glasgow, United Kingdom. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecobee: Bee colony monitoring in agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gateff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin-Luther-University Halle-Wittenberg. Halle an der Salle, DEU., Sep 2012, Halle an der Salle, Germany. 296 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique temporelle de la sélection alimentaire chez l'abeille domestique (&amp;lt;em&amp;gt;Apis mellifera L.&amp;lt;/em&amp;gt;) en paysage agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Polinov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité expérimentale Entomologie (1255)., Nov 2012, Poitiers, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polinov : la recherche de systèmes de culture performants pour l'agriculteur, pour l'apiculteur et pour les abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Polinov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Unité expérimentale Entomologie (1255)., Nov 2012, Poitiers, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible cause, hidden effects: a common pesticide kills more bees than previously thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin-Luther-University Halle-Wittenberg. Halle an der Salle, DEU., Sep 2012, Halle an der Salle, Germany. 296 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food selection dynamic by honeybees in agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin-Luther-University Halle-Wittenberg. Halle an der Salle, DEU., Sep 2012, Halle an der Salle, Germany. 296 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The composition of agricultural landcapes influences life history traits of honeybee workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurbee 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martin-Luther-University Halle-Wittenberg. Halle an der Salle, DEU., Sep 2012, Halle an der Salle, Germany. 296 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation de systèmes de culture innovants conciliant les enjeux de protection des abeilles et de durabilité de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conférence Internationale sur les Ravageurs en Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Montpellier, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des effets non intentionnels du thiamethoxam chez l'abeille domestique par l'enregistrement automatique des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel A. Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Séminaire d’Ecotoxicologie de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Lager, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles domestiques dans une plaine céréalière intensive: la composition du paysage influence la dynamique des colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de séminaire scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape composition influences honeybee colony dynamics in an intensive cereal farming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Toullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Ecological Federation Congress ; 10th Annual Conference of the Spanish Association for Terrestrial Ecology ; 13th Annual Meeting of the Portuguese Ecological Society ; 3rd Iberian Congress of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avila, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of the bee louse fly reveals deep convergences in the evolution of social inquilinism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Dogbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ogereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Prediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les insectes, ces super-héros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, en ligne [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy spring: Early-life exposure to pesticide mixtures induces less efficient honey bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Prado Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vidau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AgreenSkills Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The composition of agricultural landscapes influences life history traits of honeybee workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Conference on Behavioural Biology (ECBB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Duisburg-Essen, Germany. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of woody elements on wild bee populations in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Ecological Federation Congress : Responding to rapid environmental change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avila, Spain. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles domestiques dans une plaine céréalière intensive : la composition du paysage influence la dynamique des colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tamic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et paysages: enjeux apicoles et agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2015, Update Sciences and Technologies, 978-2-7592-2358-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. Effets des éléments boisés sur les abeilles sauvages dans différents paysages agricoles. Étude des lisières forêt-colza et forêt-verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et paysages. Enjeux apicoles et agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.127-140, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle des ressources florales et écologie de l’abeille domestique en paysage agricole intensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université de Poitiers, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013POIT2325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02811515v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des éléments boisés sur les pollinisateurs dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] France. Université Paul Verlaine (Metz), FRA. 2010, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId415"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248624v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bridoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Leilde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109927" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Blareau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hignard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.70211" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Dorado Su&#225;rez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25100/socolen.v51i2.14234" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.70019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Sibaja Leyton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Michael G Lattorff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkoba Kiatoko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123879" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041998v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mainardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Sponsler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Vardakas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Charistos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70054" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Parre&#241;o" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Werle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louella Buydens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Spitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#228;rtl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111672" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Trinidad Pico Rosado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Judith Paredes Andrade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109716" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-024-01144-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148778v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gabard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Riva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2025.e03727" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippos Vardakas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Hatjina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112961" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrigo Moro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Albouy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Dickey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L Kohl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace P Mccormack" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0005772x.2024.2402109" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672446v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abdelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cris.2024.100093" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568055v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Morales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garibaldi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostina Giacobino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59513-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Groeneveld" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Odemer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302907" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Patalano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2024.2355813" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672447v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175309" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Desclos Le Peley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grateau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raboteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Chevallereau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5872" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04552279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian N&#252;rnberger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra V Rojas-Nossa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01782-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Minaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig Davidson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hotho" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e34390" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494539v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Zapata-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gajardo-Rojas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Calder&#243;n-Seguel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17219" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732113v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Parreno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Werle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buydens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roberts" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176595" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293780v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fournier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pointeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165576" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293775v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor P&#233;rez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg K.S. Andersson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.10.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ropars" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293786v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Daoud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14110877" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293778v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Poidatz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kennedy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Osborne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9902" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Parre&#241;o" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filipiak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.11.013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293793v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Hip&#243;lito" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.12.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359304v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sen&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crauser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150351" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293796v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kallnik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Classen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maihoff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3712" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Panziera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panuwan Chantawannakul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian W W Pirk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd Blacqui&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.767950" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293803v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Villagomez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schiele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Steffan-Dewenter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7616" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293789v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabienne Maihoff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08902" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293805v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Parejo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Invernizzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aldea-S&#225;nchez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Basualdo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0005772X.2021.2011044" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045949v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Le Provost" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#8217;ottavio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-01141-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Chabert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107313" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201972v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fabienne Maihoff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201964v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma N Villagomez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Steffan&#8208;dewenter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275788v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia V. Mayr" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcell K. Peters" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG49389" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569094v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rutschmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12693" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293810v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Jowanowitsch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2946" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794332v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109983" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569092v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo J. Oddi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A. Garibaldi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2150" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201968v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim K Jowanowitsch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638984v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13248" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002043v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.200998" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613669v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perez-Mendez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K.S. Anderson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hipolito" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Aizen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13561" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293811v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Leonhardt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-019-00206-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01159-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293809v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/BES2.1675" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613675v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR201914056" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293819v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kohl" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Njovu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian W.W. Pirk" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2019.04.008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628574v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado F" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vidau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Jury" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.102" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201959v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Pietrantuono" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Fern&#225;ndez-Arhex" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Winter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Huerta" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.201335" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618358v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado Farias" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626275v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decante" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Marion" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-1063-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504404v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12836" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504455v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias A. Becher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet L. Osborne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-016-0476-0" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605980v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le Feon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621962v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605943v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602981v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630088v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel A. Decourtye" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Rollin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ruger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602931v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602244v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602810v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Coiffait-Gombault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-016-9927-1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696156v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Al Hassan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594794v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513585974246653E12" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162217v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tamic" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moreau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1011.1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303375v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moreaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630061v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863581v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Odoux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gateff" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3896/IBRA.1.53.1.05" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01083702v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5359" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966788v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bailey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nusillard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart P. M. Roberts" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G. Potts" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.924" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595383v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gayrard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/spmb-5b92" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630091v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966835v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gayrard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966838v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731655v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;guin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1215039" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646070v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224930" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529045v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Boustani" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Sentil" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Benrezkallah" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha de Manincor" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2779/521877KH-09-24-557" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864801v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bastide" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Legout" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Dogbo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ogereau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Prediger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138208v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172891v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Barascou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sen&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785622v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jury" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578962v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862134v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41181-6_71" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746104v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kraemer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746950v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gateff" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746251v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746953v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597395v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailey" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagarde" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597394v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748681v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746437v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747016v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Guillier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746439v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747193v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Toullet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746514v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595666v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749330v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011193v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787055v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806348v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596032v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800881v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4700-abeilles-et-paysages.html" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601686v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811515v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013POIT2325" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824504v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Grimm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Groeneveld" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Bargen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-025-01325-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bridoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Leilde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109927" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Blareau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hignard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Decenci&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.70211" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Riva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Gachoki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Adjlane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bevk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Haider" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181767" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mainardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Sponsler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Vardakas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Charistos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70054" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Parre&#241;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Werle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louella Buydens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Spitz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#228;rtl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111672" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Sibaja Leyton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Michael G Lattorff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkoba Kiatoko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123879" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.70019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Dorado Su&#225;rez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25100/socolen.v51i2.14234" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Trinidad Pico Rosado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Judith Paredes Andrade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109716" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-024-01144-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gabard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2025.e03727" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Odemer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302907" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568055v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Morales" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garibaldi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostina Giacobino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59513-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Desclos Le Peley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grateau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raboteau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Chevallereau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5872" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippos Vardakas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Patalano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2024.2355813" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175309" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04552279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian N&#252;rnberger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra V Rojas-Nossa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01782-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Parreno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Werle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buydens" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roberts" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176595" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Zapata-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gajardo-Rojas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Calder&#243;n-Seguel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17219" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648127v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Minaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig Davidson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Hatjina" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hotho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e34390" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834957v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112961" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672446v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abdelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cris.2024.100093" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741723v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrigo Moro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Albouy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Dickey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L Kohl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace P Mccormack" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0005772x.2024.2402109" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293775v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor P&#233;rez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg K.S. Andersson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.10.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293786v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Daoud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14110877" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637209v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ropars" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293778v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Poidatz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kennedy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Osborne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9902" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293780v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fournier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pointeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165576" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359304v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sen&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crauser" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150351" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293793v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Hip&#243;lito" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.12.006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Panziera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panuwan Chantawannakul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian W W Pirk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd Blacqui&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.767950" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293796v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kallnik" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Classen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maihoff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3712" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513316v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Parre&#241;o" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filipiak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.11.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293789v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabienne Maihoff" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08902" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293805v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Parejo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Invernizzi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aldea-S&#225;nchez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Basualdo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0005772X.2021.2011044" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Villagomez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schiele" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Steffan-Dewenter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7616" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113862v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Chabert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107313" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045949v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Le Provost" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#8217;ottavio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-01141-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201972v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fabienne Maihoff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201964v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma N Villagomez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Steffan&#8208;dewenter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275788v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia V. Mayr" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcell K. Peters" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG49389" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794332v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109983" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569092v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo J. Oddi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A. Garibaldi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2150" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293810v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Jowanowitsch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2946" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002043v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.200998" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638984v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13248" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201968v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim K Jowanowitsch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613669v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perez-Mendez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K.S. Anderson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hipolito" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Aizen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13561" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Leonhardt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-019-00206-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293809v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/BES2.1675" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625245v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01159-9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569094v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rutschmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12693" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618358v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado Farias" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vidau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Jury" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201959v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Pietrantuono" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Fern&#225;ndez-Arhex" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Winter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Huerta" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.201335" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613675v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR201914056" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628574v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado F" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.102" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293819v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kohl" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Njovu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian W.W. Pirk" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2019.04.008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626275v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decante" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Marion" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-1063-0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504404v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12836" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504455v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias A. Becher" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet L. Osborne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-016-0476-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621962v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605980v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le Feon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605943v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696156v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Le F&#233;on" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Al Hassan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630088v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel A. Decourtye" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Rollin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ruger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602810v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Coiffait-Gombault" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-016-9927-1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602931v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602244v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594794v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513585974246653E12" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602981v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162217v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tamic" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moreau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1011.1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303375v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moreaux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01083702v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Odoux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5359" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863581v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gateff" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3896/IBRA.1.53.1.05" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966788v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bailey" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nusillard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart P. M. Roberts" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G. Potts" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.924" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595383v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gayrard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/spmb-5b92" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630091v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630061v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966838v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gayrard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966835v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646070v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;guin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224930" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731655v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1215039" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529045v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Boustani" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Sentil" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Benrezkallah" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha de Manincor" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2779/521877KH-09-24-557" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138208v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172891v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Barascou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sen&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785622v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jury" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03578962v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746104v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kraemer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862134v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41181-6_71" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746950v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gateff" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597395v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailey" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagarde" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597394v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748681v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746953v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746251v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746437v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747016v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Guillier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746439v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595666v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746514v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749330v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747193v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Toullet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864801v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bastide" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Legout" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Dogbo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ogereau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Prediger" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011193v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787055v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806348v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596032v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800881v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4700-abeilles-et-paysages.html" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601686v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811515v2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013POIT2325" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824504v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>