--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -217,295 +217,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05480228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic behaviours of a self-expanding nitinol stent real contact area within a PTFE catheter: A multiscale approach</w:t>
+                <w:t xml:space="preserve">A mechanical TiAl/TiAlN multinanolayer coating model based on microstructural analysis and nanoindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achref Sallami</w:t>
+                <w:t xml:space="preserve">S. Giljean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Malecot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Richard</w:t>
+                <w:t xml:space="preserve">Y. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lejeune</w:t>
+                <w:t xml:space="preserve">C. Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lenertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2024.110014⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 280, pp.120312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701400v1</w:t>
+                <w:t xml:space="preserve">hal-04963939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanical TiAl/TiAlN multinanolayer coating model based on microstructural analysis and nanoindentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Static and dynamic behaviours of a self-expanding nitinol stent real contact area within a PTFE catheter: A multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rousselot</w:t>
+                <w:t xml:space="preserve">Achref Sallami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bouillet</w:t>
+                <w:t xml:space="preserve">Pierrick Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lenertz</w:t>
+                <w:t xml:space="preserve">Michaël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 280, pp.120312. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.110014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2024.110014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963939v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the uniqueness of intrinsic viscoelastic properties of materials extracted from nanoindentation using FEMU</w:t>
               </w:r>
@@ -1019,51 +1019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and elasto-plastic material parameters identification by inverse finite elements method of Ti(1-x) AlxN (0 &amp;lt; x &amp;lt; 1 sputtered thin films from Berkovich nano-indentation experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie - Josée Pac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giljean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1420,51 +1420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29, pp.32-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1492,144 +1492,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of geometrical parameters of femoral heads for hip joint mechanical model</w:t>
+                <w:t xml:space="preserve">Identification of material parameters of cartilage for hip joint mechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fournier</w:t>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 14 (S1), pp.247-248. </w:t>
+              <w:t xml:space="preserve">, 2011, 14 (S1), pp.249-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2011.595215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2011.595217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659604v1</w:t>
+                <w:t xml:space="preserve">hal-02300166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-indentation et couplage essais-calculs pour l'identification par méthode inverse du comportement mécanique non linéaire du cartilage fémoral humain</w:t>
               </w:r>
@@ -1755,351 +1742,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation du module d'indentation dans le cas des matériaux anisotropes et/ou actifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+                <w:t xml:space="preserve">Identification of geometrical parameters of femoral heads for hip joint mechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Villars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Dali</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 99 (2), pp.185-196. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (S1), pp.247-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2011032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2011.595215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659639v1</w:t>
+                <w:t xml:space="preserve">hal-00659604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of parameters of cartilage for hip joint mechanical model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Fournier</w:t>
+                <w:t xml:space="preserve">Interprétation du module d'indentation dans le cas des matériaux anisotropes et/ou actifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14 (S1), pp.249-251. </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (2), pp.185-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2011.595217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2011032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659610v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of material parameters of cartilage for hip joint mechanical model</w:t>
+                <w:t xml:space="preserve">Identification of parameters of cartilage for hip joint mechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Étienne Fournier</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (S1), pp.249-251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2011.595217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300166v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The difficulty of questioning clinical practice : experience of facility-based case reviews in Ouagadougou, Burkina Faso</w:t>
               </w:r>
@@ -2785,346 +2785,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastoplastic and microstructural properties of layers and interfaces in metal-nitride multinanolayered coating using ab-initio methods and homogenized finite element model</w:t>
+                <w:t xml:space="preserve">Caractérisation par microscopie électronique en transmission des propriétés structurales et chimiques de revêtements multicouches TiAl/TiAlN nanoindentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Estienne</w:t>
+                <w:t xml:space="preserve">Laura Clodoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giljean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Pac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Indentation 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312965v1</w:t>
+                <w:t xml:space="preserve">hal-05322390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the information content of Berkovich nanoindentation testing to extract slip system interaction coefficients from residual topographies and crystal lattice rotations on FCC crystal using inverse method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastoplastic and microstructural properties of layers and interfaces in metal-nitride multinanolayered coating using ab-initio methods and homogenized finite element model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal Smiri</w:t>
+                <w:t xml:space="preserve">Olivier Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giljean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Maurice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lejeune</w:t>
+                <w:t xml:space="preserve">Marie-José Pac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indentation 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361907v1</w:t>
+                <w:t xml:space="preserve">hal-05312965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des couches de transition sur la réponse en nanoindentation de revêtements nanostratifiés TiAl/TiAlN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giljean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3152,229 +3152,229 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par microscopie électronique en transmission des propriétés structurales et chimiques de revêtements multicouches TiAl/TiAlN nanoindentés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing the information content of Berkovich nanoindentation testing to extract slip system interaction coefficients from residual topographies and crystal lattice rotations on FCC crystal using inverse method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bourceret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Smiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Clodoré</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rousselot</w:t>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322390v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite element model of TiAl/TiAlN nano-multilayered coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giljean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3576,51 +3576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giljean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24 ème Congrès Français de Mécanique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
@@ -3921,51 +3921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giljean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4370,51 +4370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’indentation de revêtements multicouches Ti0,54Al0,46/Ti0,54Al0,46N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giljean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4530,51 +4530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sheet Metal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4593,256 +4593,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspect inélastique du lin/époxy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haomiao Yang</w:t>
+                <w:t xml:space="preserve">Numerical prediction of the forming limit diagrams for characterizing the thin sheet formability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemala Hapsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Sheet Metal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621567v1</w:t>
+                <w:t xml:space="preserve">hal-02131345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical prediction of the forming limit diagrams for characterizing the thin sheet formability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
+                <w:t xml:space="preserve">Aspect inélastique du lin/époxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haomiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Malecot</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sheet Metal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131345v1</w:t>
+                <w:t xml:space="preserve">hal-01621567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear behavior of flax/epoxy unidirectional composite</w:t>
               </w:r>
@@ -4988,51 +4988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Numerical Methods in Industrial Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5159,51 +5159,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation et validation expérimentale de procédé de formage incrémental mono-point des tôles en faibles épaisseurs</w:t>
+                <w:t xml:space="preserve">Influence de la taille de grain initiale sur le procédé de formage incrémental des tôles en faibles épaisseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
@@ -5221,73 +5221,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress Design and Modelling of Mechanical Systems (CMSM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 6</w:t>
+              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Tunisie. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022181v1</w:t>
+                <w:t xml:space="preserve">hal-00993817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy and crystal plasticity study of fcc polycrystalline Ni by nanoindentation</w:t>
               </w:r>
@@ -5375,51 +5375,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la taille de grain initiale sur le procédé de formage incrémental des tôles en faibles épaisseurs</w:t>
+                <w:t xml:space="preserve">Simulation et validation expérimentale de procédé de formage incrémental mono-point des tôles en faibles épaisseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
@@ -5437,73 +5437,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Tunisie. pp.1 - 6</w:t>
+              <w:t xml:space="preserve">International Congress Design and Modelling of Mechanical Systems (CMSM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993817v1</w:t>
+                <w:t xml:space="preserve">hal-01022181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de l'endommagement en formage incrémental des tôles en faibles épaisseurs : procédures d'identification et validation</w:t>
               </w:r>
@@ -5981,64 +5981,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France. papier CM-07-0193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7787,325 +7787,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des effets de l'irradiation neutronique sur les propriétés mécaniques du Zr-4 en fonction de la température</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A unified model to describe the anisotropic viscoplastic behaviour of Zr-4 cladding tubes between 320 and 400 C from an unirradiated state to high fluence and under fast neutron flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Tours, France</w:t>
+              <w:t xml:space="preserve">EMMC6, Non-linear Mechanics of Anisotropic Mat.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Liège, Belgium. pp. 219-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00095628v1</w:t>
+                <w:t xml:space="preserve">hal-00092667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified model to describe the anisotropic viscoplastic behaviour of Zr-4 cladding tubes between 320 and 400 C from an unirradiated state to high fluence and under fast neutron flux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+                <w:t xml:space="preserve">Etude de l'interface céramique / résine d'un piezocomposite à connectivité 1-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Leclerc</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Perreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC6, Non-linear Mechanics of Anisotropic Mat.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Liège, Belgium. pp. 219-226</w:t>
+              <w:t xml:space="preserve">Matériaux 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00092667v1</w:t>
+                <w:t xml:space="preserve">hal-00095657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'interface céramique / résine d'un piezocomposite à connectivité 1-3</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation des effets de l'irradiation neutronique sur les propriétés mécaniques du Zr-4 en fonction de la température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Perreux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095657v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8758,51 +8758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Breumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9113,51 +9113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05480228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourceret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lejeune" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114887" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701400v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Sallami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Malecot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giljean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousselot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenertz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120312" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh Barick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.03.015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Renner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.103916" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haomiao Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.08.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073849v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie - Jos&#233;e Pac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.07.037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Villars" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.04.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M69K4JW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Hmida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilbin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2012.08.077" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8JVDJ1H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.07.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.595215" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mith" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garbuio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011033" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Z07VDTT8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011032" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0SW825PS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.595217" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zongo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zongo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2008.01741.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418598v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stani Carbillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Boubakar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436715v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Qasmi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosseboeuf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicham Bassir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thiebaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Estienne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giljean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Pac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Smiri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322390v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clodor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thuillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Quilliot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472680v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106120v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geoffroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472666v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131332v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Pac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131283v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemala Hapsari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hmida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621567v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131345v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131342v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Mal&#233;cot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982908v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993817v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826523v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659802v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660154v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436696v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chambert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dzan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434364v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barbier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350150v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gondor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lardies" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158567v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgaigne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019129v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Guicheret-Retel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019781v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019731v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157552v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamine Boubakar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174904v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020050v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020025v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bassir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020047v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097637v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095874v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perreux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Trivaudey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097648v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouffioux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousselier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095628v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092667v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095657v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339664v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64641-1_7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660212v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020314v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097702v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034840v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangeol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massey-Harroche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019130v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breumier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Villani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01590429v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05480228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourceret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lejeune" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114887" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963939v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giljean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousselot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenertz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120312" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Sallami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Malecot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh Barick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.03.015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Renner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.103916" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haomiao Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.08.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073849v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie - Jos&#233;e Pac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.07.037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Villars" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.04.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M69K4JW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Hmida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilbin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2012.08.077" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8JVDJ1H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.07.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.595217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mith" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garbuio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011033" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Z07VDTT8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.595215" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0SW825PS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zongo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zongo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2008.01741.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418598v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stani Carbillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Boubakar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436715v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Qasmi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosseboeuf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicham Bassir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thiebaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322390v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clodor&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giljean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312965v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Estienne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Pac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Smiri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thuillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Quilliot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472680v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106120v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geoffroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472666v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131332v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Pac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131283v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemala Hapsari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hmida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131345v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131342v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993817v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Mal&#233;cot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982908v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826523v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659802v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660154v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436696v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chambert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dzan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434364v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barbier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350150v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gondor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lardies" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158567v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgaigne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019129v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Guicheret-Retel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019781v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019731v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157552v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamine Boubakar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174904v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020050v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020025v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bassir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020047v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097637v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095874v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perreux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Trivaudey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097648v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouffioux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousselier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092667v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095657v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339664v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64641-1_7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660212v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020314v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097702v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034840v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangeol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massey-Harroche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019130v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breumier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Villani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01590429v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>