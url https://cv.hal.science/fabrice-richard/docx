--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -217,295 +217,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05480228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanical TiAl/TiAlN multinanolayer coating model based on microstructural analysis and nanoindentation</w:t>
+                <w:t xml:space="preserve">Static and dynamic behaviours of a self-expanding nitinol stent real contact area within a PTFE catheter: A multiscale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Giljean</w:t>
+                <w:t xml:space="preserve">Achref Sallami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gaillard</w:t>
+                <w:t xml:space="preserve">Pierrick Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rousselot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Lenertz</w:t>
+                <w:t xml:space="preserve">Michaël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120312⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.110014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2024.110014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963939v1</w:t>
+                <w:t xml:space="preserve">hal-04701400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic behaviours of a self-expanding nitinol stent real contact area within a PTFE catheter: A multiscale approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mechanical TiAl/TiAlN multinanolayer coating model based on microstructural analysis and nanoindentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giljean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achref Sallami</w:t>
+                <w:t xml:space="preserve">C. Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Malecot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Richard</w:t>
+                <w:t xml:space="preserve">C. Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lejeune</w:t>
+                <w:t xml:space="preserve">M. Lenertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 199, pp.110014. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 280, pp.120312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2024.110014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701400v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the uniqueness of intrinsic viscoelastic properties of materials extracted from nanoindentation using FEMU</w:t>
               </w:r>
@@ -1019,51 +1019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and elasto-plastic material parameters identification by inverse finite elements method of Ti(1-x) AlxN (0 &amp;lt; x &amp;lt; 1 sputtered thin films from Berkovich nano-indentation experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie - Josée Pac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giljean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1420,51 +1420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29, pp.32-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1492,614 +1492,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of material parameters of cartilage for hip joint mechanical model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Villars</w:t>
+                <w:t xml:space="preserve">Interprétation du module d'indentation dans le cas des matériaux anisotropes et/ou actifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Fournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Richard</w:t>
+                <w:t xml:space="preserve">S. Dali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14 (S1), pp.249-251. </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (2), pp.185-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2011.595217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2011032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300166v1</w:t>
+                <w:t xml:space="preserve">hal-00659639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-indentation et couplage essais-calculs pour l'identification par méthode inverse du comportement mécanique non linéaire du cartilage fémoral humain</w:t>
+                <w:t xml:space="preserve">Identification of geometrical parameters of femoral heads for hip joint mechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mith</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2011033⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (S1), pp.247-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2011.595215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00659701v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of geometrical parameters of femoral heads for hip joint mechanical model</w:t>
+                <w:t xml:space="preserve">Micro-indentation et couplage essais-calculs pour l'identification par méthode inverse du comportement mécanique non linéaire du cartilage fémoral humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fournier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Garbuio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14 (S1), pp.247-248. </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (2), pp.253-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2011.595215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2011033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659604v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation du module d'indentation dans le cas des matériaux anisotropes et/ou actifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+                <w:t xml:space="preserve">Identification of parameters of cartilage for hip joint mechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Villars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Dali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 99 (2), pp.185-196. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (S1), pp.249-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2011032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2011.595217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00659639v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of parameters of cartilage for hip joint mechanical model</w:t>
+                <w:t xml:space="preserve">Identification of material parameters of cartilage for hip joint mechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Fournier</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (S1), pp.249-251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2011.595217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659610v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The difficulty of questioning clinical practice : experience of facility-based case reviews in Ouagadougou, Burkina Faso</w:t>
               </w:r>
@@ -2785,557 +2785,557 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par microscopie électronique en transmission des propriétés structurales et chimiques de revêtements multicouches TiAl/TiAlN nanoindentés</w:t>
+                <w:t xml:space="preserve">Influence des couches de transition sur la réponse en nanoindentation de revêtements nanostratifiés TiAl/TiAlN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Clodoré</w:t>
+                <w:t xml:space="preserve">Sylvain Giljean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rousselot</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indentation 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322390v1</w:t>
+                <w:t xml:space="preserve">hal-05307812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastoplastic and microstructural properties of layers and interfaces in metal-nitride multinanolayered coating using ab-initio methods and homogenized finite element model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing the information content of Berkovich nanoindentation testing to extract slip system interaction coefficients from residual topographies and crystal lattice rotations on FCC crystal using inverse method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bourceret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Smiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Estienne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rousselot</w:t>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Indentation 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312965v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des couches de transition sur la réponse en nanoindentation de revêtements nanostratifiés TiAl/TiAlN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Elastoplastic and microstructural properties of layers and interfaces in metal-nitride multinanolayered coating using ab-initio methods and homogenized finite element model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giljean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Gaillard</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Pac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rousselot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307812v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the information content of Berkovich nanoindentation testing to extract slip system interaction coefficients from residual topographies and crystal lattice rotations on FCC crystal using inverse method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jalal Smiri</w:t>
+                <w:t xml:space="preserve">Caractérisation par microscopie électronique en transmission des propriétés structurales et chimiques de revêtements multicouches TiAl/TiAlN nanoindentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Clodoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lejeune</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giljean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">, Oct 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361907v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite element model of TiAl/TiAlN nano-multilayered coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giljean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3410,562 +3410,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de modèles de comportement pour le micro-formage de composants miniatures</w:t>
+                <w:t xml:space="preserve">New functionalities of Versions 3.1 and 3.2 of TFEL/MFront</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Thuillet</w:t>
+                <w:t xml:space="preserve">Thomas Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Manach</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Fandeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Hure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472679v1</w:t>
+                <w:t xml:space="preserve">hal-03106120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du lien entre la dureté et la période d’empilement dans un revêtement métal/céramique nano-architecturé en multicouche</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Quilliot</w:t>
+                <w:t xml:space="preserve">Simulation par méthode asymptotique numérique de la nanoindentation conique dans le cas viscoélastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 ème Congrès Français de Mécanique 2019</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472677v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation par méthode asymptotique numérique de la nanoindentation conique dans le cas viscoélastique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
+                <w:t xml:space="preserve">Identification de modèles de comportement pour le micro-formage de composants miniatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472680v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New functionalities of Versions 3.1 and 3.2 of TFEL/MFront</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Geoffroy</w:t>
+                <w:t xml:space="preserve">Modélisation du lien entre la dureté et la période d’empilement dans un revêtement métal/céramique nano-architecturé en multicouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Toulemonde</w:t>
+                <w:t xml:space="preserve">Mehdi Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Hure</w:t>
+                <w:t xml:space="preserve">Denis Quilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giljean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">24 ème Congrès Français de Mécanique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106120v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between hardness of multilayered (Ti,Al)N based coatings and periods of their stacking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giljean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4122,377 +4122,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystal plasticity parameters identification from residual imprint topography after nano-indentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emile Renner</w:t>
+                <w:t xml:space="preserve">Modélisation de l’indentation de revêtements multicouches Ti0,54Al0,46/Ti0,54Al0,46N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Quilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giljean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Pac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Touluse, France</w:t>
+              <w:t xml:space="preserve">COLLOQUE INDENTATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408750v1</w:t>
+                <w:t xml:space="preserve">hal-02130084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-uniqueness of the viscoelastic properties determined by sharp nanoindentation. Case of polypropylene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Cheikh Barick</w:t>
+                <w:t xml:space="preserve">Single crystal plasticity parameters identification from residual imprint topography after nano-indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">PhotoMechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Touluse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131332v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’indentation de revêtements multicouches Ti0,54Al0,46/Ti0,54Al0,46N</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Giljean</w:t>
+                <w:t xml:space="preserve">Non-uniqueness of the viscoelastic properties determined by sharp nanoindentation. Case of polypropylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cheikh Barick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Josée Pac</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUE INDENTATION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130084v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A procedure for ductile damage parameters identification by micro incremental sheet forming</w:t>
               </w:r>
@@ -4530,51 +4530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sheet Metal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4651,51 +4651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemala Hapsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sheet Metal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4988,51 +4988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Numerical Methods in Industrial Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5159,51 +5159,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la taille de grain initiale sur le procédé de formage incrémental des tôles en faibles épaisseurs</w:t>
+                <w:t xml:space="preserve">Simulation et validation expérimentale de procédé de formage incrémental mono-point des tôles en faibles épaisseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
@@ -5221,73 +5221,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Tunisie. pp.1 - 6</w:t>
+              <w:t xml:space="preserve">International Congress Design and Modelling of Mechanical Systems (CMSM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993817v1</w:t>
+                <w:t xml:space="preserve">hal-01022181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy and crystal plasticity study of fcc polycrystalline Ni by nanoindentation</w:t>
               </w:r>
@@ -5375,51 +5375,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation et validation expérimentale de procédé de formage incrémental mono-point des tôles en faibles épaisseurs</w:t>
+                <w:t xml:space="preserve">Influence de la taille de grain initiale sur le procédé de formage incrémental des tôles en faibles épaisseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
@@ -5437,73 +5437,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress Design and Modelling of Mechanical Systems (CMSM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 6</w:t>
+              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Tunisie. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022181v1</w:t>
+                <w:t xml:space="preserve">hal-00993817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de l'endommagement en formage incrémental des tôles en faibles épaisseurs : procédures d'identification et validation</w:t>
               </w:r>
@@ -5718,90 +5718,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-indentation et couplage essais-calculs pour l'identification par méthode inverse du comportement mécanique non linéaire du cartilage fémoral humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garbuio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
@@ -5830,103 +5830,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-indentation and coupling test-calculations for identification by inverse method of non linear behavior of human femoral head cartilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garbuio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Libérec, Czech Republic</w:t>
@@ -5981,64 +5981,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France. papier CM-07-0193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6605,335 +6605,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reliability design of damaged composite structures</w:t>
+                <w:t xml:space="preserve">Estimateur de fiabilité pour composites stratifiés à comportement fortement non linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stani Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Boubakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Chennai, India</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158567v1</w:t>
+                <w:t xml:space="preserve">hal-00019731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability for composite structures by using stochastic finite elements methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability for composite structures by using stochastic finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Guicheret-Retel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Guicheret-Retel</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2005, Compiègne, France</w:t>
+                <w:t xml:space="preserve">M. Lamine Boubakar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, Salzburg, Austria. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019129v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability indicator for laminates with strongly non-linear behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stani Carbillet</w:t>
+                <w:t xml:space="preserve">Reliability for composite structures by using stochastic finite elements methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Guicheret-Retel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Boubakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005</w:t>
+              <w:t xml:space="preserve">2005, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019781v1</w:t>
+                <w:t xml:space="preserve">hal-00019129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimateur de fiabilité pour composites stratifiés à comportement fortement non linéaire</w:t>
+                <w:t xml:space="preserve">Reliability indicator for laminates with strongly non-linear behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stani Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
@@ -6953,139 +6933,159 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019731v1</w:t>
+                <w:t xml:space="preserve">hal-00019781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability for composite structures by using stochastic finite element method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Guicheret-Retel</w:t>
+                <w:t xml:space="preserve">Towards a reliability design of damaged composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stani Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lamine Boubakar</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2005, Salzburg, Austria. pp</w:t>
+                <w:t xml:space="preserve">Sylvain Bourgaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Boubakar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Computational &amp; Experimental Engineering and Sciences (ICCES'05) (Keynote Lecture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157552v1</w:t>
+                <w:t xml:space="preserve">hal-00158567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a reliable design of damaged composite structures</w:t>
               </w:r>
@@ -7097,51 +7097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stani Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Boubakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7450,662 +7450,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mechanical properties of Nickel samples using numerical modelling of the nanoindentation test coupled with inverse method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Qasmi</w:t>
+                <w:t xml:space="preserve">Modeling of the cold worked stress relieved Zr-4 cladding tubes mechanical behavior under PWR operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Richard</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bouffioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rousselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Boston, France</w:t>
+              <w:t xml:space="preserve">SMIRT 17, Div. C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097637v1</w:t>
+                <w:t xml:space="preserve">hal-00097648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMO : Modélisation, identification, calcul de structures et fiabilité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Perreux</w:t>
+                <w:t xml:space="preserve">Characterization of mechanical properties of Nickel samples using numerical modelling of the nanoindentation test coupled with inverse method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Qasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Trivaudey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque Interaction Modèles-Expériences en Mécanique du Solide, Journal de Physique IV, Vol. 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Besançon, France. pp. 227-233</w:t>
+              <w:t xml:space="preserve">Nanotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Boston, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095874v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the cold worked stress relieved Zr-4 cladding tubes mechanical behavior under PWR operating conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CMO : Modélisation, identification, calcul de structures et fiabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Boubakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Perreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Bouffioux</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rousselier</w:t>
+                <w:t xml:space="preserve">Frédérique Trivaudey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMIRT 17, Div. C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">1er Colloque Interaction Modèles-Expériences en Mécanique du Solide, Journal de Physique IV, Vol. 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Besançon, France. pp. 227-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097648v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified model to describe the anisotropic viscoplastic behaviour of Zr-4 cladding tubes between 320 and 400 C from an unirradiated state to high fluence and under fast neutron flux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des effets de l'irradiation neutronique sur les propriétés mécaniques du Zr-4 en fonction de la température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC6, Non-linear Mechanics of Anisotropic Mat.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Liège, Belgium. pp. 219-226</w:t>
+              <w:t xml:space="preserve">Matériaux 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00092667v1</w:t>
+                <w:t xml:space="preserve">hal-00095628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'interface céramique / résine d'un piezocomposite à connectivité 1-3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guillon</w:t>
+                <w:t xml:space="preserve">A unified model to describe the anisotropic viscoplastic behaviour of Zr-4 cladding tubes between 320 and 400 C from an unirradiated state to high fluence and under fast neutron flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Perreux</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Tours, France</w:t>
+              <w:t xml:space="preserve">EMMC6, Non-linear Mechanics of Anisotropic Mat.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Liège, Belgium. pp. 219-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00095657v1</w:t>
+                <w:t xml:space="preserve">hal-00092667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des effets de l'irradiation neutronique sur les propriétés mécaniques du Zr-4 en fonction de la température</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l'interface céramique / résine d'un piezocomposite à connectivité 1-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Leclerc</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Perreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095628v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8240,103 +8240,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et identification du comportement mécanique du cartilage coxo-fémoral humain à l'aide d'essais d'indentation couplés à une méthode numérique inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garbuio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio reconstruction de l'os à la peau - Tome 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sauramps Medical, 2010</w:t>
@@ -8758,51 +8758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Breumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9113,51 +9113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05480228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourceret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lejeune" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114887" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963939v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giljean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousselot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenertz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120312" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Sallami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Malecot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh Barick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.03.015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Renner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.103916" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haomiao Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.08.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073849v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie - Jos&#233;e Pac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.07.037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Villars" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.04.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M69K4JW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Hmida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilbin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2012.08.077" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8JVDJ1H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.07.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.595217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mith" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garbuio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011033" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Z07VDTT8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.595215" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0SW825PS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zongo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zongo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2008.01741.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418598v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stani Carbillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Boubakar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436715v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Qasmi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosseboeuf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicham Bassir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thiebaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322390v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clodor&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giljean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312965v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Estienne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Pac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Smiri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thuillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Quilliot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472680v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106120v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geoffroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472666v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131332v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Pac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131283v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemala Hapsari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hmida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131345v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131342v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993817v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Mal&#233;cot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982908v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826523v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659802v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660154v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436696v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chambert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dzan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434364v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barbier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350150v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gondor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lardies" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158567v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgaigne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019129v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Guicheret-Retel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019781v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019731v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157552v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamine Boubakar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174904v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020050v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020025v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bassir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020047v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097637v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095874v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perreux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Trivaudey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097648v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouffioux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousselier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092667v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095657v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339664v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64641-1_7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660212v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020314v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097702v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034840v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangeol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massey-Harroche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019130v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breumier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Villani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01590429v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05480228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourceret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lejeune" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114887" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701400v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Sallami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Malecot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giljean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousselot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenertz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120312" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh Barick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.03.015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Renner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.103916" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haomiao Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.08.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073849v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie - Jos&#233;e Pac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.07.037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Villars" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.04.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M69K4JW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Hmida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilbin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2012.08.077" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8JVDJ1H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.07.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0SW825PS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.595215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659701v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mith" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garbuio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011033" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Z07VDTT8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.595217" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zongo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zongo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2008.01741.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418598v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stani Carbillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Boubakar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436715v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Qasmi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosseboeuf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicham Bassir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thiebaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307812v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giljean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Smiri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Estienne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Pac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322390v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clodor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106120v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geoffroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472680v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thuillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manach" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472677v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Quilliot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472666v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Pac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408750v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131283v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemala Hapsari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hmida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131345v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131342v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Mal&#233;cot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982908v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993817v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826523v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659802v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660154v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436696v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chambert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dzan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434364v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barbier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350150v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gondor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lardies" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019731v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Guicheret-Retel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamine Boubakar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019129v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019781v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158567v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgaigne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174904v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020050v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020025v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bassir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020047v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097648v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouffioux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousselier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097637v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095874v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perreux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Trivaudey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095628v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092667v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095657v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339664v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64641-1_7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660212v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020314v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097702v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034840v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangeol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massey-Harroche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019130v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breumier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Villani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01590429v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>