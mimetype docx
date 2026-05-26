--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -217,295 +217,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05480228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic behaviours of a self-expanding nitinol stent real contact area within a PTFE catheter: A multiscale approach</w:t>
+                <w:t xml:space="preserve">A mechanical TiAl/TiAlN multinanolayer coating model based on microstructural analysis and nanoindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achref Sallami</w:t>
+                <w:t xml:space="preserve">S. Giljean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Malecot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Richard</w:t>
+                <w:t xml:space="preserve">Y. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lejeune</w:t>
+                <w:t xml:space="preserve">C. Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lenertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2024.110014⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 280, pp.120312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701400v1</w:t>
+                <w:t xml:space="preserve">hal-04963939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanical TiAl/TiAlN multinanolayer coating model based on microstructural analysis and nanoindentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Static and dynamic behaviours of a self-expanding nitinol stent real contact area within a PTFE catheter: A multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rousselot</w:t>
+                <w:t xml:space="preserve">Achref Sallami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bouillet</w:t>
+                <w:t xml:space="preserve">Pierrick Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lenertz</w:t>
+                <w:t xml:space="preserve">Michaël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 280, pp.120312. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.110014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2024.110014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963939v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the uniqueness of intrinsic viscoelastic properties of materials extracted from nanoindentation using FEMU</w:t>
               </w:r>
@@ -1019,51 +1019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and elasto-plastic material parameters identification by inverse finite elements method of Ti(1-x) AlxN (0 &amp;lt; x &amp;lt; 1 sputtered thin films from Berkovich nano-indentation experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie - Josée Pac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giljean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1420,51 +1420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29, pp.32-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1492,843 +1492,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation du module d'indentation dans le cas des matériaux anisotropes et/ou actifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+                <w:t xml:space="preserve">Identification of material parameters of cartilage for hip joint mechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Villars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Dali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 99 (2), pp.185-196. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (S1), pp.249-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2011032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2011.595217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659639v1</w:t>
+                <w:t xml:space="preserve">hal-02300166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of geometrical parameters of femoral heads for hip joint mechanical model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Fournier</w:t>
+                <w:t xml:space="preserve">Interprétation du module d'indentation dans le cas des matériaux anisotropes et/ou actifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (2), pp.185-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2011032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2011.595215⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00659604v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-indentation et couplage essais-calculs pour l'identification par méthode inverse du comportement mécanique non linéaire du cartilage fémoral humain</w:t>
+                <w:t xml:space="preserve">Identification of geometrical parameters of femoral heads for hip joint mechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Clément</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2011033⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (S1), pp.247-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2011.595215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659701v1</w:t>
+                <w:t xml:space="preserve">hal-00659604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of parameters of cartilage for hip joint mechanical model</w:t>
+                <w:t xml:space="preserve">Micro-indentation et couplage essais-calculs pour l'identification par méthode inverse du comportement mécanique non linéaire du cartilage fémoral humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garbuio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14 (S1), pp.249-251. </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (2), pp.253-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2011.595217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2011033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659610v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of material parameters of cartilage for hip joint mechanical model</w:t>
+                <w:t xml:space="preserve">Identification of parameters of cartilage for hip joint mechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Étienne Fournier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (S1), pp.249-251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2011.595217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300166v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The difficulty of questioning clinical practice : experience of facility-based case reviews in Ouagadougou, Burkina Faso</w:t>
+                <w:t xml:space="preserve">Reliability indicator for layered composites with strongly non-linear behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Richard</w:t>
+                <w:t xml:space="preserve">Stani Carbillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ouédraogo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lamine Boubakar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69, pp.81-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190601v1</w:t>
+                <w:t xml:space="preserve">hal-00418598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability indicator for layered composites with strongly non-linear behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The difficulty of questioning clinical practice : experience of facility-based case reviews in Ouagadougou, Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stani Carbillet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 116 (1), pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-0528.2008.01741.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418598v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques potentialités de l'essai de nanoindentation. Cas du nickel polycristallin et électrodéposé : interprétation du module d'indentation de la dureté des effets d'échelle et des paramètres d'identification inverse</w:t>
               </w:r>
@@ -2517,90 +2517,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme hybride pour l'identification du comportement non-linéaire d'un composite à matrice organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stani Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hicham Bassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Boubakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2785,557 +2785,557 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des couches de transition sur la réponse en nanoindentation de revêtements nanostratifiés TiAl/TiAlN</w:t>
+                <w:t xml:space="preserve">Caractérisation par microscopie électronique en transmission des propriétés structurales et chimiques de revêtements multicouches TiAl/TiAlN nanoindentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laura Clodoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giljean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rousselot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Indentation 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307812v1</w:t>
+                <w:t xml:space="preserve">hal-05322390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the information content of Berkovich nanoindentation testing to extract slip system interaction coefficients from residual topographies and crystal lattice rotations on FCC crystal using inverse method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jalal Smiri</w:t>
+                <w:t xml:space="preserve">Elastoplastic and microstructural properties of layers and interfaces in metal-nitride multinanolayered coating using ab-initio methods and homogenized finite element model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lejeune</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giljean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Pac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indentation 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361907v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastoplastic and microstructural properties of layers and interfaces in metal-nitride multinanolayered coating using ab-initio methods and homogenized finite element model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Estienne</w:t>
+                <w:t xml:space="preserve">Influence des couches de transition sur la réponse en nanoindentation de revêtements nanostratifiés TiAl/TiAlN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giljean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312965v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par microscopie électronique en transmission des propriétés structurales et chimiques de revêtements multicouches TiAl/TiAlN nanoindentés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing the information content of Berkovich nanoindentation testing to extract slip system interaction coefficients from residual topographies and crystal lattice rotations on FCC crystal using inverse method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bourceret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Smiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Clodoré</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rousselot</w:t>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322390v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite element model of TiAl/TiAlN nano-multilayered coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giljean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3535,178 +3535,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation par méthode asymptotique numérique de la nanoindentation conique dans le cas viscoélastique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lejeune</w:t>
+                <w:t xml:space="preserve">Modélisation du lien entre la dureté et la période d’empilement dans un revêtement métal/céramique nano-architecturé en multicouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bourceret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giljean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">24 ème Congrès Français de Mécanique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472680v1</w:t>
+                <w:t xml:space="preserve">hal-02472677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de modèles de comportement pour le micro-formage de composants miniatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Thuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3721,251 +3738,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du lien entre la dureté et la période d’empilement dans un revêtement métal/céramique nano-architecturé en multicouche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Zaoui</w:t>
+                <w:t xml:space="preserve">Simulation par méthode asymptotique numérique de la nanoindentation conique dans le cas viscoélastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Quilliot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 ème Congrès Français de Mécanique 2019</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472677v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between hardness of multilayered (Ti,Al)N based coatings and periods of their stacking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giljean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4128,64 +4128,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’indentation de revêtements multicouches Ti0,54Al0,46/Ti0,54Al0,46N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giljean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4243,256 +4243,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystal plasticity parameters identification from residual imprint topography after nano-indentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emile Renner</w:t>
+                <w:t xml:space="preserve">Non-uniqueness of the viscoelastic properties determined by sharp nanoindentation. Case of polypropylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cheikh Barick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Touluse, France</w:t>
+              <w:t xml:space="preserve">European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408750v1</w:t>
+                <w:t xml:space="preserve">hal-02131332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-uniqueness of the viscoelastic properties determined by sharp nanoindentation. Case of polypropylene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Cheikh Barick</w:t>
+                <w:t xml:space="preserve">Single crystal plasticity parameters identification from residual imprint topography after nano-indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">PhotoMechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Touluse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131332v1</w:t>
+                <w:t xml:space="preserve">hal-02408750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A procedure for ductile damage parameters identification by micro incremental sheet forming</w:t>
               </w:r>
@@ -4530,51 +4530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sheet Metal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4593,256 +4593,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical prediction of the forming limit diagrams for characterizing the thin sheet formability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
+                <w:t xml:space="preserve">Aspect inélastique du lin/époxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haomiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Malecot</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sheet Metal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131345v1</w:t>
+                <w:t xml:space="preserve">hal-01621567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspect inélastique du lin/époxy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haomiao Yang</w:t>
+                <w:t xml:space="preserve">Numerical prediction of the forming limit diagrams for characterizing the thin sheet formability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemala Hapsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Sheet Metal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621567v1</w:t>
+                <w:t xml:space="preserve">hal-02131345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear behavior of flax/epoxy unidirectional composite</w:t>
               </w:r>
@@ -4988,51 +4988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Numerical Methods in Industrial Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5159,51 +5159,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation et validation expérimentale de procédé de formage incrémental mono-point des tôles en faibles épaisseurs</w:t>
+                <w:t xml:space="preserve">Influence de la taille de grain initiale sur le procédé de formage incrémental des tôles en faibles épaisseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
@@ -5221,289 +5221,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress Design and Modelling of Mechanical Systems (CMSM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 6</w:t>
+              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Tunisie. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022181v1</w:t>
+                <w:t xml:space="preserve">hal-00993817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy and crystal plasticity study of fcc polycrystalline Ni by nanoindentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Gaillard</w:t>
+                <w:t xml:space="preserve">Simulation et validation expérimentale de procédé de formage incrémental mono-point des tôles en faibles épaisseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Ben Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Malécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Français de Mécanique (CFM 2013)</w:t>
+              <w:t xml:space="preserve">International Congress Design and Modelling of Mechanical Systems (CMSM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982908v1</w:t>
+                <w:t xml:space="preserve">hal-01022181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la taille de grain initiale sur le procédé de formage incrémental des tôles en faibles épaisseurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
+                <w:t xml:space="preserve">Anisotropy and crystal plasticity study of fcc polycrystalline Ni by nanoindentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Renner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Malécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Tunisie. pp.1 - 6</w:t>
+              <w:t xml:space="preserve">21ème Congrès Français de Mécanique (CFM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993817v1</w:t>
+                <w:t xml:space="preserve">hal-00982908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de l'endommagement en formage incrémental des tôles en faibles épaisseurs : procédures d'identification et validation</w:t>
               </w:r>
@@ -5718,90 +5718,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-indentation et couplage essais-calculs pour l'identification par méthode inverse du comportement mécanique non linéaire du cartilage fémoral humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garbuio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
@@ -5830,103 +5830,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-indentation and coupling test-calculations for identification by inverse method of non linear behavior of human femoral head cartilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garbuio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Libérec, Czech Republic</w:t>
@@ -5981,64 +5981,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France. papier CM-07-0193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6486,51 +6486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du module &amp;quot;Découverte Mécanique&amp;quot; à l'UFR Sciences et Techniques de l'Université de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Boubakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6611,77 +6611,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimateur de fiabilité pour composites stratifiés à comportement fortement non linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stani Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Boubakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6781,380 +6781,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability for composite structures by using stochastic finite elements methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Guicheret-Retel</w:t>
+                <w:t xml:space="preserve">Towards a reliability design of damaged composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stani Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourgaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Boubakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005, Compiègne, France</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Computational &amp; Experimental Engineering and Sciences (ICCES'05) (Keynote Lecture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019129v1</w:t>
+                <w:t xml:space="preserve">hal-00158567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability indicator for laminates with strongly non-linear behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stani Carbillet</w:t>
+                <w:t xml:space="preserve">Reliability for composite structures by using stochastic finite elements methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Guicheret-Retel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Boubakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005</w:t>
+              <w:t xml:space="preserve">2005, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019781v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reliability design of damaged composite structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Reliability indicator for laminates with strongly non-linear behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stani Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Boubakar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bourgaigne</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-00158567v1</w:t>
+                <w:t xml:space="preserve">hal-00019781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a reliable design of damaged composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stani Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Boubakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational &amp; Experimental Engineering Sciences (ICCES'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7267,90 +7267,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of non linear model parameters for composite laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stani Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Boubakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7571,541 +7571,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mechanical properties of Nickel samples using numerical modelling of the nanoindentation test coupled with inverse method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+                <w:t xml:space="preserve">CMO : Modélisation, identification, calcul de structures et fiabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Boubakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Perreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Trivaudey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Boston, France</w:t>
+              <w:t xml:space="preserve">1er Colloque Interaction Modèles-Expériences en Mécanique du Solide, Journal de Physique IV, Vol. 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Besançon, France. pp. 227-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097637v1</w:t>
+                <w:t xml:space="preserve">hal-00095874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMO : Modélisation, identification, calcul de structures et fiabilité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Perreux</w:t>
+                <w:t xml:space="preserve">Characterization of mechanical properties of Nickel samples using numerical modelling of the nanoindentation test coupled with inverse method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Qasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Trivaudey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque Interaction Modèles-Expériences en Mécanique du Solide, Journal de Physique IV, Vol. 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Besançon, France. pp. 227-233</w:t>
+              <w:t xml:space="preserve">Nanotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Boston, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095874v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des effets de l'irradiation neutronique sur les propriétés mécaniques du Zr-4 en fonction de la température</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A unified model to describe the anisotropic viscoplastic behaviour of Zr-4 cladding tubes between 320 and 400 C from an unirradiated state to high fluence and under fast neutron flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Tours, France</w:t>
+              <w:t xml:space="preserve">EMMC6, Non-linear Mechanics of Anisotropic Mat.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Liège, Belgium. pp. 219-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00095628v1</w:t>
+                <w:t xml:space="preserve">hal-00092667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified model to describe the anisotropic viscoplastic behaviour of Zr-4 cladding tubes between 320 and 400 C from an unirradiated state to high fluence and under fast neutron flux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+                <w:t xml:space="preserve">Etude de l'interface céramique / résine d'un piezocomposite à connectivité 1-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Leclerc</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Perreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC6, Non-linear Mechanics of Anisotropic Mat.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Liège, Belgium. pp. 219-226</w:t>
+              <w:t xml:space="preserve">Matériaux 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00092667v1</w:t>
+                <w:t xml:space="preserve">hal-00095657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'interface céramique / résine d'un piezocomposite à connectivité 1-3</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation des effets de l'irradiation neutronique sur les propriétés mécaniques du Zr-4 en fonction de la température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Perreux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095657v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8240,103 +8240,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et identification du comportement mécanique du cartilage coxo-fémoral humain à l'aide d'essais d'indentation couplés à une méthode numérique inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garbuio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio reconstruction de l'os à la peau - Tome 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sauramps Medical, 2010</w:t>
@@ -8397,90 +8397,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme hybride pour l'identification du comportement non-linéaire d'un composite à matrice organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stani Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Boubakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8758,51 +8758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Breumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9113,51 +9113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05480228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourceret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lejeune" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114887" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701400v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Sallami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Malecot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giljean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousselot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenertz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120312" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh Barick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.03.015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Renner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.103916" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haomiao Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.08.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073849v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie - Jos&#233;e Pac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.07.037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Villars" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.04.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M69K4JW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Hmida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilbin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2012.08.077" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8JVDJ1H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.07.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0SW825PS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.595215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659701v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mith" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garbuio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011033" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Z07VDTT8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.595217" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zongo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zongo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2008.01741.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418598v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stani Carbillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Boubakar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436715v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Qasmi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosseboeuf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicham Bassir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thiebaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307812v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giljean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Smiri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Estienne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Pac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322390v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clodor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106120v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geoffroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472680v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thuillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manach" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472677v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Quilliot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472666v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Pac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408750v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131283v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemala Hapsari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hmida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131345v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131342v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Mal&#233;cot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982908v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993817v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826523v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659802v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660154v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436696v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chambert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dzan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434364v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barbier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350150v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gondor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lardies" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019731v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Guicheret-Retel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamine Boubakar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019129v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019781v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158567v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgaigne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174904v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020050v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020025v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bassir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020047v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097648v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouffioux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousselier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097637v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095874v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perreux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Trivaudey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095628v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092667v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095657v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339664v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64641-1_7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660212v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020314v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097702v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034840v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangeol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massey-Harroche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019130v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breumier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Villani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01590429v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05480228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourceret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lejeune" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114887" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963939v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giljean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousselot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenertz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120312" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Sallami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Malecot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh Barick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.03.015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Renner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.103916" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haomiao Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.08.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073849v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie - Jos&#233;e Pac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.07.037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Villars" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.04.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M69K4JW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Hmida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilbin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2012.08.077" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8JVDJ1H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.07.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.595217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659639v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0SW825PS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.595215" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659701v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garbuio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Z07VDTT8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418598v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stani Carbillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Boubakar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190601v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Richard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zongo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zongo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2008.01741.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436715v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Qasmi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosseboeuf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicham Bassir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thiebaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322390v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clodor&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giljean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312965v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Estienne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Pac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Smiri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106120v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geoffroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472677v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Quilliot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thuillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472680v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472666v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Pac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131332v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131283v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemala Hapsari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Hmida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621567v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131345v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131342v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993817v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Mal&#233;cot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982908v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826523v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hermant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pelorson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659802v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660154v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436696v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chambert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dzan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434364v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barbier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350150v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gondor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lardies" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019731v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Guicheret-Retel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamine Boubakar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158567v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgaigne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019129v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019781v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174904v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020050v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020025v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bassir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020047v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097648v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouffioux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousselier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095874v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perreux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Trivaudey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097637v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092667v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095657v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339664v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64641-1_7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660212v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020314v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097702v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034840v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangeol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massey-Harroche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019130v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Breumier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Villani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01590429v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>