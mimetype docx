--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -718,235 +718,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdfunding et qualité de l'information : le cas de la presse française</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inna Lyubareva</w:t>
+                <w:t xml:space="preserve">Crowdfunding and social influence : an empirical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia Cecere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Le Guel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.205.0023⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (57), pp.5802-5813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2017.1343450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659604v1</w:t>
+                <w:t xml:space="preserve">hal-01721506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdfunding and social influence : an empirical investigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Le Guel</w:t>
+                <w:t xml:space="preserve">Crowdfunding et qualité de l'information : le cas de la presse française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Lyubareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (57), pp.5802-5813. </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (205), pp.23 - 56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036846.2017.1343450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.205.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721506v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles économiques, usages et pluralisme de l'information en ligne: Les nouveaux enjeux du pluralisme de l'information à l'ère des plateformes numériques</w:t>
               </w:r>
@@ -1017,118 +1017,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution des modèles d'affaires dans les industries créatives : L'exemple de la presse en ligne en France (2004-2014)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers un nouveau modèle de production et de validation de connaissances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 156, pp.123 - 157. </w:t>
+              <w:t xml:space="preserve">Cahiers Sens Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19- 20, pp.329--348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rei.6460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/csp.019.0329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660817v1</w:t>
+                <w:t xml:space="preserve">hal-03401067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Privacy by design : une fausse bonne solution aux problèmes de protection des données personnelles soulevés par l'Open data et les objets connectés ?</w:t>
               </w:r>
@@ -1225,118 +1225,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un nouveau modèle de production et de validation de connaissances ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évolution des modèles d'affaires dans les industries créatives : L'exemple de la presse en ligne en France (2004-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Lyubareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Sens Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19- 20, pp.329--348. </w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 156, pp.123 - 157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/csp.019.0329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rei.6460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03401067v1</w:t>
+                <w:t xml:space="preserve">hal-01660817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la privacy by design à la privacy by using : regards croisés droit / économie</w:t>
               </w:r>
@@ -1426,64 +1426,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles d'affaires numériques sont-ils trop indiscrets ? Une analyse empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazia Cecere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Guel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1530,51 +1530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy intrusiveness and web audiences : empirical evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazia Cecere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1646,51 +1646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle d'affaires numériques, données personnelles et sites web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazia Cecere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (224)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1715,51 +1715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle d'affaires numériques, données personnelles et sites web : une évaluation empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazia Cecere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1910,51 +1910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Hédi Arouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Guel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, n° 194 (3), pp.33-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1988,51 +1988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrelacement des pratiques culturelles et de l’usage des TIC : une analyse économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Guel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Hedi Arouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2351,51 +2351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P2P Music Sharing Networks: Why the Legal Fight Against Copiers May Be Inefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Guel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Economic Research on Copyright Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2 (2), pp.69-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3180,286 +3180,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From media pluralism to the quality of online news: New issues with social media and digital platforms</w:t>
+                <w:t xml:space="preserve">Digital Platforms, Economic Models and Pluralism of Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Lyubareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">pre-conference ICA Riding or Lashing the Waves: Regulating Media for Diversity in a Time of Uncertainty</w:t>
+              <w:t xml:space="preserve">RIDING19: Riding or Lashing the Waves: Regulating Media for Diversity in a Time of Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924158v1</w:t>
+                <w:t xml:space="preserve">hal-03373723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Models and the Provision of Original Journalistic Information: An Exploratory Study of the French Press Sector</w:t>
+                <w:t xml:space="preserve">From media pluralism to the quality of online news: New issues with social media and digital platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Lyubareva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on Arts and Cultural Management AIMAC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Venice, Italy</w:t>
+              <w:t xml:space="preserve">pre-conference ICA Riding or Lashing the Waves: Regulating Media for Diversity in a Time of Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924147v1</w:t>
+                <w:t xml:space="preserve">hal-02924158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Platforms, Economic Models and Pluralism of Information</w:t>
+                <w:t xml:space="preserve">Economic Models and the Provision of Original Journalistic Information: An Exploratory Study of the French Press Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Lyubareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIDING19: Riding or Lashing the Waves: Regulating Media for Diversity in a Time of Uncertainty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Washington, United States</w:t>
+              <w:t xml:space="preserve">The 15th International Conference on Arts and Cultural Management AIMAC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373723v1</w:t>
+                <w:t xml:space="preserve">hal-02924147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdfunding in the French press: What potential for the information quality?</w:t>
               </w:r>
@@ -3786,185 +3786,185 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy intrusiveness and web audiences : empirical evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazia Cecere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APVP '13 : 4e Atelier sur la Protection de la Vie Privée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Les Loges En Josas, France</w:t>
+              <w:t xml:space="preserve">11th ZEW Conference 2013 on the Economics of Information and Communication Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274280v1</w:t>
+                <w:t xml:space="preserve">hal-01274288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy intrusiveness and web audiences : empirical evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazia Cecere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ZEW Conference 2013 on the Economics of Information and Communication Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Mannheim, Germany</w:t>
+              <w:t xml:space="preserve">APVP '13 : 4e Atelier sur la Protection de la Vie Privée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Les Loges En Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274288v1</w:t>
+                <w:t xml:space="preserve">hal-01274280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4051,140 +4051,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital and Social Media Regulation</w:t>
+                <w:t xml:space="preserve">Digital and Social Media Regulation. A Comparative Perspective of the US and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Adam Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rebillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-66759-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles économiques, usages et pluralisme de l'information en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Lyubareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4193,174 +4202,174 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La découverte, pp.252, 2017, 9782707197535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias, culture et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rebillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2200614546</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie des arts et de la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4369,474 +4378,578 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie des données personnelles et de la vie privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, 2010, Repères, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.roche.2010.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From News Diversity to News Quality: New Media Regulation Theoretical Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inna Lyubareva</w:t>
+                <w:t xml:space="preserve">Introduction: New Paradigms of Media Regulation in a Transatlantic Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Adam Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rebillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital and Social Media Regulation. A Comparative Perspective of the US and Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital and Social Media Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.1-16, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-66759-7_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-66759-7_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03373573v1</w:t>
+                <w:t xml:space="preserve">hal-05571072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seconde partie. Effets du financement participatif</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cariou</w:t>
+                <w:t xml:space="preserve">From News Diversity to News Quality: New Media Regulation Theoretical Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Lyubareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financement participatif : une voie d’avenir pour la culture ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/deps.more.2018.01.0103⟩</w:t>
+              <w:t xml:space="preserve">Digital and Social Media Regulation. A Comparative Perspective of the US and Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.117-141, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-66759-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859047v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Seconde partie. Effets du financement participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Financement participatif : une voie d’avenir pour la culture ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture - DEPS, pp.103-218, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deps.more.2018.01.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Evolution of Business Models in the Online Press: Between Creativity and Imitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Lyubareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection ICCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4846,51 +4959,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdfunding – comment la participation influence la qualité de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4912,51 +5025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4966,156 +5079,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do Places Shape Creative Territories? The case of a French Audiovisual Cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Suire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d'affaires, designs de produit et pre-shakeout : Une étude empirique de l'industrie créative de la réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5124,73 +5237,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Lyubareva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technologies de l'information et de la communication : Vecteurs de diversification des pratiques culturelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5199,51 +5312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Hedi Arouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00281526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5253,51 +5366,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques éco-artistiques et lieux culturels alternatifs : identification des innovations à l’échelle locale. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5310,73 +5423,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jedediah Sklower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irméccen; LabEx ICCA. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d'affaires, designs de produit et pre-shakeout : Une étude empirique de l'industrie créative de la réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5389,51 +5502,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Lyubareva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Labex ICCA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5443,142 +5556,142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plateformisation de la mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Rees-Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° 234, pp.9-22, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.234.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles économiques, usages et pluralisme de l’information en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Lyubareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5603,255 +5716,255 @@
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 205, pp.9-19, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.205.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger la vie privée à l’ère numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 189, pp.9, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.189.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données personnelles et vie privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 167, pp.9, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.167.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audiovisuel et numérique - Un décollage difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5867,73 +5980,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5(139), 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies de l'information et de la communication : approches croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5962,65 +6075,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6167,51 +6280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Badisy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1446/113238" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856020v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rees-Roberts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.234.0127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9593" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.217.0113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721506v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Cecere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Guel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1343450" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6460" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Zolynski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/legi.056.0089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.019.0329" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.189.0015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.189.0077" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.telpol.2013.09.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LT5MDL8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.224.111-124" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.088.0121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El H&#233;di Arouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.194.0033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hedi Arouri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1869" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar K. Nandi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Francine Mbo'O Ida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991842v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.2002.1825" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924158v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924147v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373723v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464469v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944759v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Adam Matei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401850v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/medias-culture-et-numerique--9782200614546.htm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.roche.2010.01" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373573v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7_6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gazel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.more.2018.01.0103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Etienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373655v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927041v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281526v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495409v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373816v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.234.0009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859015v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.189.0009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859018v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.167.0009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Badisy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1446/113238" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856020v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rees-Roberts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.234.0127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9593" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.217.0113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Cecere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Guel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1343450" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659604v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.019.0329" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Zolynski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/legi.056.0089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6460" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.189.0015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.189.0077" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.telpol.2013.09.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LT5MDL8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.224.111-124" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.088.0121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El H&#233;di Arouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.194.0033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hedi Arouri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1869" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar K. Nandi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Francine Mbo'O Ida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991842v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.2002.1825" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464469v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274288v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944759v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Adam Matei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-66759-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/medias-culture-et-numerique--9782200614546.htm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859035v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.roche.2010.01" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7_1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373573v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7_6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gazel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.more.2018.01.0103" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Etienne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373816v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.234.0009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859013v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.189.0009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.167.0009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874090v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>