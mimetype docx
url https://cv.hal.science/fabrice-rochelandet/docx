--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1017,118 +1017,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un nouveau modèle de production et de validation de connaissances ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évolution des modèles d'affaires dans les industries créatives : L'exemple de la presse en ligne en France (2004-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Lyubareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Sens Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19- 20, pp.329--348. </w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 156, pp.123 - 157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/csp.019.0329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rei.6460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03401067v1</w:t>
+                <w:t xml:space="preserve">hal-01660817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Privacy by design : une fausse bonne solution aux problèmes de protection des données personnelles soulevés par l'Open data et les objets connectés ?</w:t>
               </w:r>
@@ -1225,118 +1225,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution des modèles d'affaires dans les industries créatives : L'exemple de la presse en ligne en France (2004-2014)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers un nouveau modèle de production et de validation de connaissances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 156, pp.123 - 157. </w:t>
+              <w:t xml:space="preserve">Cahiers Sens Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19- 20, pp.329--348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rei.6460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/csp.019.0329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660817v1</w:t>
+                <w:t xml:space="preserve">hal-03401067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la privacy by design à la privacy by using : regards croisés droit / économie</w:t>
               </w:r>
@@ -3180,286 +3180,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Platforms, Economic Models and Pluralism of Information</w:t>
+                <w:t xml:space="preserve">From media pluralism to the quality of online news: New issues with social media and digital platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Lyubareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIDING19: Riding or Lashing the Waves: Regulating Media for Diversity in a Time of Uncertainty</w:t>
+              <w:t xml:space="preserve">pre-conference ICA Riding or Lashing the Waves: Regulating Media for Diversity in a Time of Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373723v1</w:t>
+                <w:t xml:space="preserve">hal-02924158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From media pluralism to the quality of online news: New issues with social media and digital platforms</w:t>
+                <w:t xml:space="preserve">Economic Models and the Provision of Original Journalistic Information: An Exploratory Study of the French Press Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Lyubareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">pre-conference ICA Riding or Lashing the Waves: Regulating Media for Diversity in a Time of Uncertainty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Washington, United States</w:t>
+              <w:t xml:space="preserve">The 15th International Conference on Arts and Cultural Management AIMAC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924158v1</w:t>
+                <w:t xml:space="preserve">hal-02924147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Models and the Provision of Original Journalistic Information: An Exploratory Study of the French Press Sector</w:t>
+                <w:t xml:space="preserve">Digital Platforms, Economic Models and Pluralism of Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Lyubareva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on Arts and Cultural Management AIMAC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Venice, Italy</w:t>
+              <w:t xml:space="preserve">RIDING19: Riding or Lashing the Waves: Regulating Media for Diversity in a Time of Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924147v1</w:t>
+                <w:t xml:space="preserve">hal-03373723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdfunding in the French press: What potential for the information quality?</w:t>
               </w:r>
@@ -3816,73 +3816,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Grazia Cecere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ZEW Conference 2013 on the Economics of Information and Communication Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Mannheim, Germany</w:t>
+              <w:t xml:space="preserve">APVP '13 : 4e Atelier sur la Protection de la Vie Privée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Les Loges En Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274288v1</w:t>
+                <w:t xml:space="preserve">hal-01274280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy intrusiveness and web audiences : empirical evidence</w:t>
               </w:r>
@@ -3898,73 +3898,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Grazia Cecere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APVP '13 : 4e Atelier sur la Protection de la Vie Privée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Les Loges En Josas, France</w:t>
+              <w:t xml:space="preserve">11th ZEW Conference 2013 on the Economics of Information and Communication Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274280v1</w:t>
+                <w:t xml:space="preserve">hal-01274288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6280,51 +6280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Badisy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1446/113238" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856020v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rees-Roberts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.234.0127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9593" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.217.0113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Cecere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Guel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1343450" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659604v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.019.0329" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Zolynski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/legi.056.0089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6460" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.189.0015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.189.0077" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.telpol.2013.09.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LT5MDL8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.224.111-124" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.088.0121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El H&#233;di Arouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.194.0033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hedi Arouri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1869" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar K. Nandi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Francine Mbo'O Ida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991842v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.2002.1825" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464469v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274288v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944759v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Adam Matei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-66759-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/medias-culture-et-numerique--9782200614546.htm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859035v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.roche.2010.01" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7_1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373573v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7_6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gazel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.more.2018.01.0103" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Etienne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373816v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.234.0009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859013v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.189.0009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.167.0009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874090v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Badisy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1446/113238" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856020v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rees-Roberts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.234.0127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9593" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.217.0113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Cecere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Guel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1343450" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659604v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6460" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Zolynski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/legi.056.0089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.019.0329" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.189.0015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.189.0077" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.telpol.2013.09.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LT5MDL8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.224.111-124" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.088.0121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El H&#233;di Arouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.194.0033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hedi Arouri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1869" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar K. Nandi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Francine Mbo'O Ida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991842v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.2002.1825" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924158v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924147v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373723v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464469v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944759v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Adam Matei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-66759-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/medias-culture-et-numerique--9782200614546.htm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859035v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.roche.2010.01" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7_1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373573v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7_6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gazel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.more.2018.01.0103" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Etienne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373816v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.234.0009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859013v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.189.0009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.167.0009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874090v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>