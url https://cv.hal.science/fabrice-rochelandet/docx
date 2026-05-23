--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1017,235 +1017,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution des modèles d'affaires dans les industries créatives : L'exemple de la presse en ligne en France (2004-2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inna Lyubareva</w:t>
+                <w:t xml:space="preserve">La Privacy by design : une fausse bonne solution aux problèmes de protection des données personnelles soulevés par l'Open data et les objets connectés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pucheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Zolynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rei.6460⟩</w:t>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Open data : une révolution en marche, 56, pp.89-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/legi.056.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660817v1</w:t>
+                <w:t xml:space="preserve">hal-01427983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Privacy by design : une fausse bonne solution aux problèmes de protection des données personnelles soulevés par l'Open data et les objets connectés ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Rallet</w:t>
+                <w:t xml:space="preserve">L'évolution des modèles d'affaires dans les industries créatives : L'exemple de la presse en ligne en France (2004-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Lyubareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Zolynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Open data : une révolution en marche, 56, pp.89-99. </w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 156, pp.123 - 157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/legi.056.0089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rei.6460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427983v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un nouveau modèle de production et de validation de connaissances ?</w:t>
               </w:r>
@@ -1348,51 +1348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rochelandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Zolynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33 (189), pp.15--46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6280,51 +6280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Badisy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1446/113238" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856020v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rees-Roberts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.234.0127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9593" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.217.0113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Cecere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Guel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1343450" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659604v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6460" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Zolynski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/legi.056.0089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.019.0329" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.189.0015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.189.0077" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.telpol.2013.09.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LT5MDL8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.224.111-124" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.088.0121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El H&#233;di Arouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.194.0033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hedi Arouri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1869" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar K. Nandi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Francine Mbo'O Ida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991842v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.2002.1825" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924158v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924147v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373723v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464469v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944759v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Adam Matei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-66759-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/medias-culture-et-numerique--9782200614546.htm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859035v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.roche.2010.01" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7_1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373573v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7_6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gazel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.more.2018.01.0103" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Etienne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373816v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.234.0009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859013v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.189.0009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.167.0009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874090v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Badisy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1446/113238" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856020v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rees-Roberts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.234.0127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9593" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.217.0113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Cecere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Guel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1343450" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659604v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.205.0009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Zolynski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/legi.056.0089" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660817v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6460" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.019.0329" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.189.0015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.189.0077" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.telpol.2013.09.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LT5MDL8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.224.111-124" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.088.0121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El H&#233;di Arouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.194.0033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hedi Arouri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1869" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar K. Nandi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Francine Mbo'O Ida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991842v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.2002.1825" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924158v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924147v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373723v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464469v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944759v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Adam Matei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-66759-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/medias-culture-et-numerique--9782200614546.htm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859035v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.roche.2010.01" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7_1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373573v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7_6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gazel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.more.2018.01.0103" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Etienne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373816v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.234.0009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859013v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.189.0009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.167.0009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874090v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>