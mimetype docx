--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1057,291 +1057,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bag-of-paths framework for network data analysis</w:t>
+                <w:t xml:space="preserve">The State of the Art in Integrating Machine Learning into Visual Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Françoisse</w:t>
+                <w:t xml:space="preserve">A. Endert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilkka Kivimäki</w:t>
+                <w:t xml:space="preserve">W. Ribarsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Mantrach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+                <w:t xml:space="preserve">C. Turkay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Saerens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nabney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neunet.2017.03.010⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (8), pp.458 - 486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583972v1</w:t>
+                <w:t xml:space="preserve">hal-01714743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The State of the Art in Integrating Machine Learning into Visual Analytics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A bag-of-paths framework for network data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Ribarsky</w:t>
+                <w:t xml:space="preserve">Kevin Françoisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Turkay</w:t>
+                <w:t xml:space="preserve">Ilkka Kivimäki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Wong</w:t>
+                <w:t xml:space="preserve">Amin Mantrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Nabney</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Saerens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (8), pp.458 - 486. </w:t>
+              <w:t xml:space="preserve">Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.90 - 111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.13092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neunet.2017.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714743v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple change points detection and clustering in dynamic networks</w:t>
               </w:r>
@@ -2096,446 +2096,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Network Analysis of the HIV/AIDS Epidemics in Cuba</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpretable Aircraft Engine Diagnostic via Expert Indicator Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. de Arazoza</w:t>
+                <w:t xml:space="preserve">Tsirizo Rabenoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Transactions on Machine Learning and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.39-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286854v1</w:t>
+                <w:t xml:space="preserve">hal-01133175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable Aircraft Engine Diagnostic via Expert Indicator Aggregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tsirizo Rabenoro</w:t>
+                <w:t xml:space="preserve">A Network Analysis of the HIV/AIDS Epidemics in Cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lacaille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Cottrell</w:t>
+                <w:t xml:space="preserve">H. de Arazoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning and Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (2), pp.39-64</w:t>
+              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133175v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of a large database of French notarial acts with social network methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial correlation in bipartite networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Medievalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9</w:t>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.97-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648351v1</w:t>
+                <w:t xml:space="preserve">hal-00761081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial correlation in bipartite networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration of a large database of French notarial acts with social network methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.97-110</w:t>
+              <w:t xml:space="preserve">Digital Medievalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761081v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Networks for Complex Data</w:t>
               </w:r>
@@ -2573,51 +2573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (4), pp.373-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2664,51 +2664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation d'un grand réseau à partir d'une classification hiérarchique de ses sommets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 152 (3), pp.34-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2746,51 +2746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency of functional learning methods based on derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (8), pp.1197-1209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2954,51 +2954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing an Organized Modularity Measure for Topographic Graph Clustering: a Deterministic Annealing Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73 (7-9), pp.Pages 1142-1163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3108,330 +3108,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00232866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-driven functional projection approach for the selection of feature ranges in spectra with ICA or cluster analysis</w:t>
+                <w:t xml:space="preserve">Batch kernel SOM and related Laplacian methods for social network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Krier</w:t>
+                <w:t xml:space="preserve">Romain Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien François</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Verleysen</w:t>
+                <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2007.09.004⟩</w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 71 (7-9), pp.1257-1273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2007.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00232874v1</w:t>
+                <w:t xml:space="preserve">hal-00202339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch kernel SOM and related Laplacian methods for social network analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A data-driven functional projection approach for the selection of feature ranges in spectra with ICA or cluster analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Krier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Boulet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+                <w:t xml:space="preserve">Damien François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Villa</w:t>
+                <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 71 (7-9), pp.1257-1273. </w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2007.12.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2007.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00202339v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00232874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resampling methods for parameter-free and robust feature selection with mutual information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 70 (7-9), pp.1276-1288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3478,90 +3478,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Selection of Spectral Variables with B-Spline Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 86 (2), pp.208-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3911,51 +3911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support vector machine for functional data classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 69 (7-9), pp.730-742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3983,248 +3983,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual information for the selection of relevant variables in spectrometric nonlinear modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un résultat de consistance pour des SVM fonctionnels par interpolation spline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2005.06.010⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 343 (8), pp.555-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2006.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00174077v1</w:t>
+                <w:t xml:space="preserve">hal-00144142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un résultat de consistance pour des SVM fonctionnels par interpolation spline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutual information for the selection of relevant variables in spectrometric nonlinear modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Lendasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Villa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+                <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 343 (8), pp.555-560. </w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80 (2), pp.215-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2006.09.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2005.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144142v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00174077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle neuronal pour la régression et la discrimination sur données fonctionnelles</w:t>
               </w:r>
@@ -4513,51 +4513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Conan-Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Neurocomputing, 64, pp.183--210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5914,217 +5914,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'histogrammes irréguliers par maximum de vraisemblance pénalisé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Boullé</w:t>
+                <w:t xml:space="preserve">Adding semantic to level-up graph-based Android malware detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS 2021 : 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">The 10th International Conference on Complex Networks and their Applications (Complex Networks 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Madrid, Spain. pp.235-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912226v1</w:t>
+                <w:t xml:space="preserve">hal-03675134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding semantic to level-up graph-based Android malware detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Yger</w:t>
+                <w:t xml:space="preserve">Construction d'histogrammes irréguliers par maximum de vraisemblance pénalisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Zelaya Mendizábal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Conference on Complex Networks and their Applications (Complex Networks 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Madrid, Spain. pp.235-237</w:t>
+              <w:t xml:space="preserve">JDS 2021 : 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675134v1</w:t>
+                <w:t xml:space="preserve">hal-03912226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the calibration of least cost path models: a large-scale simulation of boat and wagon transport in late Iron Age Gaul.</w:t>
               </w:r>
@@ -6584,243 +6584,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du coclustering à l'analyse exploratoire d'une table de données</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Clérot</w:t>
+                <w:t xml:space="preserve">Accelerating stochastic kernel SOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone sur l'Extraction et gestion des connaissances (EGC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.177-188</w:t>
+              <w:t xml:space="preserve">XXVth European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Bruges, Belgium. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469509v1</w:t>
+                <w:t xml:space="preserve">hal-02734663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating stochastic kernel SOM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
+                <w:t xml:space="preserve">Application du coclustering à l'analyse exploratoire d'une table de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aichetou Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Clérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVth European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Bruges, Belgium. 6 p</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone sur l'Extraction et gestion des connaissances (EGC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.177-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734663v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-clustering de données mixtes à base des modèles de mélange</w:t>
               </w:r>
@@ -6901,51 +6901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating stochastic kernel SOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7215,995 +7215,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling time evolving interactions in networks through a non stationary extension of stochastic block models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Latouche</w:t>
+                <w:t xml:space="preserve">Sélection de variables par le GLM-Lasso pour la prédiction du risque palustre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenue Kouwayè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Fonton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Social Networks Analysis and Mining ASONAM 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2015, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263540v1</w:t>
+                <w:t xml:space="preserve">hal-01196450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Country-Scale Exploratory Analysis of Call Detail Records Through the Lens of Data Grid Models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Clérot</w:t>
+                <w:t xml:space="preserve">Reducing offline evaluation bias of collaborative filtering algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Myttenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Golden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference, ECML PKDD 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bruges, Belgium. pp.137-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468083v1</w:t>
+                <w:t xml:space="preserve">hal-01163390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling time evolving interactions in networks through a non stationary extension of stochastic block models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Latouche</w:t>
+                <w:t xml:space="preserve">Using the Mean Absolute Percentage Error for Regression Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Myttenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Golden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195688v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling time evolving interactions in networks through a non stationary extension of stochastic block models</w:t>
+                <w:t xml:space="preserve">Exact ICL maximization in a non-stationary time extension of the latent block model for dynamic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Corneli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fith International Workshop on Social Network Analysis (ARS'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Anacapri, Italy. pp.21</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bruges, Belgium. pp.225-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222325v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de variables par le GLM-Lasso pour la prédiction du risque palustre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noël Fonton</w:t>
+                <w:t xml:space="preserve">Study of a bias in the offline evaluation of a recommendation algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Myttenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Golden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">11th Industrial Conference on Data Mining, ICDM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Hamburg, Germany. pp.57-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196450v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing offline evaluation bias of collaborative filtering algorithms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
+                <w:t xml:space="preserve">Country-Scale Exploratory Analysis of Call Detail Records Through the Lens of Data Grid Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guigourès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Clérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference, ECML PKDD 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Porto, Portugal. pp.37 - 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23461-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163390v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Mean Absolute Percentage Error for Regression Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
+                <w:t xml:space="preserve">Modelling time evolving interactions in networks through a non stationary extension of stochastic block models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Corneli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Fith International Workshop on Social Network Analysis (ARS'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Anacapri, Italy. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162980v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact ICL maximization in a non-stationary time extension of the latent block model for dynamic networks</w:t>
+                <w:t xml:space="preserve">Modelling time evolving interactions in networks through a non stationary extension of stochastic block models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Corneli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Social Networks Analysis and Mining ASONAM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/ACM, Aug 2015, Paris, France. pp.1590-1591, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2808797.2809348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163367v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a bias in the offline evaluation of a recommendation algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
+                <w:t xml:space="preserve">Modelling time evolving interactions in networks through a non stationary extension of stochastic block models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Corneli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Industrial Conference on Data Mining, ICDM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Hamburg, Germany. pp.57-70</w:t>
+              <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222395v1</w:t>
+                <w:t xml:space="preserve">hal-01195688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasso based feature selection for malaria risk exposure prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenue Kouwayè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Fonton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8254,64 +8254,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search Strategies for Binary Feature Selection for a Naive Bayes Classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsirizo Rabenoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8587,51 +8587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Country-scale Exploratory Analysis of Call Detail Records through the Lens of Data Grid Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guigourès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8649,51 +8649,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Porto, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-23461-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261122v1</w:t>
@@ -8704,64 +8704,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodology for the Diagnostic of Aircraft Engine Based on Indicators Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsirizo Rabenoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8821,64 +8821,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly Detection Based on Indicators Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsirizo Rabenoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9046,64 +9046,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly Detection Based on Aggregation of Indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsirizo Rabenoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9705,394 +9705,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration relationnelle d'un corpus d'actes notariés médiévaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+                <w:t xml:space="preserve">Clustering hiérarchique non paramétrique de données fonctionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guigourès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Configuration(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.101--112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721403v1</w:t>
+                <w:t xml:space="preserve">hal-00672958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modularity-Based Clustering for Network-Constrained Trajectories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t>
+                <w:t xml:space="preserve">Exploration relationnelle d'un corpus d'actes notariés médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20-th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.471-476</w:t>
+              <w:t xml:space="preserve">Colloque Configuration(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695753v2</w:t>
+                <w:t xml:space="preserve">hal-00721403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discussion on Parallelization Schemes for Stochastic Vector Quantization Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Patra</w:t>
+                <w:t xml:space="preserve">Modularity-Based Clustering for Network-Constrained Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20-th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.477-482</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.471-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696072v1</w:t>
+                <w:t xml:space="preserve">hal-00695753v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering hiérarchique non paramétrique de données fonctionnelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Guigourès</w:t>
+                <w:t xml:space="preserve">A Discussion on Parallelization Schemes for Stochastic Vector Quantization Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Durut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.101--112</w:t>
+              <w:t xml:space="preserve">20-th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.477-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672958v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Triclustering Approach for Time Evolving Graphs</w:t>
               </w:r>
@@ -10435,239 +10435,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Mining of Epidemic Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration of a Large Database of French Charters with Social Network Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viet Chi Tran</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Work Conference on Artificial Neural Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Medieval Congress (IMC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Leeds, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603638v2</w:t>
+                <w:t xml:space="preserve">hal-00668229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of a Large Database of French Charters with Social Network Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual Mining of Epidemic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Clémençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector de Arazoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Hautefeuille</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Medieval Congress (IMC 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Work Conference on Artificial Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Torremolinos, Spain. pp.276-283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21498-1_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668229v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603638v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation géographique par étude d'un journal d'appels téléphoniques</w:t>
               </w:r>
@@ -10869,51 +10869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of a gene network reveals 7 biological sub-graphs underlying eQTLs in pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10981,51 +10981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification and regression based on derivatives : a consistency result</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11057,277 +11057,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de classification organisée pour la recherche de communautés dans les réseaux sociaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Are gene networks always meaningful?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
+              <w:t xml:space="preserve">European Animal Disease Genomics Network of Excellence for Animal Health and Food Safety (EADGENE Days 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00386797v1</w:t>
+                <w:t xml:space="preserve">hal-00668239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are gene networks always meaningful?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Méthode de classification organisée pour la recherche de communautés dans les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Animal Disease Genomics Network of Excellence for Animal Health and Food Safety (EADGENE Days 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668239v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00386797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topologically Ordered Graph Clustering via Deterministic Annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Bruges, Belgium. pp.529-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11486,51 +11486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency of Derivative Based Functional Classifiers on Sampled Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESANN 2008, 16th European Symposium on Artificial Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Bruges, Belgium. pp.445-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11555,51 +11555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining a medieval social network by kernel SOM and related methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11650,51 +11650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison between dissimilarity SOM and kernel SOM for clustering the vertices of a graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11732,51 +11732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SVM fonctionnels par interpolation spline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11814,51 +11814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support Vector Machine For Functional Data Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11909,51 +11909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification in Hilbert Spaces with Support Vector Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth International Symposium on Applied Stochastic Models and Data Analysis (ASMDA 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Brest, France. pp.635-642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12531,51 +12531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes pour l’apprentissage de données massives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13520,77 +13520,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Feature Selection with Mutual Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Villmann, Th.; Biehl, M.; Hammer, B.; Verleysen, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Similarity-Based Clustering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.52-69, 2009, Lecture Notes in Computer Science, </w:t>
@@ -13727,51 +13727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the use of SVM for functional data classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Dabo-Niang, Frédéric Ferraty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional and operatorial statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Physica-Verlag/Springer, pp.273-280, 2008, Contrib. Statist., </w:t>
@@ -14339,51 +14339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106177" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335748v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.126634" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909919v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zelaya Mendiz&#225;bal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boull&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2022.107668" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903551v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laroche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2756" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.05.118" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatzimparmpas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martins" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jusufi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-018-9832-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356993v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guigour&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-015-0218-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cottrell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583972v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fran&#231;oisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Kivim&#228;ki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mantrach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Saerens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2017.03.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ribarsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turkay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nabney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13092" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430717v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-017-9775-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Kouwaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Fonton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Dossou-Gb&#233;t&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187234" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312590v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Myttenaere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Golden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.12.114" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312596v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.02.031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468548v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-016-0368-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936316v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector de Arazoza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0291-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Arazoza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsirizo Rabenoro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648351v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rynkiewicz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-012-0207-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.03.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515908v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugueney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.11.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.11.023" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00232866v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Conan-Guez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00232874v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Krier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verleysen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2007.09.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202339v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2007.12.026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174298v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wertz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2006.11.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174299v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meurens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2006.06.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha El Golli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2006.05.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001191v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-005-3100-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174272v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2005.12.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lendasse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2005.06.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144142v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.09.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000599v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2004.07.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.11.029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000666v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delannay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2004.11.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174274v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014785v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cohen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82427-2_12" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402764v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Mori" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97620-9_13" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335897v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Picard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911394v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906979v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre V&#233;rine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911358v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912235v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505307v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mengin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.099" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678633v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2021.ES2021-115" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000260v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7rm7-gp89" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912226v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675134v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911362v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909805v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Heusinger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Raab" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Michael Schleif" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2021.ES2021-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505316v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE51524.2021.9678782" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285717v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007805v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichetou Bouchareb" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;rot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469509v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734663v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469546v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516660v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28518-4_1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195695v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263540v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2809348" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01468083v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23461-8_3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195688v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222325v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196450v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Kouway&#232;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163367v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222395v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222403v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270293v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mentzer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dudouet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Haughton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2808890" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166849v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261122v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058431v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08976-8_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064529v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2014.6889841" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017734v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017853v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874854v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riedel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika K&#228;stner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793858v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825967v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793850v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil El Mahrsi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830101v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721403v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695753v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696072v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durut" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Patra" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672958v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773133v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2012.61" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737457v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692282v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743798v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603638v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21498-1_35" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668229v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651568v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603639v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666597v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668212v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386797v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668239v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666602v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542776v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ebrard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Zemzemi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666609v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278196v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Dinh Truong" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674189v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176653v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176766v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176760v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017468v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07695-9_1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247969v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335781v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198854265.013.1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909980v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909970v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849297v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222355v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-23751-0_1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23751-0_1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222649v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-23751-0_2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23751-0_2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017553v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02999-3_2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874886v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37382-4_9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753217v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charanpal Dhanjal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Rona-Tas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656675v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13312-1_46" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413148v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hammer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hasenfuss" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01805-3_6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656677v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzennyr da Silva" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de A.T. de Carvahlo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88045-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413154v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01805-3_4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00232878v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635480v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2062-1_41" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4D214K6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352438v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mahouton Hounkonnou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070768v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101945v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gegout" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106177" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335748v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.126634" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909919v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zelaya Mendiz&#225;bal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boull&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2022.107668" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903551v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laroche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2756" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.05.118" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatzimparmpas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martins" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jusufi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-018-9832-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356993v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guigour&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-015-0218-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cottrell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ribarsky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turkay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nabney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13092" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583972v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fran&#231;oisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Kivim&#228;ki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mantrach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Saerens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2017.03.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430717v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-017-9775-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Kouwaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Fonton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Dossou-Gb&#233;t&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187234" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312590v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Myttenaere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Golden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.12.114" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312596v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.02.031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468548v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-016-0368-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936316v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector de Arazoza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0291-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsirizo Rabenoro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Arazoza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rynkiewicz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-012-0207-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.03.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515908v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugueney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.11.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.11.023" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00232866v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Conan-Guez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202339v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2007.12.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00232874v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Krier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verleysen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2007.09.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174298v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wertz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2006.11.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174299v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meurens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2006.06.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha El Golli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2006.05.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001191v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-005-3100-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174272v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2005.12.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.09.025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174077v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lendasse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2005.06.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000599v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2004.07.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.11.029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000666v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delannay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2004.11.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174274v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014785v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cohen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82427-2_12" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402764v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Mori" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97620-9_13" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335897v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Picard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911394v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906979v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre V&#233;rine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911358v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912235v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505307v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mengin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.099" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678633v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2021.ES2021-115" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000260v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7rm7-gp89" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675134v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912226v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911362v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909805v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Heusinger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Raab" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Michael Schleif" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2021.ES2021-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505316v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE51524.2021.9678782" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285717v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007805v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichetou Bouchareb" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;rot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734663v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469509v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469546v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516660v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28518-4_1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195695v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196450v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Kouway&#232;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163390v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162980v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163367v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222395v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01468083v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23461-8_3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222325v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263540v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2809348" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195688v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222403v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270293v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mentzer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dudouet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Haughton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2808890" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166849v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261122v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058431v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08976-8_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064529v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2014.6889841" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017734v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017853v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874854v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riedel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika K&#228;stner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793858v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825967v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793850v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil El Mahrsi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830101v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672958v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721403v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695753v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696072v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Patra" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773133v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2012.61" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737457v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692282v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743798v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668229v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603638v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21498-1_35" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651568v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603639v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666597v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668212v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668239v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386797v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666602v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542776v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ebrard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Zemzemi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666609v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278196v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Dinh Truong" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674189v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176653v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176766v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176760v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017468v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07695-9_1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247969v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335781v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198854265.013.1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909980v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909970v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849297v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222355v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-23751-0_1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23751-0_1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222649v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-23751-0_2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23751-0_2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017553v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02999-3_2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874886v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37382-4_9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753217v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charanpal Dhanjal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Rona-Tas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656675v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13312-1_46" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413148v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hammer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hasenfuss" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01805-3_6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656677v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzennyr da Silva" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de A.T. de Carvahlo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88045-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413154v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01805-3_4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00232878v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635480v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2062-1_41" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4D214K6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352438v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mahouton Hounkonnou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070768v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101945v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gegout" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>