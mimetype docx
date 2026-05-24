--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -399,222 +399,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide concentration monitoring: investigating spatio-temporal patterns in left censored data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixture of von Mises-Fisher distribution with sparse prototypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Laroche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+                <w:t xml:space="preserve">Florian Barbaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmetrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 501, pp.41-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/env.2756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2022.05.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903551v1</w:t>
+                <w:t xml:space="preserve">hal-03909654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture of von Mises-Fisher distribution with sparse prototypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pesticide concentration monitoring: investigating spatio-temporal patterns in left censored data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Barbaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 501, pp.41-74. </w:t>
+              <w:t xml:space="preserve">Environmetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2022.05.118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/env.2756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909654v1</w:t>
+                <w:t xml:space="preserve">hal-03903551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The State of the Art in Enhancing Trust in Machine Learning Models with the Use of Visualizations</w:t>
               </w:r>
@@ -1057,529 +1057,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The State of the Art in Integrating Machine Learning into Visual Analytics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple change points detection and clustering in dynamic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Corneli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.13092⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-017-9775-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714743v1</w:t>
+                <w:t xml:space="preserve">hal-01430717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bag-of-paths framework for network data analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amin Mantrach</w:t>
+                <w:t xml:space="preserve">Predicting local malaria exposure using a Lasso-based two-level cross validation algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenue Kouwaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Fonton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplice Dossou-Gbété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neunet.2017.03.010⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583972v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple change points detection and clustering in dynamic networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Latouche</w:t>
+                <w:t xml:space="preserve">A bag-of-paths framework for network data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Françoisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilkka Kivimäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Mantrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Saerens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11222-017-9775-1⟩</w:t>
+              <w:t xml:space="preserve">Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.90 - 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neunet.2017.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430717v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting local malaria exposure using a Lasso-based two-level cross validation algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The State of the Art in Integrating Machine Learning into Visual Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Endert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bienvenue Kouwaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+                <w:t xml:space="preserve">W. Ribarsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Fonton</w:t>
+                <w:t xml:space="preserve">C. Turkay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Garcia</w:t>
+                <w:t xml:space="preserve">W Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplice Dossou-Gbété</w:t>
+                <w:t xml:space="preserve">I. Nabney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (10), </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (8), pp.458 - 486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0187234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736935v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean Absolute Percentage Error for regression models</w:t>
               </w:r>
@@ -2312,230 +2312,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial correlation in bipartite networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration of a large database of French notarial acts with social network methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.97-110</w:t>
+              <w:t xml:space="preserve">Digital Medievalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761081v1</w:t>
+                <w:t xml:space="preserve">hal-02648351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of a large database of French notarial acts with social network methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial correlation in bipartite networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Medievalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9</w:t>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.97-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648351v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Networks for Complex Data</w:t>
               </w:r>
@@ -2573,51 +2573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (4), pp.373-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2664,51 +2664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation d'un grand réseau à partir d'une classification hiérarchique de ses sommets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 152 (3), pp.34-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2746,51 +2746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency of functional learning methods based on derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (8), pp.1197-1209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2954,51 +2954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing an Organized Modularity Measure for Topographic Graph Clustering: a Deterministic Annealing Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73 (7-9), pp.Pages 1142-1163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3127,51 +3127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batch kernel SOM and related Laplacian methods for social network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3589,1023 +3589,1023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00174299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Algorithm and Implementation of Dissimilarity Self-Organizing Maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une adaptation des cartes auto-organisatrices pour des données décrites par un tableau de dissimilarités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha El Golli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Conan-Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aïcha El Golli</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, LIV (3), pp.33-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00174196v1</w:t>
+                <w:t xml:space="preserve">inria-00174272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Properties of Projection Based Multilayer Perceptrons with Functional Inputs</w:t>
+                <w:t xml:space="preserve">Support vector machine for functional data classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brieuc Conan-Guez</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11063-005-3100-2⟩</w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 69 (7-9), pp.730-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2005.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00001191v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une adaptation des cartes auto-organisatrices pour des données décrites par un tableau de dissimilarités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutual information for the selection of relevant variables in spectrometric nonlinear modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Lechevallier</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Lendasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80 (2), pp.215-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2005.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00174272v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00174077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support vector machine for functional data classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un résultat de consistance pour des SVM fonctionnels par interpolation spline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 343 (8), pp.555-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2006.09.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2005.12.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00144141v1</w:t>
+                <w:t xml:space="preserve">hal-00144142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un résultat de consistance pour des SVM fonctionnels par interpolation spline</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical Properties of Projection Based Multilayer Perceptrons with Functional Inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Conan-Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neural Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (1), pp.55-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11063-005-3100-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2006.09.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00144142v1</w:t>
+                <w:t xml:space="preserve">inria-00001191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual information for the selection of relevant variables in spectrometric nonlinear modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Algorithm and Implementation of Dissimilarity Self-Organizing Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Conan-Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Verleysen</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha El Golli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 80 (2), pp.215-226. </w:t>
+              <w:t xml:space="preserve">Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (6-7), pp.855-863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2005.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neunet.2006.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00174077v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00174196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle neuronal pour la régression et la discrimination sur données fonctionnelles</w:t>
+                <w:t xml:space="preserve">Representation of Functional Data in Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Conan-Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Neurocomputing, 64, pp.183--210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2004.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00001190v1</w:t>
+                <w:t xml:space="preserve">inria-00000666v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Multi-Layer Perceptron: a Nonlinear Tool for Functional Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Conan-Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18 (1), pp.45--60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neunet.2004.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation consistante des paramètres d'un modèle non linéaire pour des données fonctionnelles discrétisées aléatoirement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Conan-Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 340 (2), pp.167-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crma.2004.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of Functional Data in Neural Networks</w:t>
+                <w:t xml:space="preserve">Un modèle neuronal pour la régression et la discrimination sur données fonctionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Conan-Guez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, LIII (4), pp.5-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2004.11.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00000666v2</w:t>
+                <w:t xml:space="preserve">inria-00001190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organizing maps and symbolic data</w:t>
               </w:r>
@@ -5110,1393 +5110,1393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in anomaly and change point detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+                <w:t xml:space="preserve">On the expressivity of bi-Lipschitz normalizing flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vérine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Negrevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Yger</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">ACML 2022 - 14th Asian Conference on Machine Learning,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911394v1</w:t>
+                <w:t xml:space="preserve">hal-03906979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the expressivity of bi-Lipschitz normalizing flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Negrevergne</w:t>
+                <w:t xml:space="preserve">Challenges in anomaly and change point detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Yger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACML 2022 - 14th Asian Conference on Machine Learning,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">30th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906979v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Roads and Rivers of Late Iron Age Gaul: Challenges in Calibrating Least Cost Path Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Filet</w:t>
+                <w:t xml:space="preserve">Estimation paramétrique de ruptures dans des données censurées à gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel (Virtual), Germany</w:t>
+              <w:t xml:space="preserve">JDS 2021 : 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011830v1</w:t>
+                <w:t xml:space="preserve">hal-03912210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable results from spatial interaction models: was this settlement really popular?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sparse mixture of von Mises-Fisher distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA 2021 “Digital Crossroads”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESANN 2021 - European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bruges, Belgium. pp.263-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/esann/2021.ES2021-115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911358v1</w:t>
+                <w:t xml:space="preserve">hal-03678633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Late Iron Age Transport Network from Site Positions</w:t>
+                <w:t xml:space="preserve">Bruit, erreur, anomalie et incertitude dans les données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks 2021: A Joint Sunbelt (Sunbelt XLI) and NetSci Conference (NetSci 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2021, Dijon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/7rm7-gp89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03912235v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation paramétrique de ruptures dans des données censurées à gauche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+                <w:t xml:space="preserve">Improved Algorithm for the Network Alignment Problem with Application to Binary Diffing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mengin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS 2021 : 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Knowledge Based and Intelligent information and Engineering Systems (KES2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Szczecin, Poland. pp.961-970, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.08.099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03912210v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Algorithm for the Network Alignment Problem with Application to Binary Diffing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Mengin</w:t>
+                <w:t xml:space="preserve">Adding semantic to level-up graph-based Android malware detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Knowledge Based and Intelligent information and Engineering Systems (KES2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 10th International Conference on Complex Networks and their Applications (Complex Networks 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Madrid, Spain. pp.235-237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505307v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse mixture of von Mises-Fisher distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Barbaro</w:t>
+                <w:t xml:space="preserve">Construction d'histogrammes irréguliers par maximum de vraisemblance pénalisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Zelaya Mendizábal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN 2021 - European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JDS 2021 : 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678633v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruit, erreur, anomalie et incertitude dans les données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the calibration of least cost path models: a large-scale simulation of boat and wagon transport in late Iron Age Gaul.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Filet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAA 2021 “Digital Crossroads”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Computer Applications and Quantitative Methods in Archaeology, Jun 2021, Limassol, Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60527/7rm7-gp89⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04000260v1</w:t>
+                <w:t xml:space="preserve">hal-03911362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding semantic to level-up graph-based Android malware detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Yger</w:t>
+                <w:t xml:space="preserve">Federated Learning - Methods, Applications and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Heusinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Raab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank-Michael Schleif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Conference on Complex Networks and their Applications (Complex Networks 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESANN 2021 - European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online event (Bruges), Belgium. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/esann/2021.ES2021-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675134v1</w:t>
+                <w:t xml:space="preserve">hal-03909805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'histogrammes irréguliers par maximum de vraisemblance pénalisé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Boullé</w:t>
+                <w:t xml:space="preserve">Binary Diffing as a Network Alignment Problem via Belief Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mengin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS 2021 : 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th IEEE/ACM International Conference on Automated Software Engineering (ASE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; ACM, Nov 2021, Melbourne, Australia. pp.967-978, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASE51524.2021.9678782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03912226v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the calibration of least cost path models: a large-scale simulation of boat and wagon transport in late Iron Age Gaul.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Filet</w:t>
+                <w:t xml:space="preserve">Pénalisation l 1 pour un mélange de lois de von Mises-Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA 2021 “Digital Crossroads”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Computer Applications and Quantitative Methods in Archaeology, Jun 2021, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">JDS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911362v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Learning - Methods, Applications and beyond</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christoph Raab</w:t>
+                <w:t xml:space="preserve">On the Roads and Rivers of Late Iron Age Gaul: Challenges in Calibrating Least Cost Path Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank-Michael Schleif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN 2021 - European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel (Virtual), Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909805v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary Diffing as a Network Alignment Problem via Belief Propagation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing Late Iron Age Transport Network from Site Positions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IEEE/ACM International Conference on Automated Software Engineering (ASE 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networks 2021: A Joint Sunbelt (Sunbelt XLI) and NetSci Conference (NetSci 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Network for Social Network Analysis; Network Science Society, Jul 2021, Bloomington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASE51524.2021.9678782⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03505316v1</w:t>
+                <w:t xml:space="preserve">hal-03912235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pénalisation l 1 pour un mélange de lois de von Mises-Fisher</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable results from spatial interaction models: was this settlement really popular?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">CAA 2021 “Digital Crossroads”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Computer Applications and Quantitative Methods in Archaeology, Jun 2021, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285717v1</w:t>
+                <w:t xml:space="preserve">hal-03911358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle Bayésien de co-clustering de données mixtes</w:t>
               </w:r>
@@ -6584,243 +6584,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating stochastic kernel SOM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
+                <w:t xml:space="preserve">Application du coclustering à l'analyse exploratoire d'une table de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aichetou Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Clérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVth European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Bruges, Belgium. 6 p</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone sur l'Extraction et gestion des connaissances (EGC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.177-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734663v1</w:t>
+                <w:t xml:space="preserve">hal-01469509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du coclustering à l'analyse exploratoire d'une table de données</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Clérot</w:t>
+                <w:t xml:space="preserve">Accelerating stochastic kernel SOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone sur l'Extraction et gestion des connaissances (EGC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.177-188</w:t>
+              <w:t xml:space="preserve">XXVth European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Bruges, Belgium. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469509v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-clustering de données mixtes à base des modèles de mélange</w:t>
               </w:r>
@@ -6901,51 +6901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating stochastic kernel SOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7120,552 +7120,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistance de la minimisation du risque empirique pour l'optimisation de l'erreur relative moyenne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
+                <w:t xml:space="preserve">Modelling time evolving interactions in networks through a non stationary extension of stochastic block models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Corneli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Fith International Workshop on Social Network Analysis (ARS'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Anacapri, Italy. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195695v1</w:t>
+                <w:t xml:space="preserve">hal-01222325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de variables par le GLM-Lasso pour la prédiction du risque palustre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noël Fonton</w:t>
+                <w:t xml:space="preserve">Modelling time evolving interactions in networks through a non stationary extension of stochastic block models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Corneli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Social Networks Analysis and Mining ASONAM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/ACM, Aug 2015, Paris, France. pp.1590-1591, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2808797.2809348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196450v1</w:t>
+                <w:t xml:space="preserve">hal-01263540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing offline evaluation bias of collaborative filtering algorithms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
+                <w:t xml:space="preserve">Modelling time evolving interactions in networks through a non stationary extension of stochastic block models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Corneli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bruges, Belgium. pp.137-142</w:t>
+              <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163390v1</w:t>
+                <w:t xml:space="preserve">hal-01195688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Mean Absolute Percentage Error for Regression Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
+                <w:t xml:space="preserve">Country-Scale Exploratory Analysis of Call Detail Records Through the Lens of Data Grid Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guigourès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Clérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference, ECML PKDD 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Porto, Portugal. pp.37 - 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23461-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162980v1</w:t>
+                <w:t xml:space="preserve">hal-01468083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact ICL maximization in a non-stationary time extension of the latent block model for dynamic networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Latouche</w:t>
+                <w:t xml:space="preserve">Reducing offline evaluation bias of collaborative filtering algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Myttenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Golden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Bruges, Belgium. pp.225-230</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Bruges, Belgium. pp.137-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163367v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a bias in the offline evaluation of a recommendation algorithm</w:t>
+                <w:t xml:space="preserve">Using the Mean Absolute Percentage Error for Regression Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Myttenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Golden</w:t>
@@ -7683,1066 +7714,1035 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Industrial Conference on Data Mining, ICDM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Hamburg, Germany. pp.57-70</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222395v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Country-Scale Exploratory Analysis of Call Detail Records Through the Lens of Data Grid Models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Clérot</w:t>
+                <w:t xml:space="preserve">Exact ICL maximization in a non-stationary time extension of the latent block model for dynamic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Corneli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference, ECML PKDD 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bruges, Belgium. pp.225-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23461-8_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01468083v1</w:t>
+                <w:t xml:space="preserve">hal-01163367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling time evolving interactions in networks through a non stationary extension of stochastic block models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Latouche</w:t>
+                <w:t xml:space="preserve">Study of a bias in the offline evaluation of a recommendation algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Myttenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Golden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fith International Workshop on Social Network Analysis (ARS'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Anacapri, Italy. pp.21</w:t>
+              <w:t xml:space="preserve">11th Industrial Conference on Data Mining, ICDM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Hamburg, Germany. pp.57-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222325v1</w:t>
+                <w:t xml:space="preserve">hal-01222395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling time evolving interactions in networks through a non stationary extension of stochastic block models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Latouche</w:t>
+                <w:t xml:space="preserve">Sélection de variables par le GLM-Lasso pour la prédiction du risque palustre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenue Kouwayè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Fonton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Social Networks Analysis and Mining ASONAM 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2015, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263540v1</w:t>
+                <w:t xml:space="preserve">hal-01196450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling time evolving interactions in networks through a non stationary extension of stochastic block models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Latouche</w:t>
+                <w:t xml:space="preserve">Lasso based feature selection for malaria risk exposure prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenue Kouwayè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Fonton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Machine Learning and Data Mining in Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195688v1</w:t>
+                <w:t xml:space="preserve">hal-01222403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasso based feature selection for malaria risk exposure prediction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noël Fonton</w:t>
+                <w:t xml:space="preserve">Search Strategies for Binary Feature Selection for a Naive Bayes Classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsirizo Rabenoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning and Data Mining in Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bruges, Belgium. pp.291-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222403v1</w:t>
+                <w:t xml:space="preserve">hal-01162981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search Strategies for Binary Feature Selection for a Naive Bayes Classifier</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Cottrell</w:t>
+                <w:t xml:space="preserve">Is the corporate elite disintegrating? Interlock boards and the Mizruchi hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Dudouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Haughton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/ACM, Aug 2015, Paris, France. pp.781-786, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2808797.2808890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162981v1</w:t>
+                <w:t xml:space="preserve">hal-01270293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the corporate elite disintegrating? Interlock boards and the Mizruchi hypothesis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphs in machine learning: an introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bruges, Belgium. pp.207-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2808797.2808890⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01270293v1</w:t>
+                <w:t xml:space="preserve">hal-01166849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphs in machine learning: an introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Latouche</w:t>
+                <w:t xml:space="preserve">Country-scale Exploratory Analysis of Call Detail Records through the Lens of Data Grid Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guigourès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Clérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23461-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166849v1</w:t>
+                <w:t xml:space="preserve">hal-01261122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Country-scale Exploratory Analysis of Call Detail Records through the Lens of Data Grid Models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Clérot</w:t>
+                <w:t xml:space="preserve">Consistance de la minimisation du risque empirique pour l'optimisation de l'erreur relative moyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Myttenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2015, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261122v1</w:t>
+                <w:t xml:space="preserve">hal-01195695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology for the Diagnostic of Aircraft Engine Based on Indicators Aggregation</w:t>
+                <w:t xml:space="preserve">Anomaly Detection Based on Indicators Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsirizo Rabenoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
@@ -8760,331 +8760,322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th Industrial Conference, ICDM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, St. Petersburg, Russia. pp.144-158, </w:t>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Beijing, China. pp.2548--2555, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08976-8_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2014.6889841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058431v1</w:t>
+                <w:t xml:space="preserve">hal-01064529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection Based on Indicators Aggregation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Cottrell</w:t>
+                <w:t xml:space="preserve">Reducing Offline Evaluation Bias in Recommendation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Myttenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Golden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd annual Belgian-Dutch Conference on Machine Learning (Benelearn 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bruxelles, Belgium. pp.55-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064529v1</w:t>
+                <w:t xml:space="preserve">hal-01017734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Offline Evaluation Bias in Recommendation Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boris Golden</w:t>
+                <w:t xml:space="preserve">Anomaly Detection Based on Aggregation of Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsirizo Rabenoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd annual Belgian-Dutch Conference on Machine Learning (Benelearn 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Bruxelles, Belgium. pp.55-62</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Bruxelles, Belgium. pp.64-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017734v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017853v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection Based on Aggregation of Indicators</w:t>
+                <w:t xml:space="preserve">A Methodology for the Diagnostic of Aircraft Engine Based on Indicators Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsirizo Rabenoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
@@ -9102,73 +9093,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd annual Belgian-Dutch Conference on Machine Learning (Benelearn 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 14th Industrial Conference, ICDM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, St. Petersburg, Russia. pp.144-158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08976-8_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017853v2</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularization in Relevance Learning Vector Quantization Using l one Norms</w:t>
               </w:r>
@@ -9623,234 +9623,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830101v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering par optimisation de la modularité pour trajectoires d'objets mobiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t>
+                <w:t xml:space="preserve">A Discussion on Parallelization Schemes for Stochastic Vector Quantization Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Durut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ubimob'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.12-22</w:t>
+              <w:t xml:space="preserve">20-th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.477-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710657v1</w:t>
+                <w:t xml:space="preserve">hal-00696072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering hiérarchique non paramétrique de données fonctionnelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Guigourès</w:t>
+                <w:t xml:space="preserve">Modularity-Based Clustering for Network-Constrained Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.101--112</w:t>
+              <w:t xml:space="preserve">20-th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.471-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672958v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695753v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration relationnelle d'un corpus d'actes notariés médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9865,234 +9865,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Configuration(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modularity-Based Clustering for Network-Constrained Trajectories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t>
+                <w:t xml:space="preserve">Clustering hiérarchique non paramétrique de données fonctionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guigourès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20-th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.471-476</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.101--112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695753v2</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discussion on Parallelization Schemes for Stochastic Vector Quantization Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Patra</w:t>
+                <w:t xml:space="preserve">Graph-Based Approaches to Clustering Network-Constrained Trajectory Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20-th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.477-482</w:t>
+              <w:t xml:space="preserve">Workshop on New Frontiers in Mining Complex Patterns (NFMCP 2012), held at ECML-PKDD 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom. pp.184-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696072v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Triclustering Approach for Time Evolving Graphs</w:t>
               </w:r>
@@ -10176,329 +10176,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-Based Approaches to Clustering Network-Constrained Trajectory Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t>
+                <w:t xml:space="preserve">Dissimilarity Clustering by Hierarchical Multi-Level Refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Conan-Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on New Frontiers in Mining Complex Patterns (NFMCP 2012), held at ECML-PKDD 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom. pp.184-195</w:t>
+              <w:t xml:space="preserve">20-th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.483-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737457v1</w:t>
+                <w:t xml:space="preserve">hal-00692282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissimilarity Clustering by Hierarchical Multi-Level Refinement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brieuc Conan-Guez</w:t>
+                <w:t xml:space="preserve">Triclustering pour la détection de structures temporelles dans les graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guigourès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20-th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.483-488</w:t>
+              <w:t xml:space="preserve">3ième conférence sur les modèles et l'analyse des réseaux : Approches mathématiques et informatiques (MARAMI 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692282v1</w:t>
+                <w:t xml:space="preserve">hal-00743798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triclustering pour la détection de structures temporelles dans les graphes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Boullé</w:t>
+                <w:t xml:space="preserve">Clustering par optimisation de la modularité pour trajectoires d'objets mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième conférence sur les modèles et l'analyse des réseaux : Approches mathématiques et informatiques (MARAMI 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">Ubimob'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.12-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743798v1</w:t>
+                <w:t xml:space="preserve">hal-00710657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of a Large Database of French Charters with Social Network Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10647,1054 +10647,1054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603638v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation géographique par étude d'un journal d'appels téléphoniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Boullé</w:t>
+                <w:t xml:space="preserve">Hierarchical clustering for graph visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Clémençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector de Arazoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ième Journée thématique : Fouille de grands graphes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Bruges, Belgium. pp.227-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651568v1</w:t>
+                <w:t xml:space="preserve">hal-00603639v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical clustering for graph visualization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hector de Arazoza</w:t>
+                <w:t xml:space="preserve">Segmentation géographique par étude d'un journal d'appels téléphoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guigourès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Bruges, Belgium. pp.227-232</w:t>
+              <w:t xml:space="preserve">2ième Journée thématique : Fouille de grands graphes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603639v2</w:t>
+                <w:t xml:space="preserve">hal-00651568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of a gene network reveals 7 biological sub-graphs underlying eQTLs in pig</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Classification and regression based on derivatives : a consistency result</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.0147</w:t>
+              <w:t xml:space="preserve">II Simposio sobre Modelamiento Estadístico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Valparaiso, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00666597v1</w:t>
+                <w:t xml:space="preserve">hal-00668212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and regression based on derivatives : a consistency result</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">The structure of a gene network reveals 7 biological sub-graphs underlying eQTLs in pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Simposio sobre Modelamiento Estadístico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Valparaiso, Chile</w:t>
+              <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.0147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668212v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are gene networks always meaningful?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topologically Ordered Graph Clustering via Deterministic Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Animal Disease Genomics Network of Excellence for Animal Health and Food Safety (EADGENE Days 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Bruges, Belgium. pp.529-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668239v1</w:t>
+                <w:t xml:space="preserve">hal-00666602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de classification organisée pour la recherche de communautés dans les réseaux sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa</w:t>
+                <w:t xml:space="preserve">From intracardiac electrograms to electrocardiograms. Models and metamodels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Ebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Zemzemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
+              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France. pp.524-533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00386797v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00542776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topologically Ordered Graph Clustering via Deterministic Annealing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are gene networks always meaningful?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Bruges, Belgium. pp.529-534</w:t>
+              <w:t xml:space="preserve">European Animal Disease Genomics Network of Excellence for Animal Health and Food Safety (EADGENE Days 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00666602v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From intracardiac electrograms to electrocardiograms. Models and metamodels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
+                <w:t xml:space="preserve">Méthode de classification organisée pour la recherche de communautés dans les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nejib Zemzemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nice, France. pp.524-533</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00542776v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00386797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency of Derivative Based Functional Classifiers on Sampled Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining a medieval social network by kernel SOM and related methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Dinh Truong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN 2008, 16th European Symposium on Artificial Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Bruges, Belgium. pp.445-450</w:t>
+              <w:t xml:space="preserve">MASHS 2008 (Modèles et Apprentissages en Sciences Humaines et Sociales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00666609v1</w:t>
+                <w:t xml:space="preserve">hal-00278196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining a medieval social network by kernel SOM and related methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consistency of Derivative Based Functional Classifiers on Sampled Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quoc-Dinh Truong</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASHS 2008 (Modèles et Apprentissages en Sciences Humaines et Sociales)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Créteil, France</w:t>
+              <w:t xml:space="preserve">ESANN 2008, 16th European Symposium on Artificial Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Bruges, Belgium. pp.445-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278196v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison between dissimilarity SOM and kernel SOM for clustering the vertices of a graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12088,51 +12088,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de représentations de textes en vue d'une analyse exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12531,51 +12531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes pour l’apprentissage de données massives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13853,64 +13853,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variables selection by the LASSO method. Application to malaria data of Tori-Bossito (Benin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenue Kouwaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Fonton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14339,51 +14339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106177" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335748v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.126634" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909919v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zelaya Mendiz&#225;bal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boull&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2022.107668" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903551v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laroche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2756" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.05.118" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatzimparmpas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martins" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jusufi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-018-9832-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356993v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guigour&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-015-0218-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cottrell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ribarsky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turkay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nabney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13092" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583972v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fran&#231;oisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Kivim&#228;ki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mantrach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Saerens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2017.03.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430717v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-017-9775-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Kouwaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Fonton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Dossou-Gb&#233;t&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187234" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312590v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Myttenaere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Golden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.12.114" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312596v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.02.031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468548v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-016-0368-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936316v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector de Arazoza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0291-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsirizo Rabenoro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Arazoza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rynkiewicz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-012-0207-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.03.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515908v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugueney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.11.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.11.023" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00232866v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Conan-Guez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202339v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2007.12.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00232874v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Krier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verleysen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2007.09.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174298v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wertz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2006.11.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174299v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meurens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2006.06.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha El Golli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2006.05.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001191v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-005-3100-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174272v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2005.12.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.09.025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174077v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lendasse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2005.06.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000599v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2004.07.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.11.029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000666v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delannay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2004.11.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174274v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014785v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cohen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82427-2_12" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402764v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Mori" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97620-9_13" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335897v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Picard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911394v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906979v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre V&#233;rine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911358v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912235v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505307v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mengin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.099" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678633v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2021.ES2021-115" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000260v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7rm7-gp89" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675134v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912226v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911362v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909805v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Heusinger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Raab" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Michael Schleif" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2021.ES2021-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505316v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE51524.2021.9678782" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285717v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007805v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichetou Bouchareb" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;rot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734663v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469509v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469546v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516660v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28518-4_1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195695v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196450v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Kouway&#232;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163390v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162980v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163367v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222395v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01468083v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23461-8_3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222325v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263540v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2809348" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195688v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222403v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270293v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mentzer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dudouet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Haughton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2808890" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166849v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261122v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058431v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08976-8_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064529v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2014.6889841" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017734v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017853v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874854v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riedel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika K&#228;stner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793858v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825967v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793850v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil El Mahrsi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830101v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672958v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721403v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695753v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696072v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Patra" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773133v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2012.61" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737457v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692282v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743798v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668229v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603638v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21498-1_35" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651568v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603639v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666597v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668212v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668239v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386797v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666602v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542776v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ebrard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Zemzemi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666609v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278196v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Dinh Truong" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674189v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176653v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176766v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176760v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017468v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07695-9_1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247969v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335781v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198854265.013.1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909980v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909970v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849297v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222355v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-23751-0_1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23751-0_1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222649v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-23751-0_2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23751-0_2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017553v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02999-3_2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874886v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37382-4_9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753217v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charanpal Dhanjal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Rona-Tas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656675v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13312-1_46" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413148v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hammer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hasenfuss" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01805-3_6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656677v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzennyr da Silva" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de A.T. de Carvahlo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88045-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413154v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01805-3_4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00232878v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635480v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2062-1_41" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4D214K6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352438v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mahouton Hounkonnou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070768v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101945v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gegout" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106177" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335748v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.126634" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909919v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zelaya Mendiz&#225;bal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boull&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2022.107668" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909654v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbaro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.05.118" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903551v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laroche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2756" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatzimparmpas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martins" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jusufi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-018-9832-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356993v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guigour&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-015-0218-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cottrell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-017-9775-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Kouwaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Fonton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simplice Dossou-Gb&#233;t&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187234" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583972v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fran&#231;oisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Kivim&#228;ki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mantrach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Saerens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2017.03.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ribarsky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turkay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nabney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13092" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312590v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Myttenaere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Golden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.12.114" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312596v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.02.031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468548v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-016-0368-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936316v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector de Arazoza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0291-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsirizo Rabenoro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Arazoza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648351v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rynkiewicz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-012-0207-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.03.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515908v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugueney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.11.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2009.11.023" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00232866v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Conan-Guez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202339v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2007.12.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00232874v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Krier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verleysen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2007.09.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174298v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wertz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2006.11.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174299v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meurens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2006.06.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174272v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha El Golli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144141v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2005.12.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lendasse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2005.06.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144142v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.09.025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-005-3100-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174196v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2006.05.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000666v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delannay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2004.11.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000599v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2004.07.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000223v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.11.029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001190v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174274v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014785v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cohen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82427-2_12" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402764v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Mori" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97620-9_13" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335897v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Picard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906979v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre V&#233;rine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912210v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2021.ES2021-115" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000260v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7rm7-gp89" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mengin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.099" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675134v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912226v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911362v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909805v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Heusinger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Raab" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Michael Schleif" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2021.ES2021-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505316v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE51524.2021.9678782" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285717v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011830v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912235v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007805v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichetou Bouchareb" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;rot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469509v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734663v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469546v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516660v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28518-4_1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222325v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263540v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2809348" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195688v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01468083v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23461-8_3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163390v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162980v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163367v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222395v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196450v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Kouway&#232;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222403v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162981v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270293v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mentzer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dudouet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Haughton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2808890" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166849v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261122v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195695v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064529v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2014.6889841" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017734v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017853v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058431v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08976-8_11" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874854v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riedel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika K&#228;stner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793858v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825967v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793850v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil El Mahrsi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830101v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696072v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Patra" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695753v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721403v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672958v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737457v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773133v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2012.61" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692282v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743798v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710657v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668229v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603638v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21498-1_35" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603639v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651568v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668212v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666597v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666602v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542776v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ebrard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Zemzemi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668239v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386797v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278196v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Dinh Truong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666609v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674189v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176653v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176766v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176760v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017468v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07695-9_1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247969v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335781v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198854265.013.1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909980v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909970v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849297v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222355v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-23751-0_1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23751-0_1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222649v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-23751-0_2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23751-0_2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017553v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02999-3_2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874886v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37382-4_9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753217v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charanpal Dhanjal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Rona-Tas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656675v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13312-1_46" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413148v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hammer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hasenfuss" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01805-3_6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656677v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzennyr da Silva" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de A.T. de Carvahlo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88045-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413154v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01805-3_4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00232878v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635480v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2062-1_41" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4D214K6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352438v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mahouton Hounkonnou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070768v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101945v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gegout" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>