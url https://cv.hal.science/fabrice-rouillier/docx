--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -5545,239 +5545,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workspace and joint space analysis of the 3-RPS parallel robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ranjan Jha</w:t>
+                <w:t xml:space="preserve">On the computation of the topology of plane curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Niang Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moroz</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kobe University, Jul 2014, Kobe, Japan. pp.130-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2608628.2608670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006614v1</w:t>
+                <w:t xml:space="preserve">hal-00935728v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the computation of the topology of plane curves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daouda Niang Diatta</w:t>
+                <w:t xml:space="preserve">Workspace and joint space analysis of the 3-RPS parallel robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjan Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Roy</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Buffalo, United States. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2608628.2608670⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00935728v2</w:t>
+                <w:t xml:space="preserve">hal-01006614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved algorithm for computing separating linear forms for bivariate systems</w:t>
               </w:r>
@@ -5878,51 +5878,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating Linear Forms for Bivariate Systems</w:t>
+                <w:t xml:space="preserve">Rational Univariate Representations of Bivariate Systems and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
@@ -5944,93 +5944,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC - 38th International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Boston, United States. pp.117-124</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Boston, United States. pp.109-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809425v1</w:t>
+                <w:t xml:space="preserve">hal-00809430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Univariate Representations of Bivariate Systems and Applications</w:t>
+                <w:t xml:space="preserve">Separating Linear Forms for Bivariate Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
@@ -6052,69 +6052,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC - 38th International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Boston, United States. pp.109-116</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Boston, United States. pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809430v1</w:t>
+                <w:t xml:space="preserve">hal-00809425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New bivariate system solver and topology of algebraic curves</w:t>
               </w:r>
@@ -7152,191 +7152,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils de calcul formel performants pour la résolution de certains problèmes en robotique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polynomial System Solving for Industrial Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rouillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Recherche en Robotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Lorient, France. pp.89-99</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Mathematics for Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Detroit, MI, United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434754v1</w:t>
+                <w:t xml:space="preserve">hal-01486850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial System Solving for Industrial Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outils de calcul formel performants pour la résolution de certains problèmes en robotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Mathematics for Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Detroit, MI, United States. pp.1-5</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Recherche en Robotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Lorient, France. pp.89-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486850v1</w:t>
+                <w:t xml:space="preserve">hal-01434754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridges and umbilics of polynomial parametric surfaces</w:t>
               </w:r>
@@ -7424,165 +7424,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Computations and Real Roots of Polynomial Systems</w:t>
+                <w:t xml:space="preserve">Real roots of parametric systems of polynomial equalities and inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmic, Combinatorial and Applicable Real Algebraic Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Berkeley, CA, United States</w:t>
+              <w:t xml:space="preserve">Workshop on Real Computation and Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497056v1</w:t>
+                <w:t xml:space="preserve">hal-01503542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real roots of parametric systems of polynomial equalities and inequalities</w:t>
+                <w:t xml:space="preserve">Exact Computations and Real Roots of Polynomial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Real Computation and Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Rennes, France</w:t>
+              <w:t xml:space="preserve">Algorithmic, Combinatorial and Applicable Real Algebraic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Berkeley, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503542v1</w:t>
+                <w:t xml:space="preserve">hal-01497056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real roots of parametric polynomial systems.</w:t>
               </w:r>
@@ -7631,204 +7631,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Parametric Polynomial Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lazard</w:t>
+                <w:t xml:space="preserve">Computing sampling points in a semi-algebraic set defined by non-strict inequalities, Application to Pattern-Matching Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohab Safey El Din</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Polynomial System Solving</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Paris, France. pp.53-55</w:t>
+              <w:t xml:space="preserve">EACA 2004 - Encuentro de Álgebra Computacional y Aplicaciones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520939v1</w:t>
+                <w:t xml:space="preserve">hal-01434756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing sampling points in a semi-algebraic set defined by non-strict inequalities, Application to Pattern-Matching Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colas Le Guernic</w:t>
+                <w:t xml:space="preserve">Solving Parametric Polynomial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohab Safey El Din</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACA 2004 - Encuentro de Álgebra Computacional y Aplicaciones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Santander, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Polynomial System Solving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Paris, France. pp.53-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434756v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Rational Univariate Representation</w:t>
               </w:r>
@@ -7946,204 +7946,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An environment for Symbolic and Numeric Computation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outils pour l'étude des zéros réels de systèmes algébriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Mathematical Software - ICMS'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Beijing, China. pp.239-249</w:t>
+              <w:t xml:space="preserve">Colloque Mathématiques Effectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100984v1</w:t>
+                <w:t xml:space="preserve">inria-00100994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils pour l'étude des zéros réels de systèmes algébriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An environment for Symbolic and Numeric Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trebuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Mathématiques Effectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International Congress of Mathematical Software - ICMS'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Beijing, China. pp.239-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100994v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils pour l'Etude des Zéros Réels de Systèmes Algébriques</w:t>
               </w:r>
@@ -9123,273 +9123,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00110525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of filter and filter banks using dedicated Computer Algebra Tools</w:t>
+                <w:t xml:space="preserve">Using Computer algebra tools for off-line studies of parallel manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Applications of Computer Algebra (ACA'99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434764v1</w:t>
+                <w:t xml:space="preserve">hal-01434763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Solving of Polynomial Systems and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIAM'99 - Edhimburg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Computer algebra tools for off-line studies of parallel manipulators</w:t>
+                <w:t xml:space="preserve">Design of filter and filter banks using dedicated Computer Algebra Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Applications of Computer Algebra (ACA'99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434763v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial system solving in practice</w:t>
               </w:r>
@@ -10759,51 +10759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernstein's basis and real root isolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11681,51 +11681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre L&#234;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rance" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105865" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04646145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Quadrat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Younes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mt.v4i1.17129" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mt.v3i2.15660" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090184v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Katsamaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafeirakis Zafeirakopoulos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niang Diatta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ny Diatta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Roy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sagraloff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-021-00353-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouzidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81698-8_9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427218.3427223" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01951765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mohamed Bouzidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-018-0596-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Jha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.05.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232181v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Koseleff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pecker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Tran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.04.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468796v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.01.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisha Falbel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Guilloux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwen Thistlethwaite" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2015.1068249" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342211v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2016.07.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2014.08.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-014-9987-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2013.832441" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Manubens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2010.06.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.06.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsan Cheng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mariano Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-010-0044-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148502v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu Nong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lazard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-007-0021-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148721v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2007.01.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663777v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Cameron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Seyfert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20190" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61MQJMNN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Cao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2007.892716" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2006.04.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11155-005-6891-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.08.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWR2NZQC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsco.2002.0563" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcom.2000.0563" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZDZJK64-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098872v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002000050114" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B64MSHF9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Moreau de Saint Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.668541" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05362405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Demin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.570" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05362416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.592" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04483255v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646790v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116621v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3597066.3597107" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03073801v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cluzeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41258-6_3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573423v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667368v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quadrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Draisma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ottaviani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363955v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kobel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930937" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309190v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01366202v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200820v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755996.2756664" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nds.2015.7332633" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142465v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142989v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006614v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935728v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608670" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992634v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809425v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809430v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580431v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434749v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-V. Koseleff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pecker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110516v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_21" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RVZL8NV6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545445v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9689-0_4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298886v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Xiao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425383v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542362.1542424" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329754v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111711v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1390768.1390782" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305663v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352508v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nong Gu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xiang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434754v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486850v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434753v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497056v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503542v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497052v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520939v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434756v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Le Guernic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434755v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531942v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100984v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Reis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trebuchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100994v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100992v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100983v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100985v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100993v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434758v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100987v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Corvez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24616-9_3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FHJTQCJS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434759v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571753v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434760v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099276v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45410-1_3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KMJR615N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434762v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kern" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Faug&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110525v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agany Oloui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434764v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434761v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434763v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rolland" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434770v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Roy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434768v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434772v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434774v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000936v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434773v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trujillo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412060v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298875v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2008.08.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645118v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289699v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41258-6_4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03070677v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-41258-6#toc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02907338v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38356-5_8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956325v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329762v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72185-7_8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486849v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434757v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098444v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098571v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureano Gonzalez-Vega" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadaluppe Trujillo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-03891-8_6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TX937C3T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098570v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-03891-8_2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T8C3CZX9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01435142v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434765v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098569v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre L&#234;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rance" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105865" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04646145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Quadrat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Younes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mt.v4i1.17129" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mt.v3i2.15660" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090184v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Katsamaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafeirakis Zafeirakopoulos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niang Diatta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ny Diatta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Roy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sagraloff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-021-00353-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouzidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81698-8_9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427218.3427223" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01951765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mohamed Bouzidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-018-0596-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Jha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.05.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232181v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Koseleff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pecker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Tran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.04.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468796v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.01.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisha Falbel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Guilloux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwen Thistlethwaite" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2015.1068249" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342211v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2016.07.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2014.08.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-014-9987-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2013.832441" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Manubens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2010.06.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.06.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsan Cheng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mariano Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-010-0044-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148502v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu Nong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lazard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-007-0021-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148721v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2007.01.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663777v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Cameron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Seyfert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20190" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61MQJMNN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Cao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2007.892716" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2006.04.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11155-005-6891-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.08.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWR2NZQC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsco.2002.0563" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcom.2000.0563" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZDZJK64-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098872v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002000050114" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B64MSHF9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Moreau de Saint Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.668541" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05362405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Demin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.570" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05362416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.592" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04483255v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646790v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116621v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3597066.3597107" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03073801v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cluzeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41258-6_3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573423v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667368v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quadrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Draisma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ottaviani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363955v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kobel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930937" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309190v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01366202v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200820v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755996.2756664" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nds.2015.7332633" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142465v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142989v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935728v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608670" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006614v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992634v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809430v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580431v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434749v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-V. Koseleff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pecker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110516v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_21" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RVZL8NV6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545445v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9689-0_4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298886v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Xiao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425383v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542362.1542424" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329754v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111711v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1390768.1390782" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305663v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352508v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nong Gu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xiang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434754v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434753v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503542v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497056v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497052v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434756v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Le Guernic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520939v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434755v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531942v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100994v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100984v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Reis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trebuchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100992v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100983v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100985v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100993v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434758v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100987v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Corvez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24616-9_3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FHJTQCJS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434759v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571753v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434760v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099276v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45410-1_3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KMJR615N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434762v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kern" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Faug&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110525v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agany Oloui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434763v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rolland" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434761v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434764v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434770v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Roy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434768v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434772v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434774v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000936v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434773v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trujillo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412060v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298875v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2008.08.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645118v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289699v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41258-6_4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03070677v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-41258-6#toc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02907338v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38356-5_8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956325v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329762v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72185-7_8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486849v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434757v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098444v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098571v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureano Gonzalez-Vega" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadaluppe Trujillo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-03891-8_6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TX937C3T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098570v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-03891-8_2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T8C3CZX9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01435142v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434765v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098569v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>