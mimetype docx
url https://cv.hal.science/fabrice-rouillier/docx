--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -1041,274 +1041,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workspace, Joint space and Singularities of a family of Delta-Like Robot</w:t>
+                <w:t xml:space="preserve">Computing Chebyshev knot diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranjan Jha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
+                <w:t xml:space="preserve">Pierre-Vincent Koseleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Baron</w:t>
+                <w:t xml:space="preserve">Daniel Pecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Moroz</w:t>
+                <w:t xml:space="preserve">Cuong Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 127, pp.73-95. </w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86, pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2018.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796066v1</w:t>
+                <w:t xml:space="preserve">hal-01232181v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Chebyshev knot diagrams</w:t>
+                <w:t xml:space="preserve">Workspace, Joint space and Singularities of a family of Delta-Like Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Vincent Koseleff</w:t>
+                <w:t xml:space="preserve">Ranjan Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Pecker</w:t>
+                <w:t xml:space="preserve">Luc Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuong Tran</w:t>
+                <w:t xml:space="preserve">Guillaume Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 86, pp.21. </w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 127, pp.73-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2017.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2018.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232181v2</w:t>
+                <w:t xml:space="preserve">hal-01796066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bivariate triangular decompositions in the presence of asymptotes</w:t>
               </w:r>
@@ -1392,581 +1392,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Character Varieties For SL(3,C): The Figure Eight Knot</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Vincent Koseleff</w:t>
+                <w:t xml:space="preserve">Solving bivariate systems using Rational Univariate Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10586458.2015.1068249⟩</w:t>
+              <w:t xml:space="preserve">Journal of Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.34--75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jco.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362208v1</w:t>
+                <w:t xml:space="preserve">hal-01342211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving bivariate systems using Rational Univariate Representations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Pouget</w:t>
+                <w:t xml:space="preserve">Character Varieties For SL(3,C): The Figure Eight Knot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisha Falbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Koseleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morwen Thistlethwaite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37, pp.34--75. </w:t>
+              <w:t xml:space="preserve">Experimental Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (2), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jco.2016.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10586458.2015.1068249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342211v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating linear forms and Rational Univariate Representations of bivariate systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Pouget</w:t>
+                <w:t xml:space="preserve">Representations of fundamental groups of 3-manifolds into PGL(3,C): Exact computations in low complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisha Falbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Koseleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 68, pp.84-119. </w:t>
+              <w:t xml:space="preserve">Geometriae Dedicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 177 (1), pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2014.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10711-014-9987-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977671v1</w:t>
+                <w:t xml:space="preserve">hal-00908843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representations of fundamental groups of 3-manifolds into PGL(3,C): Exact computations in low complexity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Vincent Koseleff</w:t>
+                <w:t xml:space="preserve">Separating linear forms and Rational Univariate Representations of bivariate systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometriae Dedicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 177 (1), pp.52. </w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.84-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10711-014-9987-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2014.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908843v1</w:t>
+                <w:t xml:space="preserve">hal-00977671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local rigidity for SL (3,C) representations of 3-manifolds groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisha Falbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Koseleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2026,51 +2026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cusp Points in the Parameter Space of Degenerate 3-RPR Planar Parallel Manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Manubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2128,382 +2128,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first rational Chebyshev knots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pecker</w:t>
+                <w:t xml:space="preserve">On the topology of real algebraic plane curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinsan Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mariano Peñaranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2010.06.014⟩</w:t>
+              <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.113-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11786-010-0044-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429510v1</w:t>
+                <w:t xml:space="preserve">inria-00517175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of cusp points of 3-R\underline{P}R parallel manipulators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moroz</w:t>
+                <w:t xml:space="preserve">The first rational Chebyshev knots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Koseleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.06.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (12), pp.1341-1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2010.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545502v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the topology of real algebraic plane curves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Pouget</w:t>
+                <w:t xml:space="preserve">On the determination of cusp points of 3-R\underline{P}R parallel manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (1), pp.113-137. </w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (11), pp.1555-1567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11786-010-0044-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00517175v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using computer algebra to certify the global convergence of a numerical optimization process</w:t>
               </w:r>
@@ -4278,360 +4278,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the $\mathcal{L}_{\infty}$-norm of finite-dimensional linear systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alban Quadrat</w:t>
+                <w:t xml:space="preserve">On the Geometry and the Topology of Parametric Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Katsamaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grace Younes</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafeirakis Zafeirakopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maple Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Waterloo, Canada</w:t>
+              <w:t xml:space="preserve">ISSAC 2020 - International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Kalamata / Virtual, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073801v1</w:t>
+                <w:t xml:space="preserve">hal-02573423v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effective computation of stabilizing controllers of 2D systems</w:t>
+                <w:t xml:space="preserve">Computation of the $\mathcal{L}_{\infty}$-norm of finite-dimensional linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Quadrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maple Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Waterloo, Canada. pp.19, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Nov 2020, Waterloo, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419719v1</w:t>
+                <w:t xml:space="preserve">hal-03073801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Geometry and the Topology of Parametric Curves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Katsamaki</w:t>
+                <w:t xml:space="preserve">On the effective computation of stabilizing controllers of 2D systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Quadrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zafeirakis Zafeirakopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC 2020 - International Symposium on Symbolic and Algebraic Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Maple Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Waterloo, Canada. pp.19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-41258-6_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573423v2</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit H∞ controllers for 4th order single-input single-output systems with parameters and their applications to the two mass-spring system with damping</w:t>
               </w:r>
@@ -4732,472 +4732,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword of MEGA 2015</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Ottaviani</w:t>
+                <w:t xml:space="preserve">Certified Algorithms for proving the structural stability of two dimensional systems possibly with parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEGA'2015 (Special Issue)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Trento, Italy</w:t>
+              <w:t xml:space="preserve">MNTS 2016 - 22nd International Symposium on Mathematical Theory of Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351031v1</w:t>
+                <w:t xml:space="preserve">hal-01366202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Real Roots of Real Polynomials ... and now For Real!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sagraloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ISSAC '16 Proceedings of the ACM on International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Waterloo, Canada. pp.7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2930889.2930937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the trajectory planning on the accuracy of the orthoglide 5-axis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
+                <w:t xml:space="preserve">Foreword of MEGA 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Draisma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME International Design Engineering Technical Conference and the Computer and Information in Engineering Conference (IDETC/CIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Charlotte, NC, United States</w:t>
+              <w:t xml:space="preserve">MEGA'2015 (Special Issue)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309190v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certified Algorithms for proving the structural stability of two dimensional systems possibly with parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Bouzidi</w:t>
+                <w:t xml:space="preserve">Influence of the trajectory planning on the accuracy of the orthoglide 5-axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjan Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNTS 2016 - 22nd International Symposium on Mathematical Theory of Networks and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">ASME International Design Engineering Technical Conference and the Computer and Information in Engineering Conference (IDETC/CIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Charlotte, NC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366202v1</w:t>
+                <w:t xml:space="preserve">hal-01309190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the sign of a trigonometric expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Koseleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC ' 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bath, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5335,90 +5335,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workspace and Singularity analysis of a Delta like family robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranjan Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IFTOMM International Symposium on Robotics and Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5443,90 +5443,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algebraic method to check the singularity-free paths for parallel robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranjan Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASME, Aug 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5545,239 +5545,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the computation of the topology of plane curves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daouda Niang Diatta</w:t>
+                <w:t xml:space="preserve">Workspace and joint space analysis of the 3-RPS parallel robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjan Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Roy</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Buffalo, United States. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935728v2</w:t>
+                <w:t xml:space="preserve">hal-01006614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workspace and joint space analysis of the 3-RPS parallel robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ranjan Jha</w:t>
+                <w:t xml:space="preserve">On the computation of the topology of plane curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Niang Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moroz</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kobe University, Jul 2014, Kobe, Japan. pp.130-137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2608628.2608670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006614v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935728v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved algorithm for computing separating linear forms for bivariate systems</w:t>
               </w:r>
@@ -5789,51 +5789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6094,230 +6094,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New bivariate system solver and topology of algebraic curves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Pouget</w:t>
+                <w:t xml:space="preserve">Computing Chebyshev knots diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-V. Koseleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Workshop on Computational Geometry - EuroCG 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Morschach, Switzerland</w:t>
+              <w:t xml:space="preserve">MEGA 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00580431v1</w:t>
+                <w:t xml:space="preserve">hal-01434749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Chebyshev knots diagrams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Pecker</w:t>
+                <w:t xml:space="preserve">New bivariate system solver and topology of algebraic curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEGA 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">27th European Workshop on Computational Geometry - EuroCG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Morschach, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434749v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00580431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Solving Systems of Bivariate Polynomials</w:t>
               </w:r>
@@ -6393,51 +6393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cusp points in the parameter space of RPR-2PRR parallel manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6504,567 +6504,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Using Triangular Decomposition for Solving Parametric Polynomial Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the topology of planar algebraic curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinsan Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mariano Peñaranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACIS'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th annual symposium on Computational geometry - SCG 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Aarhus, Denmark. pp.361--370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1542362.1542424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298886v1</w:t>
+                <w:t xml:space="preserve">inria-00425383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the topology of planar algebraic curves</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Using Triangular Decomposition for Solving Parametric Polynomial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th annual symposium on Computational geometry - SCG 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MACIS'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Fukuoka, Japan. pp.1--1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00425383v1</w:t>
+                <w:t xml:space="preserve">hal-01298886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Topology of Planar Algebraic Curves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Pouget</w:t>
+                <w:t xml:space="preserve">Explicit classification of the 9 first Haas parametric systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Workshop on Computational Geometry - EuroCG 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Nancy, France. pp.213--216</w:t>
+              <w:t xml:space="preserve">ADG 2008 --- Seventh International Workshop on Automated Deduction in Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Shanghai, China. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00329754v1</w:t>
+                <w:t xml:space="preserve">hal-01305663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of the perspective-three-point problem, discriminant variety and real solving polynomial systems of inequalities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moroz</w:t>
+                <w:t xml:space="preserve">On The Topology of Planar Algebraic Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinsan Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mariano Peñaranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC 2008 - 21st International Symposium on Symbolic and Algebraic Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th European Workshop on Computational Geometry - EuroCG 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Nancy, France. pp.213--216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111711v1</w:t>
+                <w:t xml:space="preserve">inria-00329754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit classification of the 9 first Haas parametric systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Classification of the perspective-three-point problem, discriminant variety and real solving polynomial systems of inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohab Safey El Din</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADG 2008 --- Seventh International Workshop on Automated Deduction in Geometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISSAC 2008 - 21st International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Hagenberg, Austria. pp.79-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1390768.1390782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305663v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Computer Algebra to Certify the Global Convergence of a Numerical Optimization Process</w:t>
               </w:r>
@@ -7152,191 +7152,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial System Solving for Industrial Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outils de calcul formel performants pour la résolution de certains problèmes en robotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Mathematics for Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Detroit, MI, United States. pp.1-5</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Recherche en Robotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Lorient, France. pp.89-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486850v1</w:t>
+                <w:t xml:space="preserve">hal-01434754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils de calcul formel performants pour la résolution de certains problèmes en robotique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polynomial System Solving for Industrial Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rouillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Recherche en Robotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Lorient, France. pp.89-99</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Mathematics for Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Detroit, MI, United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434754v1</w:t>
+                <w:t xml:space="preserve">hal-01486850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridges and umbilics of polynomial parametric surfaces</w:t>
               </w:r>
@@ -7424,96 +7424,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real roots of parametric systems of polynomial equalities and inequalities</w:t>
+                <w:t xml:space="preserve">On the Rational Univariate Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Real Computation and Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Polynomial System Solving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Paris, France. pp.75--79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503542v1</w:t>
+                <w:t xml:space="preserve">hal-01434755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Computations and Real Roots of Polynomial Systems</w:t>
               </w:r>
@@ -7562,207 +7562,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real roots of parametric polynomial systems.</w:t>
+                <w:t xml:space="preserve">Real roots of parametric systems of polynomial equalities and inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Workshop on Mathematics Mechanization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Beijing, China</w:t>
+              <w:t xml:space="preserve">Workshop on Real Computation and Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497052v1</w:t>
+                <w:t xml:space="preserve">hal-01503542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing sampling points in a semi-algebraic set defined by non-strict inequalities, Application to Pattern-Matching Problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real roots of parametric polynomial systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohab Safey El Din</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACA 2004 - Encuentro de Álgebra Computacional y Aplicaciones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Santander, Spain</w:t>
+              <w:t xml:space="preserve">The Eighth International Workshop on Mathematics Mechanization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434756v1</w:t>
+                <w:t xml:space="preserve">hal-01497052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Parametric Polynomial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7778,126 +7752,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Polynomial System Solving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Paris, France. pp.53-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Rational Univariate Representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing sampling points in a semi-algebraic set defined by non-strict inequalities, Application to Pattern-Matching Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohab Safey El Din</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Polynomial System Solving</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Paris, France. pp.75--79</w:t>
+              <w:t xml:space="preserve">EACA 2004 - Encuentro de Álgebra Computacional y Aplicaciones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434755v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient real solutions and robotics</w:t>
               </w:r>
@@ -7946,273 +7946,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils pour l'étude des zéros réels de systèmes algébriques</w:t>
+                <w:t xml:space="preserve">Outils pour l'Etude des Zéros Réels de Systèmes Algébriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Mathématiques Effectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées de Géométrie Algorithmique - JGA'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100994v1</w:t>
+                <w:t xml:space="preserve">inria-00100992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An environment for Symbolic and Numeric Computation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outils pour l'étude des zéros réels de systèmes algébriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Mathematical Software - ICMS'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Beijing, China. pp.239-249</w:t>
+              <w:t xml:space="preserve">Colloque Mathématiques Effectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100984v1</w:t>
+                <w:t xml:space="preserve">inria-00100994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils pour l'Etude des Zéros Réels de Systèmes Algébriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An environment for Symbolic and Numeric Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trebuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Géométrie Algorithmique - JGA'02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Obernai, France</w:t>
+              <w:t xml:space="preserve">International Congress of Mathematical Software - ICMS'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Beijing, China. pp.239-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100992v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational problems related to positive polynomials</w:t>
               </w:r>
@@ -9123,273 +9123,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00110525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Computer algebra tools for off-line studies of parallel manipulators</w:t>
+                <w:t xml:space="preserve">Design of filter and filter banks using dedicated Computer Algebra Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Applications of Computer Algebra (ACA'99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434763v1</w:t>
+                <w:t xml:space="preserve">hal-01434764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Solving of Polynomial Systems and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIAM'99 - Edhimburg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of filter and filter banks using dedicated Computer Algebra Tools</w:t>
+                <w:t xml:space="preserve">Using Computer algebra tools for off-line studies of parallel manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Applications of Computer Algebra (ACA'99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434764v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial system solving in practice</w:t>
               </w:r>
@@ -9847,64 +9847,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue : MEGA 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Draisma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10179,437 +10179,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Maple to analyse parallel robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moroz</w:t>
+                <w:t xml:space="preserve">Symbolic Methods for Solving Algebraic Systems of Equations and Applications for Testing the Structural Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jürgen Gerhard; Ilias Kotsireas. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alban Quadrat; Eva Zerz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maple in Mathematics Education and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, Cham, pp.50-64, 2020, Maple in Mathematics Education and Research, 978-3-030-41257-9. </w:t>
+              <w:t xml:space="preserve">Algebraic and Symbolic Computation Methods in Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.203-237, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-41258-6_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-38356-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289699v1</w:t>
+                <w:t xml:space="preserve">hal-02907338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effective computation of stabilizing controllers of 2D systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alban Quadrat</w:t>
+                <w:t xml:space="preserve">Using Maple to analyse parallel robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jürgen Gerhard, Ilias Kotsireas. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jürgen Gerhard; Ilias Kotsireas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maple in Mathematics Education and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Maple in Mathematics Education and Research, </w:t>
+              <w:t xml:space="preserve">, Springer, Cham, pp.50-64, 2020, Maple in Mathematics Education and Research, 978-3-030-41257-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-41258-6_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070677v1</w:t>
+                <w:t xml:space="preserve">hal-02289699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Methods for Solving Algebraic Systems of Equations and Applications for Testing the Structural Stability</w:t>
+                <w:t xml:space="preserve">On the effective computation of stabilizing controllers of 2D systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Quadrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alban Quadrat; Eva Zerz. </w:t>
+              <w:t xml:space="preserve">Jürgen Gerhard, Ilias Kotsireas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebraic and Symbolic Computation Methods in Dynamical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.203-237, 2020, </w:t>
+              <w:t xml:space="preserve">Maple in Mathematics Education and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maple in Mathematics Education and Research, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-38356-5_8⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.30-49, 2020, 978-3-030-41257-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907338v1</w:t>
+                <w:t xml:space="preserve">hal-03070677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-singular assembly mode changing trajectories in the workspace for the 3-RPS parallel robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranjan Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jadran Lenarčič, Oussama Khatib. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Robot Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.149 - 159, 2014, 978-3-319-06697-4</w:t>
@@ -10759,51 +10759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernstein's basis and real root isolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11681,51 +11681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre L&#234;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rance" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105865" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04646145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Quadrat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Younes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mt.v4i1.17129" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mt.v3i2.15660" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090184v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Katsamaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafeirakis Zafeirakopoulos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niang Diatta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ny Diatta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Roy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sagraloff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-021-00353-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouzidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81698-8_9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427218.3427223" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01951765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mohamed Bouzidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-018-0596-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Jha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.05.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232181v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Koseleff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pecker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Tran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.04.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468796v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.01.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisha Falbel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Guilloux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwen Thistlethwaite" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2015.1068249" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342211v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2016.07.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2014.08.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-014-9987-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2013.832441" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Manubens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2010.06.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.06.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsan Cheng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mariano Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-010-0044-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148502v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu Nong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lazard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-007-0021-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148721v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2007.01.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663777v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Cameron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Seyfert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20190" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61MQJMNN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Cao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2007.892716" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2006.04.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11155-005-6891-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.08.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWR2NZQC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsco.2002.0563" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcom.2000.0563" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZDZJK64-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098872v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002000050114" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B64MSHF9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Moreau de Saint Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.668541" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05362405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Demin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.570" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05362416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.592" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04483255v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646790v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116621v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3597066.3597107" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03073801v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cluzeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41258-6_3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573423v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667368v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quadrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Draisma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ottaviani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363955v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kobel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930937" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309190v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01366202v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200820v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755996.2756664" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nds.2015.7332633" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142465v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142989v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935728v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608670" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006614v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992634v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809430v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580431v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434749v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-V. Koseleff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pecker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110516v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_21" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RVZL8NV6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545445v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9689-0_4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298886v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Xiao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425383v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542362.1542424" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329754v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111711v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1390768.1390782" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305663v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352508v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nong Gu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xiang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434754v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434753v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503542v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497056v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497052v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434756v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Le Guernic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520939v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434755v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531942v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100994v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100984v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Reis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trebuchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100992v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100983v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100985v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100993v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434758v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100987v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Corvez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24616-9_3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FHJTQCJS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434759v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571753v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434760v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099276v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45410-1_3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KMJR615N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434762v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kern" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Faug&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110525v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agany Oloui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434763v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rolland" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434761v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434764v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434770v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Roy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434768v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434772v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434774v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000936v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434773v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trujillo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412060v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298875v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2008.08.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645118v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289699v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41258-6_4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03070677v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-41258-6#toc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02907338v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38356-5_8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956325v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329762v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72185-7_8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486849v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434757v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098444v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098571v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureano Gonzalez-Vega" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadaluppe Trujillo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-03891-8_6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TX937C3T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098570v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-03891-8_2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T8C3CZX9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01435142v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434765v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098569v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre L&#234;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rance" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105865" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04646145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Quadrat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Younes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mt.v4i1.17129" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mt.v3i2.15660" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090184v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Katsamaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafeirakis Zafeirakopoulos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Niang Diatta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ny Diatta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Roy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sagraloff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-021-00353-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouzidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81698-8_9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427218.3427223" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01951765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mohamed Bouzidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-018-0596-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232181v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Koseleff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pecker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Tran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.04.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Jha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.05.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468796v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.01.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342211v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2016.07.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisha Falbel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Guilloux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwen Thistlethwaite" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2015.1068249" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908843v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-014-9987-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2014.08.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2013.832441" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Manubens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517175v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsan Cheng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mariano Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-010-0044-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2010.06.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545502v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.06.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148502v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu Nong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lazard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-007-0021-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148721v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2007.01.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663777v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Cameron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Seyfert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20190" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61MQJMNN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Cao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2007.892716" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2006.04.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11155-005-6891-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.08.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWR2NZQC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsco.2002.0563" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcom.2000.0563" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZDZJK64-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098872v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002000050114" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B64MSHF9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Moreau de Saint Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.668541" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05362405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Demin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.570" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05362416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.592" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04483255v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646790v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116621v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3597066.3597107" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573423v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03073801v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cluzeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41258-6_3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667368v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quadrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01366202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363955v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kobel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930937" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351031v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Draisma" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ottaviani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309190v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200820v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755996.2756664" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nds.2015.7332633" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142465v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142989v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006614v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935728v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608670" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992634v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809430v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-V. Koseleff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pecker" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580431v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110516v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_21" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RVZL8NV6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545445v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9689-0_4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425383v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542362.1542424" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298886v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Xiao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305663v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329754v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111711v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1390768.1390782" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352508v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nong Gu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xiang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434754v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486850v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434753v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434755v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497056v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503542v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497052v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520939v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434756v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Le Guernic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531942v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100992v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100994v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100984v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Reis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trebuchet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100983v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100985v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100993v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434758v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100987v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Corvez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24616-9_3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FHJTQCJS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434759v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571753v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434760v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099276v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45410-1_3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KMJR615N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434762v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kern" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Faug&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110525v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agany Oloui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434764v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434761v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434763v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rolland" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434770v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Roy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434768v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434772v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434774v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000936v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434773v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trujillo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412060v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298875v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2008.08.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645118v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02907338v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38356-5_8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289699v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41258-6_4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03070677v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-41258-6#toc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956325v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329762v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72185-7_8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486849v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434757v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098444v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098571v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureano Gonzalez-Vega" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadaluppe Trujillo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-03891-8_6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TX937C3T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098570v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-03891-8_2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T8C3CZX9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01435142v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434765v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098569v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>