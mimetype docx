--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -234,2556 +234,2556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fe-thiolate layered metal organic framework as a high-performance electrode material for potassium-ion batteries</w:t>
+                <w:t xml:space="preserve">Destabilization of ammonia borane &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; dual confinement in a cobalt-based Prussian blue analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Nguyen</w:t>
+                <w:t xml:space="preserve">Maëlle Cahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
+                <w:t xml:space="preserve">Carlos A Castilla-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dat Le Thanh</w:t>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nusik Gedikoglu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Umit B Demirci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CC02470F⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (19), pp.5227 - 5235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5se00758e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136080v1</w:t>
+                <w:t xml:space="preserve">hal-05321695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destabilization of ammonia borane &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; dual confinement in a cobalt-based Prussian blue analogue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective captivation of DOX &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; topotactic surface enrichment with hydrated sodium ions on engineered MXene nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zubair Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Cahu</w:t>
+                <w:t xml:space="preserve">Jing Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos A Castilla-Martinez</w:t>
+                <w:t xml:space="preserve">Farhan Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuo Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5se00758e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (5), pp.3461 - 3473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ta06297c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321695v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abnormal adsorption properties of the MOF CALF-20 as revealed by water and methanol vapor sorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Duplessis-Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Duplessis-Kergomard</w:t>
+                <w:t xml:space="preserve">Meryem Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Saidi</w:t>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 387, pp.113525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective captivation of DOX &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; topotactic surface enrichment with hydrated sodium ions on engineered MXene nanosheets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Potential 3‐in‐1 Combined AntiSARS‐CoV‐2 Therapy Using Pulmonary MIL‐100(Fe) Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zubair Khalid</w:t>
+                <w:t xml:space="preserve">Inés Álvarez-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Xie</w:t>
+                <w:t xml:space="preserve">Catalina Biglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farhan Hadi</w:t>
+                <w:t xml:space="preserve">Guillermo López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetsuo Yamaguchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">África González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (5), pp.3461 - 3473. </w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (26), pp.2403988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4ta06297c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202403988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323439v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Potential 3‐in‐1 Combined AntiSARS‐CoV‐2 Therapy Using Pulmonary MIL‐100(Fe) Formulation</w:t>
+                <w:t xml:space="preserve">A Fe-thiolate layered metal organic framework as a high-performance electrode material for potassium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Fodor</w:t>
+                <w:t xml:space="preserve">Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inés Álvarez-Miguel</w:t>
+                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalina Biglione</w:t>
+                <w:t xml:space="preserve">Dat Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo López</w:t>
+                <w:t xml:space="preserve">Nusik Gedikoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">África González-Fernández</w:t>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (26), pp.2403988. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (53), pp.9614-9617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adhm.202403988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5CC02470F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321688v1</w:t>
+                <w:t xml:space="preserve">hal-05136080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Hydrophilic/Hydrophobic Balance of 13X Zeolite by Adsorption of Water, Methanol, and Cyclohexane as Pure Vapors or as Mixtures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renewing Interest in Zeolites as Adsorbents for Capture of Cationic Dyes from Aqueous and Ethanolic Solutions: A Simulation-Based Insight into the Efficiency of Dye Adsorption in View of Wastewater Treatment and Valorization of Post-Sorption Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bihl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olinda Gimello</w:t>
+                <w:t xml:space="preserve">Lotfi Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Louis</w:t>
+                <w:t xml:space="preserve">Marwa Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Roger</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Gassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano14020213⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (13), pp.2952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29132952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744042v1</w:t>
+                <w:t xml:space="preserve">hal-04622230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewing Interest in Zeolites as Adsorbents for Capture of Cationic Dyes from Aqueous and Ethanolic Solutions: A Simulation-Based Insight into the Efficiency of Dye Adsorption in View of Wastewater Treatment and Valorization of Post-Sorption Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Boudjema</w:t>
+                <w:t xml:space="preserve">Evaluation of the Hydrophilic/Hydrophobic Balance of 13X Zeolite by Adsorption of Water, Methanol, and Cyclohexane as Pure Vapors or as Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Assaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">François Bihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Gassin</w:t>
+                <w:t xml:space="preserve">Benoit Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (13), pp.2952. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29132952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano14020213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622230v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Hydrophilic/Hydrophobic Balance of 13X Zeolite by Adsorption of Water, Methanol, and Cyclohexane as Pure Vapors or as Mixtures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Roger</w:t>
+                <w:t xml:space="preserve">Long-lasting insecticidal activity in plants driven by chlorogenic acid-loaded metal–organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Rincón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mcarmen Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Sierra-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodríguez-Diéguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano14020213⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (19), pp.4717-4723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TB02493H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449085v1</w:t>
+                <w:t xml:space="preserve">hal-04610865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselectivity in Pyrene-Templated Polymerization Using MOFs as 1D Porous Scaffolds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
+                <w:t xml:space="preserve">Controlled Molecular Arrangement of Cinnamic Acid in Layered Double Hydroxide through pi-pi Interaction for Controlled Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taeho Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung-Min Paek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang-Kyun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Kuen Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c07124⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (8), pp.4506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms25084506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321692v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Molecular Arrangement of Cinnamic Acid in Layered Double Hydroxide through pi-pi Interaction for Controlled Release</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">Regioselectivity in Pyrene-Templated Polymerization Using MOFs as 1D Porous Scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Armani-Calligaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Atienzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Navalón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms25084506⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (34), pp.45411-45421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c07124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554392v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting insecticidal activity in plants driven by chlorogenic acid-loaded metal–organic frameworks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Sierra-Serrano</w:t>
+                <w:t xml:space="preserve">SU-101 for the removal of pharmaceutical active compounds by the combination of adsorption/photocatalytic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio J Chacón-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Svensson Grape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Rodríguez-Diéguez</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Willhammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.7882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-58014-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3TB02493H⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04610865v1</w:t>
+                <w:t xml:space="preserve">hal-04554483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SU-101 for the removal of pharmaceutical active compounds by the combination of adsorption/photocatalytic processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erik Svensson Grape</w:t>
+                <w:t xml:space="preserve">Biomimetic apatites functionalized with antioxidant phytotherapeutics: The case of chlorogenic and sinapic phenolic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tom Willhammar</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalloul Bouajila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafed El-Feki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.102271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-58014-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04554483v1</w:t>
+                <w:t xml:space="preserve">hal-04763955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic apatites functionalized with antioxidant phytotherapeutics: The case of chlorogenic and sinapic phenolic compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hafed El-Feki</w:t>
+                <w:t xml:space="preserve">Evaluation of the Hydrophilic/Hydrophobic Balance of 13X Zeolite by Adsorption of Water, Methanol, and Cyclohexane as Pure Vapors or as Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano14020213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102271⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04763955v1</w:t>
+                <w:t xml:space="preserve">hal-04744042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent Single-Molecule Magnets as Dual Magneto-Optical Molecular Thermometers</w:t>
+                <w:t xml:space="preserve">Hydroxydes Doubles Lamellaires (HDL) : vers une mise en forme contrôlée à basse température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Zanella</w:t>
+                <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Aragon-Alberti</w:t>
+                <w:t xml:space="preserve">Jérémy Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos D. S. Brites</w:t>
+                <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luís D. Carlos</w:t>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239956v1</w:t>
+                <w:t xml:space="preserve">hal-04023597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxydes Doubles Lamellaires (HDL) : vers une mise en forme contrôlée à basse température</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luminescent Single-Molecule Magnets as Dual Magneto-Optical Molecular Thermometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Drouet</w:t>
+                <w:t xml:space="preserve">Maxime Aragon-Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Soulié</w:t>
+                <w:t xml:space="preserve">Carlos D. S. Brites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Trens</w:t>
+                <w:t xml:space="preserve">Luís D. Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62, pp.e202306970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202306970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023597v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water on an epoxy/amine–metal interphase: a combined DFT and mixing calorimetry approach</w:t>
+                <w:t xml:space="preserve">Biocompatible MgFeCO3 Layered Double Hydroxide (LDH) for Bone Regeneration—Low-Temperature Processing through Cold Sintering and Freeze-Casting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Fritah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Drouet</w:t>
+                <w:t xml:space="preserve">Hyoung-Jun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Min Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (8), pp.11342-11352. </w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (6), pp.734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c22431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering10060734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023569v1</w:t>
+                <w:t xml:space="preserve">hal-04153824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards N-rich solid polymer electrolytes for Li-ion batteries?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Proton Conductivity of a Bismuth Phosphonate Metal–Organic Framework with Unusual Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Biglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Artigues</w:t>
+                <w:t xml:space="preserve">Sérgio Vilela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Svensson Grape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Deschamps</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Lapinte</w:t>
+                <w:t xml:space="preserve">Nieves Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ma00494e⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (11), pp.4329-4337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c00387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284898v1</w:t>
+                <w:t xml:space="preserve">hal-04153749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Proton Conductivity of a Bismuth Phosphonate Metal–Organic Framework with Unusual Topology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catalina Biglione</w:t>
+                <w:t xml:space="preserve">Towards N-rich solid polymer electrolytes for Li-ion batteries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sérgio Vilela</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erik Svensson Grape</w:t>
+                <w:t xml:space="preserve">V. Chaudoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nieves Ureña</w:t>
+                <w:t xml:space="preserve">V. Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (11), pp.4329-4337. </w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (22), pp.5740-5752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c00387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3ma00494e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153749v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatible MgFeCO3 Layered Double Hydroxide (LDH) for Bone Regeneration—Low-Temperature Processing through Cold Sintering and Freeze-Casting</w:t>
+                <w:t xml:space="preserve">Influence of water on an epoxy/amine–metal interphase: a combined DFT and mixing calorimetry approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyoung-Jun Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
+                <w:t xml:space="preserve">Zineb Fritah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jae-Min Oh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (6), pp.734. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (8), pp.11342-11352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bioengineering10060734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c22431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153824v1</w:t>
+                <w:t xml:space="preserve">hal-04023569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the horizons of porphyrin metal–organic frameworks via catecholate coordination: exploring structural diversity, material stability and redox properties</w:t>
               </w:r>
@@ -2897,3344 +2897,3344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold sintering yields first layered double hydroxides (LDH) monolithic materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hyoung-Jun Kim</w:t>
+                <w:t xml:space="preserve">Effect on the geometry over the slow relaxation of the magnetization in a series of erbium( iii ) complexes based on halogenated ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tae-Hyun Kim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">Dmitry Lyubov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Chevallier</w:t>
+                <w:t xml:space="preserve">Alexander Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilia Gogolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Tyutyunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2022.115704⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (39), pp.6953-6963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ce00856d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622396v1</w:t>
+                <w:t xml:space="preserve">hal-04239959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing three-blade propeller lanthanide complexes as molecular luminescent thermometers: study of temperature sensing through a concerted experimental/theory approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potassium-ion batteries using KFSI in monoglyme electrolytes: Implications of cation solvation on the K+-graphite (co-)intercalation mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Fayoumi</w:t>
+                <w:t xml:space="preserve">Phuong Nam Le Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Lyssenko</w:t>
+                <w:t xml:space="preserve">Vincent Gabaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladislav Korshunov</w:t>
+                <w:t xml:space="preserve">Athmane Boulaoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Åvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2tc01289h⟩</w:t>
+              <w:t xml:space="preserve">Energy Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.291-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2021.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688300v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-synthetic modification of Prussian blue type nanoparticles: tailoring the chemical and physical properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Guari</w:t>
+                <w:t xml:space="preserve">Employing three-blade propeller lanthanide complexes as molecular luminescent thermometers: study of temperature sensing through a concerted experimental/theory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Lyubov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joulia Larionova</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Albano Carneiro Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Fayoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Lyssenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Korshunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2qi01068b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (18), pp.7176-7188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2tc01289h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735789v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium-ion batteries using KFSI in monoglyme electrolytes: Implications of cation solvation on the K+-graphite (co-)intercalation mechanism</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-synthetic modification of Prussian blue type nanoparticles: tailoring the chemical and physical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustav Åvall</w:t>
+                <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrik Johansson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Guari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joulia Larionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2021.11.046⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (15), pp.3943-3971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2qi01068b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468868v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect on the geometry over the slow relaxation of the magnetization in a series of erbium( iii ) complexes based on halogenated ligands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Base‐Free Alkoxide Dysprosium(III) Complexes with an Unusual Tetraphenylborate Coordination: Study of the Slow Relaxation of the Magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilia Gogolev</w:t>
+                <w:t xml:space="preserve">Alexander Selikhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Tyutyunov</w:t>
+                <w:t xml:space="preserve">Anton Cherkasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Nelyubina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2ce00856d⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (30), pp.e202200397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202200397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239959v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base‐Free Alkoxide Dysprosium(III) Complexes with an Unusual Tetraphenylborate Coordination: Study of the Slow Relaxation of the Magnetization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrolysis of the Borohydride Anion BH4−: A 11B NMR Study Showing the Formation of Short-Living Reaction Intermediates including BH3OH−</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Cherkasov</w:t>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulia Nelyubina</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Alligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202200397⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (6), pp.1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27061975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989572v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of the Borohydride Anion BH4−: A 11B NMR Study Showing the Formation of Short-Living Reaction Intermediates including BH3OH−</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Using N-Heterocyclic Carbenes as Weak Equatorial Ligands to Design Single-Molecule Magnets: Zero-Field Slow Relaxation in Two Octahedral Dysprosium(III) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Lyubov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Gurina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Nelyubina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27061975⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (3), pp.1264-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c03429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616856v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using N-Heterocyclic Carbenes as Weak Equatorial Ligands to Design Single-Molecule Magnets: Zero-Field Slow Relaxation in Two Octahedral Dysprosium(III) Complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Lyubov</w:t>
+                <w:t xml:space="preserve">Cold sintering yields first layered double hydroxides (LDH) monolithic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyoung-Jun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Hyun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Min Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galina Gurina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">Geoffroy Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (3), pp.1264-1269. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 280, pp.115704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c03429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2022.115704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544909v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rational study of the influence of Mn(2+)-insertion in Prussian blue nanoparticles on their photothermal properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Cahu</w:t>
+                <w:t xml:space="preserve">Ion-exchanged UPG-1 as a potential electrolyte for Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t>
+                <w:t xml:space="preserve">Sérgio M F Vilela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad Sene</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Camerel</w:t>
+                <w:t xml:space="preserve">Alejandro Várez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1tb00888a⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (16), pp.11803-11812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414675v1</w:t>
+                <w:t xml:space="preserve">hal-03320522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Release Kinetics upon Water Vapor Sorption Using Cation-Exchanged Zeolites and Prussian Blue Analogues as Adsorbents: Application to Short-Term Low-Temperature Thermochemical Storage of Energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Nanotube Morphology and Intercalated Species on the Sorption Properties of Hybrid Layered Vanadium Oxides: Application for Cesium Removal from Aqueous Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delhia Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Benzaria</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerzy Zajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarence Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14123505⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.2349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11092349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744119v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-exchanged UPG-1 as a potential electrolyte for Fuel Cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat Release Kinetics upon Water Vapor Sorption Using Cation-Exchanged Zeolites and Prussian Blue Analogues as Adsorbents: Application to Short-Term Low-Temperature Thermochemical Storage of Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Várez</w:t>
+                <w:t xml:space="preserve">Salma Benzaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joulia Larionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (16), pp.11803-11812. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (12), pp.3505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en14123505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320522v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Nanotube Morphology and Intercalated Species on the Sorption Properties of Hybrid Layered Vanadium Oxides: Application for Cesium Removal from Aqueous Streams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Structural Functionalization, Pore Size, and Presence of Extra-Framework Ions on the Capture of Gaseous I 2 by MOF Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Zajac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarence Charnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (9), pp.2349. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11092349⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11, pp.2245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11092245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343081v1</w:t>
+                <w:t xml:space="preserve">hal-03329372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Release Kinetics upon Water Vapor Sorption Using Cation-Exchanged Zeolites and Prussian Blue Analogues as Adsorbents: Application to Short-Term Low-Temperature Thermochemical Storage of Energy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Long</w:t>
+                <w:t xml:space="preserve">Further insight on amine-metal reaction in epoxy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Fritah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Thouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14123505⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.100959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.100959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261127v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improving the capacity of UiO-66 for antibiotic elimination from contaminated water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Torres</w:t>
+                <w:t xml:space="preserve">Víctor Dato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 231, pp.356-370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1FD00019E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconium-Based Metal Organic Frameworks for the Capture of Carbon Dioxide and Ethanol Vapour. A Comparative Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryem Saidi</w:t>
+                <w:t xml:space="preserve">SUSTAINED ANTIBACTERIAL EFFECT OF LEVOFLOXACIN DRUG IN A POLYMER MATRIX BY HYBRIDIZATION WITH A LAYERED DOUBLE HYDROXIDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su-Joung Ko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuoc Hoang Ho</w:t>
+                <w:t xml:space="preserve">Jin-Song Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pankaj Yadav</w:t>
+                <w:t xml:space="preserve">Gyeong-Hyeon Gwak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyoung-Jun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarence Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (24), pp.7620. </w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (4), pp.443-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26247620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42860-021-00128-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494621v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUSTAINED ANTIBACTERIAL EFFECT OF LEVOFLOXACIN DRUG IN A POLYMER MATRIX BY HYBRIDIZATION WITH A LAYERED DOUBLE HYDROXIDE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zirconium-Based Metal Organic Frameworks for the Capture of Carbon Dioxide and Ethanol Vapour. A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Su-Joung Ko</w:t>
+                <w:t xml:space="preserve">Phuoc Hoang Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin-Song Jung</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hyoung-Jun Kim</w:t>
+                <w:t xml:space="preserve">Pankaj Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarence Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42860-021-00128-7⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (24), pp.7620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26247620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461784v1</w:t>
+                <w:t xml:space="preserve">hal-03494621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further insight on amine-metal reaction in epoxy systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Drouet</w:t>
+                <w:t xml:space="preserve">Improving the genistein oral bioavailability via its formulation into the metal–organic framework MIL-100(Fe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrià Botet-Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Tamames-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carole Thouron</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edurne Imbuluzqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.100959⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.2233-2239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0TB02804E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138377v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Structural Functionalization, Pore Size, and Presence of Extra-Framework Ions on the Capture of Gaseous I 2 by MOF Materials</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nickel phosphonate MOF as efficient water splitting photocatalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio M F Vilela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Babaryk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Cabrero-Antonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Gregorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.450-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12274-020-3056-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano11092245⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03329372v1</w:t>
+                <w:t xml:space="preserve">hal-03031673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the genistein oral bioavailability via its formulation into the metal–organic framework MIL-100(Fe)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Ultrafast reproducible synthesis of a Ag-nanocluster@MOF composite and its superior visible-photocatalytic activity in batch and in continuous flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arenas-Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edurne Imbuluzqueta</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Ocaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Liras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (28), pp.15704-15713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1TA02251B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0TB02804E⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03168325v1</w:t>
+                <w:t xml:space="preserve">hal-03292627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel phosphonate MOF as efficient water splitting photocatalyst</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic utilization of layered double hydroxide nanosheets for effective removal of methyl orange from an aqueous system by π-π stacking-induced nanoconfinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su-Joung Ko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuo Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Min Oh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 277, pp.111455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12274-020-3056-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03031673v1</w:t>
+                <w:t xml:space="preserve">hal-02970787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast reproducible synthesis of a Ag-nanocluster@MOF composite and its superior visible-photocatalytic activity in batch and in continuous flow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marta Liras</w:t>
+                <w:t xml:space="preserve">Heat Release Kinetics upon Water Vapor Sorption Using Cation-Exchanged Zeolites and Prussian Blue Analogues as Adsorbents: Application to Short-Term Low-Temperature Thermochemical Storage of Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Benzaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joulia Larionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1TA02251B⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (12), pp.3505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14123505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292627v2</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic utilization of layered double hydroxide nanosheets for effective removal of methyl orange from an aqueous system by π-π stacking-induced nanoconfinement</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A rational study of the influence of Mn(2+)-insertion in Prussian blue nanoparticles on their photothermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Cahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Camerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 277, pp.111455. </w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (47), pp.9670-9683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1tb00888a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970787v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fashioning Prussian Blue Nanoparticles by Adsorption of Luminophores: Synthesis, Properties, and in Vitro Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
+                <w:t xml:space="preserve">One-pot synthesis of 5-FU@ZIF-8 and ibuprofen@ZIF-8 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuoc Hoang Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Daurat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03699⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 500, pp.119229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.119229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538711v1</w:t>
+                <w:t xml:space="preserve">hal-02353539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot synthesis of 5-FU@ZIF-8 and ibuprofen@ZIF-8 nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">Synergic effect of doxorubicin release and two-photon irradiation of Mn 2+ -doped Prussian blue nanoparticles on cancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emna Mathlouthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Cahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.119229⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.2646-2649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9ra09133e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353539v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergic effect of doxorubicin release and two-photon irradiation of Mn 2+ -doped Prussian blue nanoparticles on cancer therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamiaa Ali</w:t>
+                <w:t xml:space="preserve">Proton Conductive Zr-Phosphonate UPG-1—Aminoacid Insertion as Proton Carrier Stabilizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Vilela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Mathlouthi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Cahu</w:t>
+                <w:t xml:space="preserve">Alejandro Gómez-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad Sene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Daurat</w:t>
+                <w:t xml:space="preserve">Alejandro Várez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (5), pp.2646-2649. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (15), pp.3519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9ra09133e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25153519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494005v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration mechanism in Ce-exchanged zeolites and heat release performances upon adsorption of water vapour in support of their potential use in thermochemical storage of energy under mild conditions of adsorbent regeneration and saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Zajac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 296, pp.109999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6262,472 +6262,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton Conductive Zr-Phosphonate UPG-1—Aminoacid Insertion as Proton Carrier Stabilizer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
+                <w:t xml:space="preserve">Adsorption of volatile organic compounds by ZIF-8, Cu-BTC and a Prussian blue analogue: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Gómez-Peña</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Várez</w:t>
+                <w:t xml:space="preserve">Jérome Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joulia Larionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25153519⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 501, pp.119316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.119316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924401v1</w:t>
+                <w:t xml:space="preserve">hal-02441992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of volatile organic compounds by ZIF-8, Cu-BTC and a Prussian blue analogue: A comparative study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérome Long</w:t>
+                <w:t xml:space="preserve">Ionosilica-based anion exchangers for low-temperature thermochemical storage of energy under mild conditions of adsorbent regeneration and saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Petitjean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Guari</w:t>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.119316⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 398, pp.125634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.125634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441992v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionosilica-based anion exchangers for low-temperature thermochemical storage of energy under mild conditions of adsorbent regeneration and saturation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Trens</w:t>
+                <w:t xml:space="preserve">Fashioning Prussian Blue Nanoparticles by Adsorption of Luminophores: Synthesis, Properties, and in Vitro Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Silly</w:t>
+                <w:t xml:space="preserve">Anastasia Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 398, pp.125634. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (7), pp.4567-4575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.125634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865015v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Prussian blue analogues nanoparticles luminescent: effect of the luminophore confinement over the properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rute A.S. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6798,477 +6798,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Critical Review of Solid Materials for Low-Temperature Thermochemical Storage of Solar Energy Based on Solid-Vapour Adsorption in View of Space Heating Uses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hao Wu</w:t>
+                <w:t xml:space="preserve">A highly conductive nanostructured PEDOT polymer confined into the mesoporous MIL-100(Fe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Santiago-Portillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Atienzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24050945⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (26), pp.9807-9817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9DT00917E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063747v1</w:t>
+                <w:t xml:space="preserve">hal-02172673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new proton-conducting Bi-carboxylate framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Várez</w:t>
+                <w:t xml:space="preserve">A Critical Review of Solid Materials for Low-Temperature Thermochemical Storage of Solar Energy Based on Solid-Vapour Adsorption in View of Space Heating Uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Horcajada</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Zajac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (30), pp.11181-11185. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (5), pp.945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9DT02009H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules24050945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02199458v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted hydrothermal synthesis of manganate nanoflowers for selective retention of strontium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delhia Alby</w:t>
+                <w:t xml:space="preserve">A new proton-conducting Bi-carboxylate framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Vilela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Várez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Prélot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Horcajada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 368, pp.661-669. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (30), pp.11181-11185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.01.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9DT02009H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043305v1</w:t>
+                <w:t xml:space="preserve">hal-02199458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Templating Amine on the Nanostructure and Charge of Layered Vanadates for Radioactive Wastewater Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delhia Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora El Jeaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarence Charnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (1), pp.497-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7296,230 +7296,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly conductive nanostructured PEDOT polymer confined into the mesoporous MIL-100(Fe)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
+                <w:t xml:space="preserve">Microwave-assisted hydrothermal synthesis of manganate nanoflowers for selective retention of strontium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delhia Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Santiago-Portillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pedro Atienzar</w:t>
+                <w:t xml:space="preserve">Amine Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bordet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">Bénédicte Prélot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (26), pp.9807-9817. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 368, pp.661-669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9DT00917E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.01.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172673v1</w:t>
+                <w:t xml:space="preserve">hal-02043305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective separation under humid conditions by chiral Hofmann clathrates: new opportunities for vintage materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7700,51 +7700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Understanding Drug Incorporation and Delivery from Biocompatible Metal–Organic Frameworks in View of Cutaneous Administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7834,103 +7834,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Switch in the Hydrophobic/Hydrophilic Gas‐Adsorption Character of Prussian Blue Analogues: An Affinity Control for Smart Gas Sorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joulia Larionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25, pp.479-484. </w:t>
@@ -7981,77 +7981,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nonlinear Optically Active Bismuth–Camphorate Coordination Polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Vilela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Horcajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Babaryk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Jaballi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8115,77 +8115,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of metal cation-exchanged zeolites in sorption thermochemical storage: Some practical aspects in reference to the mechanism of water vapor adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delhia Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fullenwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Zajac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 179, pp.223 - 230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8219,64 +8219,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanometric MIL-125-NH2 Metal–Organic Framework as a Potential Nerve Agent Antidote Carrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Vilela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8347,338 +8347,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Descriptors of Zeolitic–Imidazolate Frameworks Are Keys to the Activity of Fe–N–C Catalysts</w:t>
+                <w:t xml:space="preserve">How Does Competition between Anionic Pollutants Affect Adsorption onto Mg–Al Layered Double Hydroxide? Three Competition Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Armel</w:t>
+                <w:t xml:space="preserve">Darmograi Ganna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hindocha Sheena</w:t>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephen Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b11248⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (19), pp.10410-10418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511233v1</w:t>
+                <w:t xml:space="preserve">hal-01331382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Competition between Anionic Pollutants Affect Adsorption onto Mg–Al Layered Double Hydroxide? Three Competition Schemes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Descriptors of Zeolitic–Imidazolate Frameworks Are Keys to the Activity of Fe–N–C Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Armel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hindocha Sheena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darmograi Ganna</w:t>
+                <w:t xml:space="preserve">Deborah J Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Prelot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">Stephen Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (19), pp.10410-10418. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139, pp.453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b11248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331382v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key Study on the Potential of Hydrazine Bisborane for Solid- and Liquid-State Chemical Hydrogen Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergii Pylypko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal G. Yot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8755,103 +8755,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Adsorption and Intercalation of Orange-Type Dyes into Mg-Al Layered Double Hydroxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darmograi Ganna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Layrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (41), pp.23388-23397. </w:t>
@@ -8928,64 +8928,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Prélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119, pp.10370. </w:t>
@@ -9075,51 +9075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourrelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. L. Llewellyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 195, pp.197-204. </w:t>
@@ -9221,51 +9221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118, pp.14441. </w:t>
@@ -9437,51 +9437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended and functionalized porous iron( III ) tri- or dicarboxylates with MIL-100/101 topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Horcajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9623,51 +9623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Prélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 395, pp.269-276. </w:t>
@@ -9711,441 +9711,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of Benzene in the Cation-Containing MOFs MIL-141</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Devautour-Vinot</w:t>
+                <w:t xml:space="preserve">Diffusion of Binary CO2/CH4 Mixtures in the MIL-47(V) and MIL-53(Cr) MOF Type Solids: A Combination of Neutron Scattering Measurements and Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Giret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Trens</w:t>
+                <w:t xml:space="preserve">H. Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 117, pp.19393-19401. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp404474h⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 117 (21), pp.11275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp403225t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919050v1</w:t>
+                <w:t xml:space="preserve">hal-00823473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-Linker Hybrid Superpolyhedra for the Production of a Series of Large-Pore Iron(III) Carboxylate Metal-Organic Frameworks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devic</w:t>
+                <w:t xml:space="preserve">Adsorption of Benzene in the Cation-Containing MOFs MIL-141</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Planchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Devautour-Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Norbert Stock</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201300057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117, pp.19393-19401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp404474h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00823462v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of Binary CO2/CH4 Mixtures in the MIL-47(V) and MIL-53(Cr) MOF Type Solids: A Combination of Neutron Scattering Measurements and Molecular Dynamics Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed-Linker Hybrid Superpolyhedra for the Production of a Series of Large-Pore Iron(III) Carboxylate Metal-Organic Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Jobic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devic</w:t>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Guillerm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Serre</w:t>
+                <w:t xml:space="preserve">Norbert Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (19), pp.5056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201300057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp403225t⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823473v1</w:t>
+                <w:t xml:space="preserve">hal-00823462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new aluminium-based microporous metal-organic framework: Al(BTB) (BTB = 1,3,5-benzenetrisbenzoate)</w:t>
               </w:r>
@@ -10183,51 +10183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgen Senker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 157, pp.50. </w:t>
@@ -10277,51 +10277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the organic functionalization of ﬂexible MOFs on the adsorption of CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10329,51 +10329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourrelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22, pp.10266. </w:t>
@@ -10405,575 +10405,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Dynamics of CO2 and CH4 within the Porous Zirconium Terephthalate UiO-66(Zr): A Synergic Combination of Neutron Scattering Measurements and Molecular Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How linker's modification controls swelling properties of highly flexible iron(III) dicarboxylates MIL-88</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Horcajada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q.Y. Yang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V. Guillerm</w:t>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201003596⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.17839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja206936e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00607886v1</w:t>
+                <w:t xml:space="preserve">hal-00632455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Insight into the Adsorption and Diffusion of Water in the Versatile Hydrophilic/Hydrophobic Flexible MIL-53(Cr) MOF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Probing the Dynamics of CO2 and CH4 within the Porous Zirconium Terephthalate UiO-66(Zr): A Synergic Combination of Neutron Scattering Measurements and Molecular Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.Y. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kolokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp202147m⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (32), pp.8882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201003596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602782v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Insight into the Adsorption and Diffusion of Water in the Versatile Hydrophilic/Hydrophobic Flexible MIL-53(Cr) MOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bourrelly</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourrelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jobic</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">T. Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 115 (21), pp.10764. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 115, pp.10764-10776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp202147m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp202147m⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00607865v1</w:t>
+                <w:t xml:space="preserve">hal-00602782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How linker's modification controls swelling properties of highly flexible iron(III) dicarboxylates MIL-88</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Molecular Insight into the Adsorption and Diffusion of Water in the Versatile Hydrophilic/Hydrophobic Flexible MIL-53(Cr) MOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourrelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja206936e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (21), pp.10764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp202147m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632455v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the substitution distribution and the interlayer distance on both the surface energy and the hydration energy for Pb-montmorillonite</w:t>
               </w:r>
@@ -11076,103 +11076,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization in Flexible Porous Solids: Effects on the Pore Opening and the Host-Guest Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Horcajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (3), pp.1127-1136. </w:t>
@@ -11204,351 +11204,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistep N-2 Breathing in the Metal-Organic Framework Co(1,4-benzenedipyrazolate)</w:t>
+                <w:t xml:space="preserve">On the cation dependence of interlamellar and interparticular water and swelling in smectite clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Serre</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bildstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip L Llewellyn</w:t>
+                <w:t xml:space="preserve">Michel Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Knoefel</w:t>
+                <w:t xml:space="preserve">Joel Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 132 (39), pp.13782--13788. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (7), pp.5028-5037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja104357r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la1002868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840504v1</w:t>
+                <w:t xml:space="preserve">hal-00540813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the cation dependence of interlamellar and interparticular water and swelling in smectite clays</w:t>
+                <w:t xml:space="preserve">Multistep N-2 Breathing in the Metal-Organic Framework Co(1,4-benzenedipyrazolate)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.M. Douillard</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jullien</w:t>
+                <w:t xml:space="preserve">Philip L Llewellyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Raynal</w:t>
+                <w:t xml:space="preserve">Christina Knoefel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26 (7), pp.5028-5037. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (39), pp.13782--13788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la1002868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja104357r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540813v1</w:t>
+                <w:t xml:space="preserve">hal-01840504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self and Transport Diffusivity of CO2 in the Metal-Organic Framework MIL-47(V) Explored by Quasi-elastic Neutron Scattering Experiments and Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. L. Llewellyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11606,307 +11606,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and Diffusion of H-2 in the MOF Type Systems MIL-47(V) and MIL-53(Cr): A Combination of Microcalorimetry and QENS Experiments with Molecular Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Salles</w:t>
+                <w:t xml:space="preserve">Transport Diffusivity of CO2 in the Highly Flexible Metal-Organic Framework MIL-53(Cr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. I. Kolokolov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. L. Llewellyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113 (18), pp.7802-7812. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (44), pp.8335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp811190g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.200902998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430909v1</w:t>
+                <w:t xml:space="preserve">hal-00474365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Diffusivity of CO2 in the Highly Flexible Metal-Organic Framework MIL-53(Cr)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+                <w:t xml:space="preserve">Adsorption and Diffusion of H-2 in the MOF Type Systems MIL-47(V) and MIL-53(Cr): A Combination of Microcalorimetry and QENS Experiments with Molecular Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. I. Kolokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. L. Llewellyn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200902998⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (18), pp.7802-7812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp811190g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00474365v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration sequence of swelling clays: Evolutions of specific surface area and hydration energy</w:t>
               </w:r>
@@ -11944,51 +11944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Denoyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 333 (2), pp.510-522. </w:t>
@@ -12032,919 +12032,906 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of breathing MOFs: Structural transformations of MIL-53(Cr) upon thermal activation and CO2 adsorption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
+                <w:t xml:space="preserve">Combined Quasi-Elastic Neutron Scattering and Molecular Dynamics study of methane diffusion in Metal Organic Frameworks MIL-47(V) and MIL-53(Cr),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilton Rosenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Mellot-Draznieks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200803067⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.6611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200801748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335192v1</w:t>
+                <w:t xml:space="preserve">hal-00335180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Quasi-Elastic Neutron Scattering and Molecular Dynamics study of methane diffusion in Metal Organic Frameworks MIL-47(V) and MIL-53(Cr),</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence supported by simulations of hydrogen super-mobility in Metal Organic Framework Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Llewellyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200801748⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.245901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.245901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335180v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic mobility and hydration energies in montmorillonite clay</w:t>
+                <w:t xml:space="preserve">A calorimetric study of mesoscopic swelling and hydration sequence in solid Na-montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Devautour-Vinot</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beurroies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (3-4), pp.186-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2007.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp710976g⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00291645v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A calorimetric study of mesoscopic swelling and hydration sequence in solid Na-montmorillonite</w:t>
+                <w:t xml:space="preserve">Ionic mobility and hydration energies in montmorillonite clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Beurroies</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Devautour-Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joel Raynal</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2007.06.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112, pp.14001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp710976g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727173v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence supported by simulations of hydrogen super-mobility in Metal Organic Framework Materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics simulations of breathing MOFs: Structural transformations of MIL-53(Cr) upon thermal activation and CO2 adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devic</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mellot-Draznieks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 100, pp.245901. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.8784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.245901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.200803067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00290833v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Driving Force for the Hydration of the Swelling Clays from Computation of the Hydration Energy of the Interlayer Cations and the Clay Layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic analysis of the immersion of a smectite substituted with Na or Ca: Heat effect due to the cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Haouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Henri van Damme</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0719762⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 305 (2), pp.352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.07.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258930v1</w:t>
+                <w:t xml:space="preserve">hal-00584843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface energy of talc and chlorite: Comparison between electronegativity calculation and immersion results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Malandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12980,371 +12967,384 @@
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis of the immersion of a smectite substituted with Na or Ca: Heat effect due to the cation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the surface energy of montmorillonite using PACHA formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Devautour-Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Haouzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.M. Douillard</w:t>
+                <w:t xml:space="preserve">A. Manteghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 305 (2), pp.352. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.07.048⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 306, pp.175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584843v1</w:t>
+                <w:t xml:space="preserve">hal-00182594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the surface energy of montmorillonite using PACHA formalism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Manteghetti</w:t>
+                <w:t xml:space="preserve">Determination of the Driving Force for the Hydration of the Swelling Clays from Computation of the Hydration Energy of the Interlayer Cations and the Clay Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Henry</w:t>
+                <w:t xml:space="preserve">Jean-Marc Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri van Damme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 306, pp.175. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111, pp.13170-13176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp0719762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182594v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the surface energy of kaolinite and serpentine using PACHA formalism - Comparison with immersion experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13560,51 +13560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration sequence for swelling clays exchanged with alkali/alkali-earth cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13655,90 +13655,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration sequence for swelling clays exchanged with mixed alkali/alkali-earth cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Prélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13793,90 +13793,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration sequence of swelling clays exchanged with mixed alkali/alkali-earth cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Prélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Bruxelles, Belgium</w:t>
@@ -13905,90 +13905,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of H2, alkanes and CO2 in rigid and flexible metal-organic framework materials using a combination of molecular dynamics and neutron scattering measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14043,77 +14043,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of short n-alkanes in rigid MIL-47(V) and flexible MIL-53(Cr) metal organic frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rosenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kolokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14554,51 +14554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05530435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05710" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salcedo-Abraira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Le Thanh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusik Gedikoglu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02470F" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321695v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cahu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Castilla-Martinez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B Demirci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5se00758e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Duplessis-Kergomard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113525" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05323439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubair Khalid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Yamaguchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta06297c" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fodor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s &#193;lvarez-Miguel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Biglione" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;frica Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202403988" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bihl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Roger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14020213" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04622230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Boudjema" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Assaf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gassin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Martin-Gassin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29132952" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04449085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Armani-Calligaris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Carrasco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Atienzar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Naval&#243;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07124" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeho Kim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Min Paek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang-Kyun Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Kuen Park" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25084506" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Rinc&#243;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mcarmen Contreras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sierra-Serrano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Di&#233;guez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TB02493H" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Chac&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rojas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Svensson Grape" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Willhammar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58014-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763955v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Baklouti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafed El-Feki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102271" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04239956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Zanella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aragon-Alberti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D. S. Brites" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s D. Carlos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202306970" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023597v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Lagarrigue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023569v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Fritah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22431" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284898v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artigues" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaudoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapinte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00494e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04153749v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Vilela" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Ure&#241;a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00387" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153824v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoung-Jun Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Min Oh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10060734" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330589v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangbing Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maame Affram" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abeykoon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta04490d" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622396v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hyun Kim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2022.115704" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03688300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lyubov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Carneiro Neto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fayoumi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Lyssenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Korshunov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc01289h" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03735789v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mamontova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi01068b" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nam Le Pham" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gabaudan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav &#197;vall" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Johansson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2021.11.046" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04239959v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kissel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Gogolev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tyutyunov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ce00856d" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04989572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Selikhov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Cherkasov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Nelyubina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200397" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03616856v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alligier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061975" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544909v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Gurina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03429" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414675v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tb00888a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744119v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Benzaria" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123505" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320522v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio M F Vilela" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro V&#225;rez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00800" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343081v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhia Alby" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092349" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261127v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380345v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Torres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Dato" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David &#193;vila" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FD00019E" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494621v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Hoang Ho" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26247620" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461784v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Joung Ko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Song Jung" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyeong-Hyeon Gwak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-021-00128-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138377v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thouron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.100959" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329372v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092245" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Botet-Carreras" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tamames-Tabar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Imbuluzqueta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TB02804E" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031673v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Babaryk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cabrero-Antonino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gregorio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-020-3056-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292627v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arenas-Vivo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Oca&#241;a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Liras" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA02251B" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970787v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111455" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538711v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Godefroy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03699" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353539v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119229" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494005v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mathlouthi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra09133e" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441944v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.109999" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02924401v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G&#243;mez-Pe&#241;a" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25153519" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441992v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Long" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119316" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865015v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125634" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096496v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute A.S. Ferreira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Botas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR09982K" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063747v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24050945" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199458v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Horcajada" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT02009H" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043305v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.01.064" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001842v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Jeaidi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b02058" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172673v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santiago-Portillo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00917E" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348403v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi00837c" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878906v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Unamuno" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Imbuluzqueta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horcajada" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Blanco-Prieto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2018.08.013" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730569v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Colinet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cunha" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hidalgo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b00185" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001852v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804730" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806539v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jaballi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800197" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725046v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.11.020" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625957v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colinet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn de Koning" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100321" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511233v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Armel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindocha Sheena" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Jones" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bennett" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b11248" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331382v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darmograi Ganna" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01888" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152142v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Pylypko" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00569" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203769v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Layrac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tichit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05510" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152139v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Douillard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512986d" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064278v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moulin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourrelly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Llewellyn" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.04.025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD7T7615-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072061v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Planchais" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vinot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ragon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5039267" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071144v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Ayral" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Theron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502112f" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064282v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chevreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Heurtaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benyettou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02175d" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799972v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaudin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.12.050" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX0B1FGT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919050v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giret" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404474h" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823462v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Stock" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201300057" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9C4C9X4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823473v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jobic" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillerm" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp403225t" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607917v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Reinsch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kruger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Senker" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.05.029" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKZNL04Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695823v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm15887f" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607886v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Y. Yang" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kolokolov" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003596" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBFV9ZR3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602782v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrelly" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devic" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202147m" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607865v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jobic" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632455v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja206936e" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623561v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Douillard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.09.003" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474406v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9092715" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840504v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L Llewellyn" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Knoefel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja104357r" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540813v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Raynal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1002868" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474848v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901132k" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430909v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Kolokolov" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811190g" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474365v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200902998" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNJD1FCH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405910v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.02.018" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5923HD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335192v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bell" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellot-Draznieks" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200803067" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335180v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Rosenbach" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200801748" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291645v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710976g" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6R1G747H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727173v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beurroies" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.06.001" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V15PLFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290833v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.245901" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258930v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Douillard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0719762" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SJHCWFX2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584842v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Malandrini" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clauss" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.08.010" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX1KQMK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584843v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouzi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.07.048" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SWNSLZ2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182594v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manteghetti" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henry" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.008" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5M0ZBR0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584839v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.07.008" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD3T3WZG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909430v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Layrac" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437057v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Damme" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445719v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Douillard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zajac" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509260v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Douillard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471526v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471560v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rosenbach" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00129414v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745380v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1573-4285(04)80039-5" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05530435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05710" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cahu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Castilla-Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B Demirci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5se00758e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05323439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubair Khalid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Yamaguchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta06297c" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Duplessis-Kergomard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113525" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fodor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s &#193;lvarez-Miguel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Biglione" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;frica Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202403988" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salcedo-Abraira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Le Thanh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusik Gedikoglu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02470F" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04622230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Boudjema" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Assaf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gassin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Martin-Gassin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29132952" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04449085v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bihl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Roger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14020213" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610865v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Rinc&#243;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mcarmen Contreras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sierra-Serrano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Di&#233;guez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TB02493H" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeho Kim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Min Paek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang-Kyun Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Kuen Park" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25084506" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Armani-Calligaris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Carrasco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Atienzar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Naval&#243;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07124" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Chac&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rojas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Svensson Grape" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Willhammar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58014-w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Baklouti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafed El-Feki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102271" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023597v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Lagarrigue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04239956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Zanella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aragon-Alberti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D. S. Brites" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s D. Carlos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202306970" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153824v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoung-Jun Kim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Min Oh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10060734" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04153749v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Vilela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Ure&#241;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00387" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284898v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artigues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaudoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapinte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00494e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023569v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Fritah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22431" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330589v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangbing Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maame Affram" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abeykoon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta04490d" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04239959v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lyubov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kissel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Gogolev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tyutyunov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ce00856d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468868v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nam Le Pham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gabaudan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav &#197;vall" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Johansson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2021.11.046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03688300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Carneiro Neto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fayoumi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Lyssenko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Korshunov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc01289h" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03735789v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mamontova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi01068b" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04989572v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Selikhov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Cherkasov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Nelyubina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200397" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03616856v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alligier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061975" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544909v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Gurina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03429" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622396v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hyun Kim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2022.115704" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320522v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio M F Vilela" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro V&#225;rez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00800" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343081v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhia Alby" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092349" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261127v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Benzaria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123505" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329372v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092245" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138377v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thouron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.100959" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380345v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Torres" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Dato" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David &#193;vila" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FD00019E" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461784v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Joung Ko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Song Jung" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyeong-Hyeon Gwak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-021-00128-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Hoang Ho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26247620" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168325v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Botet-Carreras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tamames-Tabar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Imbuluzqueta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TB02804E" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031673v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Babaryk" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cabrero-Antonino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gregorio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-020-3056-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292627v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arenas-Vivo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Oca&#241;a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Liras" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA02251B" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970787v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111455" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744119v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414675v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tb00888a" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353539v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119229" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494005v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mathlouthi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra09133e" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02924401v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G&#243;mez-Pe&#241;a" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25153519" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441944v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.109999" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441992v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Long" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119316" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865015v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125634" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538711v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Godefroy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03699" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096496v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute A.S. Ferreira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Botas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR09982K" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172673v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santiago-Portillo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00917E" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063747v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24050945" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199458v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Horcajada" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT02009H" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001842v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Jeaidi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b02058" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043305v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.01.064" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348403v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi00837c" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878906v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Unamuno" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Imbuluzqueta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horcajada" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Blanco-Prieto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2018.08.013" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730569v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Colinet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cunha" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hidalgo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b00185" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001852v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804730" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806539v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jaballi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800197" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725046v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.11.020" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625957v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colinet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn de Koning" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100321" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331382v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darmograi Ganna" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01888" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511233v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Armel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindocha Sheena" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Jones" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bennett" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b11248" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152142v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Pylypko" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00569" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203769v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Layrac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tichit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05510" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152139v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Douillard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512986d" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064278v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moulin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourrelly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Llewellyn" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.04.025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD7T7615-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072061v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Planchais" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vinot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ragon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5039267" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071144v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Ayral" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Theron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502112f" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064282v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chevreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Heurtaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benyettou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02175d" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799972v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaudin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.12.050" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX0B1FGT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823473v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jobic" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillerm" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp403225t" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919050v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giret" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404474h" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823462v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Stock" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201300057" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9C4C9X4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607917v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Reinsch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kruger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Senker" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.05.029" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKZNL04Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695823v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm15887f" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632455v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja206936e" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607886v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Y. Yang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kolokolov" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003596" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBFV9ZR3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602782v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrelly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devic" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202147m" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607865v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jobic" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623561v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Douillard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.09.003" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474406v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9092715" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540813v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Raynal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1002868" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840504v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L Llewellyn" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Knoefel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja104357r" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474848v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901132k" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474365v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200902998" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNJD1FCH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430909v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Kolokolov" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811190g" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405910v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.02.018" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5923HD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335180v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Rosenbach" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200801748" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290833v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.245901" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727173v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beurroies" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.06.001" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V15PLFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291645v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710976g" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6R1G747H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335192v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bell" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellot-Draznieks" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200803067" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584843v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouzi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.07.048" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SWNSLZ2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584842v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Malandrini" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clauss" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.08.010" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX1KQMK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182594v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manteghetti" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henry" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.008" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5M0ZBR0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258930v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Douillard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0719762" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SJHCWFX2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584839v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.07.008" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD3T3WZG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909430v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Layrac" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437057v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Damme" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445719v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Douillard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zajac" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509260v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Douillard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471526v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471560v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rosenbach" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00129414v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745380v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1573-4285(04)80039-5" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>