--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -66,8792 +66,8792 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (100)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (101)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Series of Hydrated Lanthanide (La, Ce, Pr, Dy, Yb) Pyromellitate 3D Coordination Polymer with Tunnels Encapsulating Dimethylammonium Species and Its Crystal-to-Crystal Transformation upon Dehydration</w:t>
+                <w:t xml:space="preserve">Al-MOF CAU-10 for Sorption-Enhanced CO2 -to-Methanol Reaction: Role of the Hydrophilic/Hydrophobic Balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Flament</w:t>
+                <w:t xml:space="preserve">Julia Duplessis-Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Duval</w:t>
+                <w:t xml:space="preserve">François Bihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Henry</w:t>
+                <w:t xml:space="preserve">Dorian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+                <w:t xml:space="preserve">Michael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 65 (7), pp.4111-4123. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c05710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6c02842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530435v1</w:t>
+                <w:t xml:space="preserve">hal-05601362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destabilization of ammonia borane &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; dual confinement in a cobalt-based Prussian blue analogue</w:t>
+                <w:t xml:space="preserve">Series of Hydrated Lanthanide (La, Ce, Pr, Dy, Yb) Pyromellitate 3D Coordination Polymer with Tunnels Encapsulating Dimethylammonium Species and Its Crystal-to-Crystal Transformation upon Dehydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Cahu</w:t>
+                <w:t xml:space="preserve">Amandine Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos A Castilla-Martinez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sylvain Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5se00758e⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65 (7), pp.4111-4123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c05710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321695v1</w:t>
+                <w:t xml:space="preserve">hal-05530435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective captivation of DOX &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; topotactic surface enrichment with hydrated sodium ions on engineered MXene nanosheets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Destabilization of ammonia borane &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; dual confinement in a cobalt-based Prussian blue analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Xie</w:t>
+                <w:t xml:space="preserve">Maëlle Cahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farhan Hadi</w:t>
+                <w:t xml:space="preserve">Carlos A Castilla-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetsuo Yamaguchi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit B Demirci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4ta06297c⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (19), pp.5227 - 5235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5se00758e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323439v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal adsorption properties of the MOF CALF-20 as revealed by water and methanol vapor sorption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective captivation of DOX &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; topotactic surface enrichment with hydrated sodium ions on engineered MXene nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Saidi</w:t>
+                <w:t xml:space="preserve">Zubair Khalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olinda Gimello</w:t>
+                <w:t xml:space="preserve">Jing Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Farhan Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuo Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113525⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (5), pp.3461 - 3473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ta06297c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321697v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Potential 3‐in‐1 Combined AntiSARS‐CoV‐2 Therapy Using Pulmonary MIL‐100(Fe) Formulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Fodor</w:t>
+                <w:t xml:space="preserve">Abnormal adsorption properties of the MOF CALF-20 as revealed by water and methanol vapor sorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Duplessis-Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inés Álvarez-Miguel</w:t>
+                <w:t xml:space="preserve">Meryem Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalina Biglione</w:t>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo López</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">África González-Fernández</w:t>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.202403988⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 387, pp.113525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321688v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fe-thiolate layered metal organic framework as a high-performance electrode material for potassium-ion batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Potential 3‐in‐1 Combined AntiSARS‐CoV‐2 Therapy Using Pulmonary MIL‐100(Fe) Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Nguyen</w:t>
+                <w:t xml:space="preserve">Inés Álvarez-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
+                <w:t xml:space="preserve">Catalina Biglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dat Le Thanh</w:t>
+                <w:t xml:space="preserve">Guillermo López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nusik Gedikoglu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+                <w:t xml:space="preserve">África González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CC02470F⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (26), pp.2403988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202403988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136080v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewing Interest in Zeolites as Adsorbents for Capture of Cationic Dyes from Aqueous and Ethanolic Solutions: A Simulation-Based Insight into the Efficiency of Dye Adsorption in View of Wastewater Treatment and Valorization of Post-Sorption Materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
+                <w:t xml:space="preserve">Selectivity control in the sorption of humid methanol over the porous metal organic framework MIL-120(Al)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Duplessis-Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29132952⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 398, pp.113830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622230v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Hydrophilic/Hydrophobic Balance of 13X Zeolite by Adsorption of Water, Methanol, and Cyclohexane as Pure Vapors or as Mixtures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Roger</w:t>
+                <w:t xml:space="preserve">A Fe-thiolate layered metal organic framework as a high-performance electrode material for potassium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dat Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nusik Gedikoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano14020213⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (53), pp.9614-9617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CC02470F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449085v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-lasting insecticidal activity in plants driven by chlorogenic acid-loaded metal–organic frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Rincón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mcarmen Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Sierra-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez-Diéguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (19), pp.4717-4723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3TB02493H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Molecular Arrangement of Cinnamic Acid in Layered Double Hydroxide through pi-pi Interaction for Controlled Release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taeho Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung-Min Paek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang-Kyun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taeho Kim</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jin Kuen Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (8), pp.4506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms25084506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioselectivity in Pyrene-Templated Polymerization Using MOFs as 1D Porous Scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Armani-Calligaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Atienzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Armani-Calligaris</w:t>
+                <w:t xml:space="preserve">Sergio Navalón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (34), pp.45411-45421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.4c07124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SU-101 for the removal of pharmaceutical active compounds by the combination of adsorption/photocatalytic processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tom Willhammar</w:t>
+                <w:t xml:space="preserve">Evaluation of the Hydrophilic/Hydrophobic Balance of 13X Zeolite by Adsorption of Water, Methanol, and Cyclohexane as Pure Vapors or as Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-58014-w⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano14020213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554483v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic apatites functionalized with antioxidant phytotherapeutics: The case of chlorogenic and sinapic phenolic compounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Renewing Interest in Zeolites as Adsorbents for Capture of Cationic Dyes from Aqueous and Ethanolic Solutions: A Simulation-Based Insight into the Efficiency of Dye Adsorption in View of Wastewater Treatment and Valorization of Post-Sorption Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hafed El-Feki</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Gassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102271⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (13), pp.2952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29132952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763955v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Hydrophilic/Hydrophobic Balance of 13X Zeolite by Adsorption of Water, Methanol, and Cyclohexane as Pure Vapors or as Mixtures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Roger</w:t>
+                <w:t xml:space="preserve">SU-101 for the removal of pharmaceutical active compounds by the combination of adsorption/photocatalytic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio J Chacón-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Svensson Grape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Willhammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano14020213⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.7882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-58014-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744042v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxydes Doubles Lamellaires (HDL) : vers une mise en forme contrôlée à basse température</w:t>
+                <w:t xml:space="preserve">Biomimetic apatites functionalized with antioxidant phytotherapeutics: The case of chlorogenic and sinapic phenolic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Drouet</w:t>
+                <w:t xml:space="preserve">Omar Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Soulié</w:t>
+                <w:t xml:space="preserve">Olivier Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">Jalloul Bouajila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Trens</w:t>
+                <w:t xml:space="preserve">Hafed El-Feki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.102271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023597v1</w:t>
+                <w:t xml:space="preserve">hal-04763955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent Single-Molecule Magnets as Dual Magneto-Optical Molecular Thermometers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydroxydes Doubles Lamellaires (HDL) : vers une mise en forme contrôlée à basse température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Aragon-Alberti</w:t>
+                <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos D. S. Brites</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jérémy Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luís D. Carlos</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239956v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatible MgFeCO3 Layered Double Hydroxide (LDH) for Bone Regeneration—Low-Temperature Processing through Cold Sintering and Freeze-Casting</w:t>
+                <w:t xml:space="preserve">Luminescent Single-Molecule Magnets as Dual Magneto-Optical Molecular Thermometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyoung-Jun Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
+                <w:t xml:space="preserve">Sophia Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jae-Min Oh</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Maxime Aragon-Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos D. S. Brites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís D. Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering10060734⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62, pp.e202306970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202306970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153824v1</w:t>
+                <w:t xml:space="preserve">hal-04239956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Proton Conductivity of a Bismuth Phosphonate Metal–Organic Framework with Unusual Topology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nieves Ureña</w:t>
+                <w:t xml:space="preserve">Biocompatible MgFeCO3 Layered Double Hydroxide (LDH) for Bone Regeneration—Low-Temperature Processing through Cold Sintering and Freeze-Casting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyoung-Jun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Min Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c00387⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (6), pp.734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering10060734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153749v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards N-rich solid polymer electrolytes for Li-ion batteries?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Deschamps</w:t>
+                <w:t xml:space="preserve">High Proton Conductivity of a Bismuth Phosphonate Metal–Organic Framework with Unusual Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Biglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Salles</w:t>
+                <w:t xml:space="preserve">Sérgio Vilela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Svensson Grape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Chaudoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Lapinte</w:t>
+                <w:t xml:space="preserve">Nieves Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ma00494e⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (11), pp.4329-4337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c00387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284898v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water on an epoxy/amine–metal interphase: a combined DFT and mixing calorimetry approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards N-rich solid polymer electrolytes for Li-ion batteries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Fritah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marsan</w:t>
+                <w:t xml:space="preserve">M. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chaudoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c22431⟩</w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (22), pp.5740-5752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ma00494e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023569v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the horizons of porphyrin metal–organic frameworks via catecholate coordination: exploring structural diversity, material stability and redox properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of water on an epoxy/amine–metal interphase: a combined DFT and mixing calorimetry approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fangbing Liu</w:t>
+                <w:t xml:space="preserve">Zineb Fritah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maame Affram</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ta04490d⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (8), pp.11342-11352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c22431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330589v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect on the geometry over the slow relaxation of the magnetization in a series of erbium( iii ) complexes based on halogenated ligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Long</w:t>
+                <w:t xml:space="preserve">Expanding the horizons of porphyrin metal–organic frameworks via catecholate coordination: exploring structural diversity, material stability and redox properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddhartha De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Lyubov</w:t>
+                <w:t xml:space="preserve">Georges Mouchaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Kissel</w:t>
+                <w:t xml:space="preserve">Fangbing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilia Gogolev</w:t>
+                <w:t xml:space="preserve">Maame Affram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Tyutyunov</w:t>
+                <w:t xml:space="preserve">Brian Abeykoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (39), pp.6953-6963. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (46), pp.25465-25483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2ce00856d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3ta04490d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239959v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium-ion batteries using KFSI in monoglyme electrolytes: Implications of cation solvation on the K+-graphite (co-)intercalation mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect on the geometry over the slow relaxation of the magnetization in a series of erbium( iii ) complexes based on halogenated ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong Nam Le Pham</w:t>
+                <w:t xml:space="preserve">Dmitry Lyubov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gabaudan</w:t>
+                <w:t xml:space="preserve">Alexander Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athmane Boulaoued</w:t>
+                <w:t xml:space="preserve">Ilia Gogolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustav Åvall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrik Johansson</w:t>
+                <w:t xml:space="preserve">Andrey Tyutyunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2021.11.046⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (39), pp.6953-6963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ce00856d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468868v1</w:t>
+                <w:t xml:space="preserve">hal-04239959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing three-blade propeller lanthanide complexes as molecular luminescent thermometers: study of temperature sensing through a concerted experimental/theory approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Lyubov</w:t>
+                <w:t xml:space="preserve">Potassium-ion batteries using KFSI in monoglyme electrolytes: Implications of cation solvation on the K+-graphite (co-)intercalation mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Nam Le Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albano Carneiro Neto</w:t>
+                <w:t xml:space="preserve">Vincent Gabaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Fayoumi</w:t>
+                <w:t xml:space="preserve">Athmane Boulaoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Lyssenko</w:t>
+                <w:t xml:space="preserve">Gustav Åvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladislav Korshunov</w:t>
+                <w:t xml:space="preserve">Patrik Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (18), pp.7176-7188. </w:t>
+              <w:t xml:space="preserve">Energy Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.291-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2tc01289h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2021.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688300v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-synthetic modification of Prussian blue type nanoparticles: tailoring the chemical and physical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Employing three-blade propeller lanthanide complexes as molecular luminescent thermometers: study of temperature sensing through a concerted experimental/theory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Lyubov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">Albano Carneiro Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Guari</w:t>
+                <w:t xml:space="preserve">Ahmad Fayoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joulia Larionova</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Konstantin Lyssenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Korshunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2qi01068b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (18), pp.7176-7188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2tc01289h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735789v1</w:t>
+                <w:t xml:space="preserve">hal-03688300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base‐Free Alkoxide Dysprosium(III) Complexes with an Unusual Tetraphenylborate Coordination: Study of the Slow Relaxation of the Magnetization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Post-synthetic modification of Prussian blue type nanoparticles: tailoring the chemical and physical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joulia Larionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Long</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202200397⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (15), pp.3943-3971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2qi01068b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989572v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of the Borohydride Anion BH4−: A 11B NMR Study Showing the Formation of Short-Living Reaction Intermediates including BH3OH−</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Base‐Free Alkoxide Dysprosium(III) Complexes with an Unusual Tetraphenylborate Coordination: Study of the Slow Relaxation of the Magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Selikhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Cherkasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Nelyubina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27061975⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (30), pp.e202200397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202200397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616856v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using N-Heterocyclic Carbenes as Weak Equatorial Ligands to Design Single-Molecule Magnets: Zero-Field Slow Relaxation in Two Octahedral Dysprosium(III) Complexes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hydrolysis of the Borohydride Anion BH4−: A 11B NMR Study Showing the Formation of Short-Living Reaction Intermediates including BH3OH−</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c03429⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (6), pp.1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27061975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544909v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold sintering yields first layered double hydroxides (LDH) monolithic materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Using N-Heterocyclic Carbenes as Weak Equatorial Ligands to Design Single-Molecule Magnets: Zero-Field Slow Relaxation in Two Octahedral Dysprosium(III) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Lyubov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Gurina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Nelyubina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (3), pp.1264-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c03429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2022.115704⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03622396v1</w:t>
+                <w:t xml:space="preserve">hal-03544909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-exchanged UPG-1 as a potential electrolyte for Fuel Cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cold sintering yields first layered double hydroxides (LDH) monolithic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyoung-Jun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Hyun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Min Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Várez</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00800⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 280, pp.115704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2022.115704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320522v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Nanotube Morphology and Intercalated Species on the Sorption Properties of Hybrid Layered Vanadium Oxides: Application for Cesium Removal from Aqueous Streams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of Structural Functionalization, Pore Size, and Presence of Extra-Framework Ions on the Capture of Gaseous I 2 by MOF Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Zajac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarence Charnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (9), pp.2349. </w:t>
+              <w:t xml:space="preserve">, 2021, 11, pp.2245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano11092349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano11092245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343081v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Release Kinetics upon Water Vapor Sorption Using Cation-Exchanged Zeolites and Prussian Blue Analogues as Adsorbents: Application to Short-Term Low-Temperature Thermochemical Storage of Energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Further insight on amine-metal reaction in epoxy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Fritah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Benzaria</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Long</w:t>
+                <w:t xml:space="preserve">Carole Thouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (12), pp.3505. </w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.100959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en14123505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.100959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261127v1</w:t>
+                <w:t xml:space="preserve">hal-03138377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Structural Functionalization, Pore Size, and Presence of Extra-Framework Ions on the Capture of Gaseous I 2 by MOF Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Zirconium-Based Metal Organic Frameworks for the Capture of Carbon Dioxide and Ethanol Vapour. A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuoc Hoang Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pankaj Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarence Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11092245⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (24), pp.7620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26247620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329372v1</w:t>
+                <w:t xml:space="preserve">hal-03494621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further insight on amine-metal reaction in epoxy systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">SUSTAINED ANTIBACTERIAL EFFECT OF LEVOFLOXACIN DRUG IN A POLYMER MATRIX BY HYBRIDIZATION WITH A LAYERED DOUBLE HYDROXIDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su-Joung Ko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Song Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyeong-Hyeon Gwak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyoung-Jun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Thouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.100959⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (4), pp.443-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42860-021-00128-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138377v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improving the capacity of UiO-66 for antibiotic elimination from contaminated water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Dato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 231, pp.356-370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1FD00019E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUSTAINED ANTIBACTERIAL EFFECT OF LEVOFLOXACIN DRUG IN A POLYMER MATRIX BY HYBRIDIZATION WITH A LAYERED DOUBLE HYDROXIDE</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ion-exchanged UPG-1 as a potential electrolyte for Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio M F Vilela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Várez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42860-021-00128-7⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (16), pp.11803-11812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461784v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconium-Based Metal Organic Frameworks for the Capture of Carbon Dioxide and Ethanol Vapour. A Comparative Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of the Nanotube Morphology and Intercalated Species on the Sorption Properties of Hybrid Layered Vanadium Oxides: Application for Cesium Removal from Aqueous Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delhia Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jerzy Zajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clarence Charnay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26247620⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.2349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11092349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494621v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the genistein oral bioavailability via its formulation into the metal–organic framework MIL-100(Fe)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edurne Imbuluzqueta</w:t>
+                <w:t xml:space="preserve">Heat Release Kinetics upon Water Vapor Sorption Using Cation-Exchanged Zeolites and Prussian Blue Analogues as Adsorbents: Application to Short-Term Low-Temperature Thermochemical Storage of Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Benzaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joulia Larionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0TB02804E⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (12), pp.3505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14123505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168325v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel phosphonate MOF as efficient water splitting photocatalyst</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the genistein oral bioavailability via its formulation into the metal–organic framework MIL-100(Fe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Cabrero-Antonino</w:t>
+                <w:t xml:space="preserve">Adrià Botet-Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Gregorio</w:t>
+                <w:t xml:space="preserve">Cristina Tamames-Tabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edurne Imbuluzqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12274-020-3056-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.2233-2239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0TB02804E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031673v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast reproducible synthesis of a Ag-nanocluster@MOF composite and its superior visible-photocatalytic activity in batch and in continuous flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sara Rojas</w:t>
+                <w:t xml:space="preserve">Nickel phosphonate MOF as efficient water splitting photocatalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio M F Vilela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iván Ocaña</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Torres</w:t>
+                <w:t xml:space="preserve">Artem Babaryk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Liras</w:t>
+                <w:t xml:space="preserve">María Cabrero-Antonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1TA02251B⟩</w:t>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.450-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12274-020-3056-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292627v2</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic utilization of layered double hydroxide nanosheets for effective removal of methyl orange from an aqueous system by π-π stacking-induced nanoconfinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast reproducible synthesis of a Ag-nanocluster@MOF composite and its superior visible-photocatalytic activity in batch and in continuous flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arenas-Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Ocaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Su-Joung Ko</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Liras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (28), pp.15704-15713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1TA02251B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111455⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02970787v1</w:t>
+                <w:t xml:space="preserve">hal-03292627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Release Kinetics upon Water Vapor Sorption Using Cation-Exchanged Zeolites and Prussian Blue Analogues as Adsorbents: Application to Short-Term Low-Temperature Thermochemical Storage of Energy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic utilization of layered double hydroxide nanosheets for effective removal of methyl orange from an aqueous system by π-π stacking-induced nanoconfinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su-Joung Ko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuo Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Min Oh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14123505⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 277, pp.111455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744119v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rational study of the influence of Mn(2+)-insertion in Prussian blue nanoparticles on their photothermal properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Heat Release Kinetics upon Water Vapor Sorption Using Cation-Exchanged Zeolites and Prussian Blue Analogues as Adsorbents: Application to Short-Term Low-Temperature Thermochemical Storage of Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Benzaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joulia Larionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Long</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Camerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1tb00888a⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (12), pp.3505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14123505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414675v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot synthesis of 5-FU@ZIF-8 and ibuprofen@ZIF-8 nanoparticles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A rational study of the influence of Mn(2+)-insertion in Prussian blue nanoparticles on their photothermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Cahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Camerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.119229⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (47), pp.9670-9683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1tb00888a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353539v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergic effect of doxorubicin release and two-photon irradiation of Mn 2+ -doped Prussian blue nanoparticles on cancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Mathlouthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Cahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Daurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (5), pp.2646-2649. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9ra09133e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton Conductive Zr-Phosphonate UPG-1—Aminoacid Insertion as Proton Carrier Stabilizer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">One-pot synthesis of 5-FU@ZIF-8 and ibuprofen@ZIF-8 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuoc Hoang Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25153519⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 500, pp.119229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.119229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924401v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration mechanism in Ce-exchanged zeolites and heat release performances upon adsorption of water vapour in support of their potential use in thermochemical storage of energy under mild conditions of adsorbent regeneration and saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Zajac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 296, pp.109999. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.109999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of volatile organic compounds by ZIF-8, Cu-BTC and a Prussian blue analogue: A comparative study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Guari</w:t>
+                <w:t xml:space="preserve">Proton Conductive Zr-Phosphonate UPG-1—Aminoacid Insertion as Proton Carrier Stabilizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Vilela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Gómez-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Várez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (15), pp.3519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25153519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.119316⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02441992v1</w:t>
+                <w:t xml:space="preserve">hal-02924401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionosilica-based anion exchangers for low-temperature thermochemical storage of energy under mild conditions of adsorbent regeneration and saturation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">Adsorption of volatile organic compounds by ZIF-8, Cu-BTC and a Prussian blue analogue: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joulia Larionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.125634⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 501, pp.119316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.119316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865015v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fashioning Prussian Blue Nanoparticles by Adsorption of Luminophores: Synthesis, Properties, and in Vitro Imaging</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ionosilica-based anion exchangers for low-temperature thermochemical storage of energy under mild conditions of adsorbent regeneration and saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 398, pp.125634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.125634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03699⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02538711v1</w:t>
+                <w:t xml:space="preserve">hal-02865015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Prussian blue analogues nanoparticles luminescent: effect of the luminophore confinement over the properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Fashioning Prussian Blue Nanoparticles by Adsorption of Luminophores: Synthesis, Properties, and in Vitro Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (7), pp.4567-4575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8NR09982K⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02096496v1</w:t>
+                <w:t xml:space="preserve">hal-02538711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly conductive nanostructured PEDOT polymer confined into the mesoporous MIL-100(Fe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Santiago-Portillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Atienzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (26), pp.9807-9817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C9DT00917E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Critical Review of Solid Materials for Low-Temperature Thermochemical Storage of Solar Energy Based on Solid-Vapour Adsorption in View of Space Heating Uses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hao Wu</w:t>
+                <w:t xml:space="preserve">A new proton-conducting Bi-carboxylate framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Vilela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Várez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerzy Zajac</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Horcajada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24050945⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (30), pp.11181-11185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9DT02009H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063747v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02199458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new proton-conducting Bi-carboxylate framework</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microwave-assisted hydrothermal synthesis of manganate nanoflowers for selective retention of strontium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delhia Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Prélot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Zajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 368, pp.661-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.01.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9DT02009H⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02199458v1</w:t>
+                <w:t xml:space="preserve">hal-02043305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Templating Amine on the Nanostructure and Charge of Layered Vanadates for Radioactive Wastewater Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delhia Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora El Jeaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarence Charnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (1), pp.497-504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsanm.8b02058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted hydrothermal synthesis of manganate nanoflowers for selective retention of strontium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Critical Review of Solid Materials for Low-Temperature Thermochemical Storage of Solar Energy Based on Solid-Vapour Adsorption in View of Space Heating Uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Zajac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (5), pp.945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24050945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.01.064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02043305v1</w:t>
+                <w:t xml:space="preserve">hal-02063747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective separation under humid conditions by chiral Hofmann clathrates: new opportunities for vintage materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Making Prussian blue analogues nanoparticles luminescent: effect of the luminophore confinement over the properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rute A.S. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Botas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9qi00837c⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.7097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NR09982K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348403v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatible porous metal-organic framework nanoparticles based on Fe or Zr for gentamicin vectorization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enantioselective separation under humid conditions by chiral Hofmann clathrates: new opportunities for vintage materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Horcajada</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2018.08.013⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.3245-3254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9qi00837c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878906v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Understanding Drug Incorporation and Delivery from Biocompatible Metal–Organic Frameworks in View of Cutaneous Administration</w:t>
+                <w:t xml:space="preserve">A Switch in the Hydrophobic/Hydrophilic Gas‐Adsorption Character of Prussian Blue Analogues: An Affinity Control for Smart Gas Sorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Rojas</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lotfi Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joulia Larionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b00185⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25, pp.479-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201804730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730569v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Switch in the Hydrophobic/Hydrophilic Gas‐Adsorption Character of Prussian Blue Analogues: An Affinity Control for Smart Gas Sorption</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Biocompatible porous metal-organic framework nanoparticles based on Fe or Zr for gentamicin vectorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Unamuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Imbuluzqueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Horcajada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Blanco-Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25, pp.479-484. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.11 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201804730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2018.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001852v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonlinear Optically Active Bismuth–Camphorate Coordination Polymer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Toward Understanding Drug Incorporation and Delivery from Biocompatible Metal–Organic Frameworks in View of Cutaneous Administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rim Jaballi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201800197⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (3), pp.2994 - 3003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b00185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806539v1</w:t>
+                <w:t xml:space="preserve">hal-01730569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of metal cation-exchanged zeolites in sorption thermochemical storage: Some practical aspects in reference to the mechanism of water vapor adsorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Nonlinear Optically Active Bismuth–Camphorate Coordination Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Vilela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Horcajada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Babaryk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Jaballi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (20-21), pp.2437-2443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201800197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.11.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01725046v1</w:t>
+                <w:t xml:space="preserve">hal-01806539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometric MIL-125-NH2 Metal–Organic Framework as a Potential Nerve Agent Antidote Carrier</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the use of metal cation-exchanged zeolites in sorption thermochemical storage: Some practical aspects in reference to the mechanism of water vapor adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delhia Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fullenwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Zajac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano7100321⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179, pp.223 - 230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625957v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Competition between Anionic Pollutants Affect Adsorption onto Mg–Al Layered Double Hydroxide? Three Competition Schemes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darmograi Ganna</w:t>
+                <w:t xml:space="preserve">Nanometric MIL-125-NH2 Metal–Organic Framework as a Potential Nerve Agent Antidote Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Vilela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Prelot</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Isabelle Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn de Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01888⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (10), pp.321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano7100321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331382v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Descriptors of Zeolitic–Imidazolate Frameworks Are Keys to the Activity of Fe–N–C Catalysts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Does Competition between Anionic Pollutants Affect Adsorption onto Mg–Al Layered Double Hydroxide? Three Competition Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hindocha Sheena</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Darmograi Ganna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephen Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b11248⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (19), pp.10410-10418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511233v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Study on the Potential of Hydrazine Bisborane for Solid- and Liquid-State Chemical Hydrogen Storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Descriptors of Zeolitic–Imidazolate Frameworks Are Keys to the Activity of Fe–N–C Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Armel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergii Pylypko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Hindocha Sheena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal G. Yot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">Deborah J Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Cretin</w:t>
+                <w:t xml:space="preserve">Stephen Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54, pp.4574. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139, pp.453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b11248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152142v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Adsorption and Intercalation of Orange-Type Dyes into Mg-Al Layered Double Hydroxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darmograi Ganna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Layrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (41), pp.23388-23397. </w:t>
@@ -8883,1911 +8883,1899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of Interlayer Cations in Swelling Clays as a Function of Water Content: Case of Montmorillonites Saturated with Alkali Cations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Key Study on the Potential of Hydrazine Bisborane for Solid- and Liquid-State Chemical Hydrogen Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Pylypko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jerzy Zajac</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp512986d⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.4574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152139v1</w:t>
+                <w:t xml:space="preserve">hal-01152142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the ligand functionalization on the acid-base properties of flexible MOFs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Diffusion of Interlayer Cations in Swelling Clays as a Function of Water Content: Case of Montmorillonites Saturated with Alkali Cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bourrelly</w:t>
+                <w:t xml:space="preserve">J.M. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. L. Llewellyn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devic</w:t>
+                <w:t xml:space="preserve">Olivier Bildstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Prélot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 195, pp.197-204. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.10370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.04.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp512986d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01064278v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Joint Experimental/Computational Exploration of the Dynamics of Confined Water/Zr-Based MOFs Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Planchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Planchais</w:t>
+                <w:t xml:space="preserve">Sabine Devautour-Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Devautour-Vinot</w:t>
+                <w:t xml:space="preserve">Florence Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118, pp.14441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp5039267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Expansion of Ni-Ti-Sn Heusler and Half-Heusler Materials from First Principles Calculations and Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the ligand functionalization on the acid-base properties of flexible MOFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Hermet</w:t>
+                <w:t xml:space="preserve">Sandrine Bourrelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal G. Yot</w:t>
+                <w:t xml:space="preserve">P. L. Llewellyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 195, pp.197-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.04.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp502112f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01071144v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended and functionalized porous iron( III ) tri- or dicarboxylates with MIL-100/101 topologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal Expansion of Ni-Ti-Sn Heusler and Half-Heusler Materials from First Principles Calculations and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Chevreau</w:t>
+                <w:t xml:space="preserve">Patrick Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Heurtaux</w:t>
+                <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Benyettou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Elodie Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50, pp.6872--6874. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (39), pp.22405-22411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cc02175d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp502112f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064282v1</w:t>
+                <w:t xml:space="preserve">hal-01071144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving force for the hydration of the swelling clays: Case of montmorillonites saturated with alkaline-earth cations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Extended and functionalized porous iron( III ) tri- or dicarboxylates with MIL-100/101 topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Horcajada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Heurtaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benyettou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Prélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.12.050⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.6872--6874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cc02175d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799972v1</w:t>
+                <w:t xml:space="preserve">hal-01064282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of Binary CO2/CH4 Mixtures in the MIL-47(V) and MIL-53(Cr) MOF Type Solids: A Combination of Neutron Scattering Measurements and Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (21), pp.11275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp403225t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of Benzene in the Cation-Containing MOFs MIL-141</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Giret</w:t>
+                <w:t xml:space="preserve">Mixed-Linker Hybrid Superpolyhedra for the Production of a Series of Large-Pore Iron(III) Carboxylate Metal-Organic Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Trens</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp404474h⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (19), pp.5056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201300057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919050v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-Linker Hybrid Superpolyhedra for the Production of a Series of Large-Pore Iron(III) Carboxylate Metal-Organic Frameworks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adsorption of Benzene in the Cation-Containing MOFs MIL-141</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Planchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Devautour-Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Giret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Norbert Stock</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117, pp.19393-19401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp404474h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201300057⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00823462v1</w:t>
+                <w:t xml:space="preserve">hal-00919050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new aluminium-based microporous metal-organic framework: Al(BTB) (BTB = 1,3,5-benzenetrisbenzoate)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helge Reinsch</w:t>
+                <w:t xml:space="preserve">Driving force for the hydration of the swelling clays: Case of montmorillonites saturated with alkaline-earth cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kruger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+                <w:t xml:space="preserve">Cédric Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Prélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 395, pp.269-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.12.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2011.05.029⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607917v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the organic functionalization of ﬂexible MOFs on the adsorption of CO2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A new aluminium-based microporous metal-organic framework: Al(BTB) (BTB = 1,3,5-benzenetrisbenzoate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Reinsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kruger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgen Senker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2jm15887f⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 157, pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2011.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695823v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How linker's modification controls swelling properties of highly flexible iron(III) dicarboxylates MIL-88</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Effect of the organic functionalization of ﬂexible MOFs on the adsorption of CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourrelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja206936e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22, pp.10266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2jm15887f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632455v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Dynamics of CO2 and CH4 within the Porous Zirconium Terephthalate UiO-66(Zr): A Synergic Combination of Neutron Scattering Measurements and Molecular Simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">How linker's modification controls swelling properties of highly flexible iron(III) dicarboxylates MIL-88</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Horcajada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Guillerm</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201003596⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.17839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja206936e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00607886v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Insight into the Adsorption and Diffusion of Water in the Versatile Hydrophilic/Hydrophobic Flexible MIL-53(Cr) MOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourrelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115, pp.10764-10776. </w:t>
@@ -10825,103 +10813,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Insight into the Adsorption and Diffusion of Water in the Versatile Hydrophilic/Hydrophobic Flexible MIL-53(Cr) MOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourrelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (21), pp.10764. </w:t>
@@ -10953,2465 +10941,2611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00607865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the substitution distribution and the interlayer distance on both the surface energy and the hydration energy for Pb-montmorillonite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the Dynamics of CO2 and CH4 within the Porous Zirconium Terephthalate UiO-66(Zr): A Synergic Combination of Neutron Scattering Measurements and Molecular Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Douillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bildstein</w:t>
+                <w:t xml:space="preserve">Q.Y. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri van Damme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Kolokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 53 (3), pp.379-385. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (32), pp.8882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201003596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623561v1</w:t>
+                <w:t xml:space="preserve">hal-00607886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization in Flexible Porous Solids: Effects on the Pore Opening and the Host-Guest Interactions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of the substitution distribution and the interlayer distance on both the surface energy and the hydration energy for Pb-montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bildstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja9092715⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (3), pp.379-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474406v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the cation dependence of interlamellar and interparticular water and swelling in smectite clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (7), pp.5028-5037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la1002868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistep N-2 Breathing in the Metal-Organic Framework Co(1,4-benzenedipyrazolate)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip L Llewellyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Knoefel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (39), pp.13782--13788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja104357r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self and Transport Diffusivity of CO2 in the Metal-Organic Framework MIL-47(V) Explored by Quasi-elastic Neutron Scattering Experiments and Molecular Dynamics Simulations</w:t>
+                <w:t xml:space="preserve">Functionalization in Flexible Porous Solids: Effects on the Pore Opening and the Host-Guest Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Horcajada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Serre</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn901132k⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (3), pp.1127-1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja9092715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474848v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Diffusivity of CO2 in the Highly Flexible Metal-Organic Framework MIL-53(Cr)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self and Transport Diffusivity of CO2 in the Metal-Organic Framework MIL-47(V) Explored by Quasi-elastic Neutron Scattering Experiments and Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jobic</w:t>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Llewellyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200902998⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn901132k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00474365v1</w:t>
+                <w:t xml:space="preserve">hal-00474848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and Diffusion of H-2 in the MOF Type Systems MIL-47(V) and MIL-53(Cr): A Combination of Microcalorimetry and QENS Experiments with Molecular Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. I. Kolokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. L. Llewellyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (18), pp.7802-7812. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp811190g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration sequence of swelling clays: Evolutions of specific surface area and hydration energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transport Diffusivity of CO2 in the Highly Flexible Metal-Organic Framework MIL-53(Cr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Jullien</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Llewellyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.02.018⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (44), pp.8335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200902998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405910v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Quasi-Elastic Neutron Scattering and Molecular Dynamics study of methane diffusion in Metal Organic Frameworks MIL-47(V) and MIL-53(Cr),</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hydration sequence of swelling clays: Evolutions of specific surface area and hydration energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bildstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200801748⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 333 (2), pp.510-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335180v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence supported by simulations of hydrogen super-mobility in Metal Organic Framework Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Combined Quasi-Elastic Neutron Scattering and Molecular Dynamics study of methane diffusion in Metal Organic Frameworks MIL-47(V) and MIL-53(Cr),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilton Rosenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.245901⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.6611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200801748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00290833v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A calorimetric study of mesoscopic swelling and hydration sequence in solid Na-montmorillonite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evidence supported by simulations of hydrogen super-mobility in Metal Organic Framework Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Llewellyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Joel Raynal</w:t>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2007.06.001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.245901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.245901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00727173v1</w:t>
+                <w:t xml:space="preserve">hal-00290833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic mobility and hydration energies in montmorillonite clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Devautour-Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112, pp.14001. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp710976g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00291645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of breathing MOFs: Structural transformations of MIL-53(Cr) upon thermal activation and CO2 adsorption</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Bell</w:t>
+                <w:t xml:space="preserve">A calorimetric study of mesoscopic swelling and hydration sequence in solid Na-montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mellot-Draznieks</w:t>
+                <w:t xml:space="preserve">Isabelle Beurroies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bildstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47, pp.8784. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (3-4), pp.186-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200803067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2007.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335192v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis of the immersion of a smectite substituted with Na or Ca: Heat effect due to the cation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">Molecular dynamics simulations of breathing MOFs: Structural transformations of MIL-53(Cr) upon thermal activation and CO2 adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Henry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mellot-Draznieks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.07.048⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.8784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200803067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00584843v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface energy of talc and chlorite: Comparison between electronegativity calculation and immersion results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic analysis of the immersion of a smectite substituted with Na or Ca: Heat effect due to the cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Haouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Douillard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Clauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 305 (2), pp.352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.07.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584842v1</w:t>
+                <w:t xml:space="preserve">hal-00584843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the surface energy of montmorillonite using PACHA formalism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">Surface energy of talc and chlorite: Comparison between electronegativity calculation and immersion results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Devautour-Vinot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Manteghetti</w:t>
+                <w:t xml:space="preserve">Harold Malandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Henry</w:t>
+                <w:t xml:space="preserve">Frédéric Clauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 306, pp.175. </w:t>
+              <w:t xml:space="preserve">, 2007, 305 (2), pp.352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182594v1</w:t>
+                <w:t xml:space="preserve">hal-00584842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Driving Force for the Hydration of the Swelling Clays from Computation of the Hydration Energy of the Interlayer Cations and the Clay Layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bildstein</w:t>
+                <w:t xml:space="preserve">Study of the surface energy of montmorillonite using PACHA formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Devautour-Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Douillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henri van Damme</w:t>
+                <w:t xml:space="preserve">A. Manteghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0719762⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 306, pp.175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258930v1</w:t>
+                <w:t xml:space="preserve">hal-00182594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Determination of the Driving Force for the Hydration of the Swelling Clays from Computation of the Hydration Energy of the Interlayer Cations and the Clay Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bildstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111, pp.13170-13176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0719762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Determination of the surface energy of kaolinite and serpentine using PACHA formalism - Comparison with immersion experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 303 (2), pp.617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13421,749 +13555,749 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of retention mechanisms of dyes by lamellar materials through vibrational spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Layrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERFACE AGAINST POLLUTION, IAP2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration sequence for swelling clays exchanged with alkali/alkali-earth cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. van Damme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02437057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration sequence for swelling clays exchanged with mixed alkali/alkali-earth cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Prélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management XXXIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration sequence of swelling clays exchanged with mixed alkali/alkali-earth cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Prélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02509260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of H2, alkanes and CO2 in rigid and flexible metal-organic framework materials using a combination of molecular dynamics and neutron scattering measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals and Adsorption, FOA10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Awaji, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of short n-alkanes in rigid MIL-47(V) and flexible MIL-53(Cr) metal organic frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rosenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kolokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIZC-IMMS 2010, 6th International Zeolite Conference &amp; 7th International Mesostructures Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14173,100 +14307,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydratation des argiles gonflantes: séquence d'hydratation multi-échelle et détermination des énergies macroscopiques à partir des propriétés microscopiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Pierre et Marie Curie - Paris VI, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00129414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14276,138 +14410,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenology of water adsorption at clay surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Wypych and K.G. Satyanarayana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Surfaces : Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.118-152, 2004, 0120884399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1573-4285(04)80039-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId463"/>
+      <w:footerReference w:type="default" r:id="rId468"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14554,51 +14688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05530435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05710" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cahu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Castilla-Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B Demirci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5se00758e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05323439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubair Khalid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Yamaguchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta06297c" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Duplessis-Kergomard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113525" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fodor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s &#193;lvarez-Miguel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Biglione" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;frica Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202403988" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salcedo-Abraira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Le Thanh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusik Gedikoglu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02470F" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04622230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Boudjema" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Assaf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gassin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Martin-Gassin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29132952" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04449085v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bihl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Roger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14020213" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610865v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Rinc&#243;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mcarmen Contreras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sierra-Serrano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Di&#233;guez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TB02493H" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeho Kim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Min Paek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang-Kyun Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Kuen Park" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25084506" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Armani-Calligaris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Carrasco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Atienzar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Naval&#243;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07124" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Chac&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rojas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Svensson Grape" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Willhammar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58014-w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763955v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Baklouti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafed El-Feki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102271" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023597v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Lagarrigue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04239956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Zanella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aragon-Alberti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D. S. Brites" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s D. Carlos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202306970" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153824v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoung-Jun Kim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Min Oh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10060734" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04153749v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Vilela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Ure&#241;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00387" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284898v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artigues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaudoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapinte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00494e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023569v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Fritah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22431" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330589v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangbing Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maame Affram" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abeykoon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta04490d" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04239959v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lyubov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kissel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Gogolev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tyutyunov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ce00856d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468868v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nam Le Pham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gabaudan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav &#197;vall" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Johansson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2021.11.046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03688300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Carneiro Neto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fayoumi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Lyssenko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Korshunov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc01289h" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03735789v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mamontova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi01068b" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04989572v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Selikhov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Cherkasov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Nelyubina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200397" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03616856v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alligier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061975" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544909v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Gurina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03429" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622396v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hyun Kim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2022.115704" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320522v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio M F Vilela" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro V&#225;rez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00800" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343081v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhia Alby" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092349" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261127v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Benzaria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123505" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329372v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092245" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138377v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thouron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.100959" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380345v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Torres" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Dato" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David &#193;vila" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FD00019E" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461784v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Joung Ko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Song Jung" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyeong-Hyeon Gwak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-021-00128-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Hoang Ho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26247620" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168325v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Botet-Carreras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tamames-Tabar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Imbuluzqueta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TB02804E" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031673v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Babaryk" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cabrero-Antonino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gregorio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-020-3056-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292627v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arenas-Vivo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Oca&#241;a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Liras" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA02251B" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970787v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111455" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744119v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414675v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tb00888a" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353539v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119229" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494005v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mathlouthi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra09133e" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02924401v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G&#243;mez-Pe&#241;a" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25153519" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441944v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.109999" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441992v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Long" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119316" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865015v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125634" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538711v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Godefroy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03699" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096496v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute A.S. Ferreira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Botas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR09982K" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172673v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santiago-Portillo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00917E" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063747v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24050945" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199458v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Horcajada" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT02009H" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001842v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Jeaidi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b02058" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043305v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.01.064" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348403v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi00837c" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878906v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Unamuno" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Imbuluzqueta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horcajada" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Blanco-Prieto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2018.08.013" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730569v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Colinet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cunha" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hidalgo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b00185" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001852v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804730" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806539v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jaballi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800197" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725046v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.11.020" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625957v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colinet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn de Koning" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100321" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331382v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darmograi Ganna" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01888" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511233v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Armel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindocha Sheena" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Jones" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bennett" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b11248" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152142v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Pylypko" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00569" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203769v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Layrac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tichit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05510" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152139v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Douillard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512986d" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064278v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moulin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourrelly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Llewellyn" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.04.025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD7T7615-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072061v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Planchais" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vinot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ragon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5039267" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071144v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Ayral" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Theron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502112f" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064282v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chevreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Heurtaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benyettou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02175d" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799972v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaudin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.12.050" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX0B1FGT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823473v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jobic" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillerm" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp403225t" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919050v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giret" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404474h" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823462v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Stock" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201300057" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9C4C9X4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607917v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Reinsch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kruger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Senker" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.05.029" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKZNL04Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695823v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm15887f" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632455v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja206936e" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607886v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Y. Yang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kolokolov" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003596" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBFV9ZR3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602782v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrelly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devic" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202147m" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607865v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jobic" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623561v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Douillard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.09.003" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474406v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9092715" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540813v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Raynal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1002868" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840504v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L Llewellyn" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Knoefel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja104357r" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474848v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901132k" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474365v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200902998" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNJD1FCH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430909v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Kolokolov" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811190g" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405910v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.02.018" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5923HD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335180v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Rosenbach" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200801748" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290833v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.245901" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727173v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beurroies" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.06.001" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V15PLFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291645v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710976g" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6R1G747H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335192v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bell" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellot-Draznieks" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200803067" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584843v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouzi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.07.048" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SWNSLZ2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584842v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Malandrini" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clauss" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.08.010" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX1KQMK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182594v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manteghetti" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henry" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.008" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5M0ZBR0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258930v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Douillard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0719762" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SJHCWFX2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584839v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.07.008" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD3T3WZG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909430v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Layrac" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437057v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Damme" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445719v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Douillard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zajac" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509260v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Douillard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471526v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471560v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rosenbach" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00129414v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745380v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1573-4285(04)80039-5" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Duplessis-Kergomard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bihl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Rey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6c02842" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05530435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flament" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05710" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321695v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cahu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Castilla-Martinez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B Demirci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5se00758e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05323439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubair Khalid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Yamaguchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta06297c" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113525" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321688v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fodor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s &#193;lvarez-Miguel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Biglione" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;frica Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202403988" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599769v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113830" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salcedo-Abraira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Le Thanh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusik Gedikoglu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02470F" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Rinc&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mcarmen Contreras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sierra-Serrano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Di&#233;guez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TB02493H" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeho Kim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Min Paek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang-Kyun Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Kuen Park" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25084506" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321692v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Armani-Calligaris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Carrasco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Atienzar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Naval&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07124" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04449085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Roger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14020213" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04622230v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Boudjema" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Assaf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gassin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Martin-Gassin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29132952" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Chac&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rojas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Svensson Grape" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Willhammar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58014-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763955v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Baklouti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafed El-Feki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102271" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023597v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Lagarrigue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04239956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Zanella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aragon-Alberti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D. S. Brites" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s D. Carlos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202306970" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoung-Jun Kim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Min Oh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10060734" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04153749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Vilela" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Ure&#241;a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00387" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284898v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artigues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaudoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapinte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00494e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Fritah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22431" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330589v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangbing Liu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maame Affram" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abeykoon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta04490d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04239959v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lyubov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kissel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Gogolev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tyutyunov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ce00856d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468868v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nam Le Pham" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gabaudan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav &#197;vall" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Johansson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2021.11.046" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03688300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Carneiro Neto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fayoumi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Lyssenko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Korshunov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc01289h" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03735789v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mamontova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi01068b" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04989572v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Selikhov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Cherkasov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Nelyubina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200397" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03616856v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alligier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061975" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544909v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Gurina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03429" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622396v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hyun Kim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2022.115704" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329372v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092245" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138377v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thouron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.100959" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494621v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Hoang Ho" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26247620" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461784v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Joung Ko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Song Jung" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyeong-Hyeon Gwak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-021-00128-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380345v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Torres" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Dato" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David &#193;vila" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FD00019E" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320522v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio M F Vilela" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro V&#225;rez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00800" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343081v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhia Alby" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092349" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261127v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Benzaria" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123505" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Botet-Carreras" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tamames-Tabar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Imbuluzqueta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TB02804E" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031673v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Babaryk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cabrero-Antonino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gregorio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-020-3056-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292627v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arenas-Vivo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Oca&#241;a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Liras" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA02251B" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970787v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111455" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744119v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414675v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tb00888a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494005v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mathlouthi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra09133e" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119229" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441944v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.109999" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02924401v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G&#243;mez-Pe&#241;a" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25153519" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441992v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Long" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119316" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865015v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125634" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538711v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Godefroy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03699" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172673v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santiago-Portillo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00917E" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199458v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Horcajada" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT02009H" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043305v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.01.064" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001842v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Jeaidi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b02058" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063747v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24050945" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096496v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute A.S. Ferreira" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Botas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR09982K" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348403v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi00837c" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001852v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804730" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878906v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Unamuno" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Imbuluzqueta" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horcajada" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Blanco-Prieto" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2018.08.013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730569v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Colinet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cunha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hidalgo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b00185" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806539v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jaballi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800197" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725046v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.11.020" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625957v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colinet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn de Koning" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100321" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331382v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darmograi Ganna" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01888" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511233v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Armel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindocha Sheena" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Jones" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bennett" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b11248" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203769v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Layrac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tichit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05510" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152142v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Pylypko" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00569" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152139v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Douillard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512986d" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072061v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Planchais" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vinot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ragon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5039267" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064278v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moulin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourrelly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Llewellyn" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.04.025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD7T7615-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071144v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Ayral" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Theron" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502112f" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064282v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chevreau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Heurtaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benyettou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02175d" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823473v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jobic" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillerm" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp403225t" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823462v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Stock" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201300057" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9C4C9X4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919050v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giret" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404474h" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799972v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaudin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.12.050" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX0B1FGT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607917v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Reinsch" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kruger" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Senker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.05.029" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKZNL04Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695823v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm15887f" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632455v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja206936e" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602782v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrelly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devic" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202147m" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607865v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jobic" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607886v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Y. Yang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kolokolov" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003596" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBFV9ZR3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623561v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Douillard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.09.003" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540813v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Raynal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1002868" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840504v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L Llewellyn" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Knoefel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja104357r" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474406v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9092715" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474848v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901132k" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430909v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Kolokolov" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811190g" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474365v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200902998" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNJD1FCH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405910v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.02.018" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5923HD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335180v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Rosenbach" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200801748" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290833v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.245901" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291645v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710976g" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6R1G747H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727173v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beurroies" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.06.001" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V15PLFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335192v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bell" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellot-Draznieks" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200803067" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584843v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouzi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.07.048" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SWNSLZ2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584842v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Malandrini" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clauss" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.08.010" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX1KQMK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182594v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manteghetti" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henry" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.008" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5M0ZBR0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258930v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Douillard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0719762" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SJHCWFX2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584839v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.07.008" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD3T3WZG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909430v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Layrac" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437057v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Damme" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445719v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Douillard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zajac" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509260v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Douillard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471526v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471560v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rosenbach" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00129414v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745380v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1573-4285(04)80039-5" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>