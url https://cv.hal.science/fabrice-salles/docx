--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -100,1095 +100,1095 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al-MOF CAU-10 for Sorption-Enhanced CO2 -to-Methanol Reaction: Role of the Hydrophilic/Hydrophobic Balance</w:t>
+                <w:t xml:space="preserve">Series of Hydrated Lanthanide (La, Ce, Pr, Dy, Yb) Pyromellitate 3D Coordination Polymer with Tunnels Encapsulating Dimethylammonium Species and Its Crystal-to-Crystal Transformation upon Dehydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Duplessis-Kergomard</w:t>
+                <w:t xml:space="preserve">Amandine Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bihl</w:t>
+                <w:t xml:space="preserve">Sylvain Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Rey</w:t>
+                <w:t xml:space="preserve">Natacha Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Paris</w:t>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Devic</w:t>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65 (7), pp.4111-4123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.6c02842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c05710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05601362v1</w:t>
+                <w:t xml:space="preserve">hal-05530435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Series of Hydrated Lanthanide (La, Ce, Pr, Dy, Yb) Pyromellitate 3D Coordination Polymer with Tunnels Encapsulating Dimethylammonium Species and Its Crystal-to-Crystal Transformation upon Dehydration</w:t>
+                <w:t xml:space="preserve">Al-MOF CAU-10 for Sorption-Enhanced CO2 -to-Methanol Reaction: Role of the Hydrophilic/Hydrophobic Balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Flament</w:t>
+                <w:t xml:space="preserve">Julia Duplessis-Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Duval</w:t>
+                <w:t xml:space="preserve">François Bihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Henry</w:t>
+                <w:t xml:space="preserve">Dorian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+                <w:t xml:space="preserve">Michael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 65 (7), pp.4111-4123. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c05710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6c02842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530435v1</w:t>
+                <w:t xml:space="preserve">hal-05601362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destabilization of ammonia borane &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; dual confinement in a cobalt-based Prussian blue analogue</w:t>
+                <w:t xml:space="preserve">A Fe-thiolate layered metal organic framework as a high-performance electrode material for potassium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Cahu</w:t>
+                <w:t xml:space="preserve">Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos A Castilla-Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Long</w:t>
+                <w:t xml:space="preserve">Dat Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umit B Demirci</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nusik Gedikoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5se00758e⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (53), pp.9614-9617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CC02470F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321695v1</w:t>
+                <w:t xml:space="preserve">hal-05136080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective captivation of DOX &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; topotactic surface enrichment with hydrated sodium ions on engineered MXene nanosheets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Destabilization of ammonia borane &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; dual confinement in a cobalt-based Prussian blue analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Xie</w:t>
+                <w:t xml:space="preserve">Maëlle Cahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farhan Hadi</w:t>
+                <w:t xml:space="preserve">Carlos A Castilla-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetsuo Yamaguchi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit B Demirci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4ta06297c⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (19), pp.5227 - 5235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5se00758e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323439v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal adsorption properties of the MOF CALF-20 as revealed by water and methanol vapor sorption</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective captivation of DOX &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; topotactic surface enrichment with hydrated sodium ions on engineered MXene nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olinda Gimello</w:t>
+                <w:t xml:space="preserve">Zubair Khalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jing Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhan Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuo Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113525⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (5), pp.3461 - 3473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ta06297c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321697v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Potential 3‐in‐1 Combined AntiSARS‐CoV‐2 Therapy Using Pulmonary MIL‐100(Fe) Formulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inés Álvarez-Miguel</w:t>
+                <w:t xml:space="preserve">Abnormal adsorption properties of the MOF CALF-20 as revealed by water and methanol vapor sorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Duplessis-Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalina Biglione</w:t>
+                <w:t xml:space="preserve">Meryem Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo López</w:t>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">África González-Fernández</w:t>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (26), pp.2403988. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 387, pp.113525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adhm.202403988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321688v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectivity control in the sorption of humid methanol over the porous metal organic framework MIL-120(Al)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Paris</w:t>
+                <w:t xml:space="preserve">A Potential 3‐in‐1 Combined AntiSARS‐CoV‐2 Therapy Using Pulmonary MIL‐100(Fe) Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Álvarez-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Biglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">África González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113830⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (26), pp.2403988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202403988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05599769v1</w:t>
+                <w:t xml:space="preserve">hal-05321688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fe-thiolate layered metal organic framework as a high-performance electrode material for potassium-ion batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+                <w:t xml:space="preserve">Selectivity control in the sorption of humid methanol over the porous metal organic framework MIL-120(Al)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Duplessis-Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (53), pp.9614-9617. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 398, pp.113830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5CC02470F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136080v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-lasting insecticidal activity in plants driven by chlorogenic acid-loaded metal–organic frameworks</w:t>
               </w:r>
@@ -1213,51 +1213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mcarmen Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Sierra-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez-Diéguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1360,51 +1360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang-Kyun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Kuen Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (8), pp.4506. </w:t>
@@ -1576,77 +1576,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Hydrophilic/Hydrophobic Balance of 13X Zeolite by Adsorption of Water, Methanol, and Cyclohexane as Pure Vapors or as Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1736,51 +1736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1883,51 +1883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Svensson Grape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Willhammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalloul Bouajila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2151,51 +2151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2276,51 +2276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Aragon-Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos D. S. Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís D. Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2423,51 +2423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae-Min Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (6), pp.734. </w:t>
@@ -2505,64 +2505,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Proton Conductivity of a Bismuth Phosphonate Metal–Organic Framework with Unusual Topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Biglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Vilela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2799,51 +2799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Fritah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3031,3340 +3031,3344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect on the geometry over the slow relaxation of the magnetization in a series of erbium( iii ) complexes based on halogenated ligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Long</w:t>
+                <w:t xml:space="preserve">Cold sintering yields first layered double hydroxides (LDH) monolithic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyoung-Jun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Lyubov</w:t>
+                <w:t xml:space="preserve">Tae-Hyun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Min Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Kissel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrey Tyutyunov</w:t>
+                <w:t xml:space="preserve">Geoffroy Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2ce00856d⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 280, pp.115704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2022.115704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239959v1</w:t>
+                <w:t xml:space="preserve">hal-03622396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium-ion batteries using KFSI in monoglyme electrolytes: Implications of cation solvation on the K+-graphite (co-)intercalation mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect on the geometry over the slow relaxation of the magnetization in a series of erbium( iii ) complexes based on halogenated ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Lyubov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong Nam Le Pham</w:t>
+                <w:t xml:space="preserve">Ilia Gogolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gabaudan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrik Johansson</w:t>
+                <w:t xml:space="preserve">Andrey Tyutyunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2021.11.046⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (39), pp.6953-6963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ce00856d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468868v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing three-blade propeller lanthanide complexes as molecular luminescent thermometers: study of temperature sensing through a concerted experimental/theory approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Lyubov</w:t>
+                <w:t xml:space="preserve">Potassium-ion batteries using KFSI in monoglyme electrolytes: Implications of cation solvation on the K+-graphite (co-)intercalation mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Nam Le Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gabaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athmane Boulaoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albano Carneiro Neto</w:t>
+                <w:t xml:space="preserve">Gustav Åvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Fayoumi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vladislav Korshunov</w:t>
+                <w:t xml:space="preserve">Patrik Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2tc01289h⟩</w:t>
+              <w:t xml:space="preserve">Energy Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.291-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2021.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688300v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-synthetic modification of Prussian blue type nanoparticles: tailoring the chemical and physical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Employing three-blade propeller lanthanide complexes as molecular luminescent thermometers: study of temperature sensing through a concerted experimental/theory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Lyubov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano Carneiro Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Fayoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">Konstantin Lyssenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Guari</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vladislav Korshunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2qi01068b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (18), pp.7176-7188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2tc01289h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735789v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base‐Free Alkoxide Dysprosium(III) Complexes with an Unusual Tetraphenylborate Coordination: Study of the Slow Relaxation of the Magnetization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Post-synthetic modification of Prussian blue type nanoparticles: tailoring the chemical and physical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joulia Larionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Long</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202200397⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (15), pp.3943-3971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2qi01068b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989572v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of the Borohydride Anion BH4−: A 11B NMR Study Showing the Formation of Short-Living Reaction Intermediates including BH3OH−</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Base‐Free Alkoxide Dysprosium(III) Complexes with an Unusual Tetraphenylborate Coordination: Study of the Slow Relaxation of the Magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Selikhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Petit</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Anton Cherkasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Nelyubina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27061975⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (30), pp.e202200397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202200397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616856v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using N-Heterocyclic Carbenes as Weak Equatorial Ligands to Design Single-Molecule Magnets: Zero-Field Slow Relaxation in Two Octahedral Dysprosium(III) Complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Lyubov</w:t>
+                <w:t xml:space="preserve">Hydrolysis of the Borohydride Anion BH4−: A 11B NMR Study Showing the Formation of Short-Living Reaction Intermediates including BH3OH−</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galina Gurina</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Alligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c03429⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (6), pp.1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27061975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544909v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold sintering yields first layered double hydroxides (LDH) monolithic materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Using N-Heterocyclic Carbenes as Weak Equatorial Ligands to Design Single-Molecule Magnets: Zero-Field Slow Relaxation in Two Octahedral Dysprosium(III) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Lyubov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Gurina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Nelyubina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 280, pp.115704. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (3), pp.1264-1269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2022.115704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c03429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622396v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Structural Functionalization, Pore Size, and Presence of Extra-Framework Ions on the Capture of Gaseous I 2 by MOF Materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat Release Kinetics upon Water Vapor Sorption Using Cation-Exchanged Zeolites and Prussian Blue Analogues as Adsorbents: Application to Short-Term Low-Temperature Thermochemical Storage of Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerzy Zajac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Salma Benzaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joulia Larionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.2245. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (12), pp.3505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano11092245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en14123505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329372v1</w:t>
+                <w:t xml:space="preserve">hal-04744119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further insight on amine-metal reaction in epoxy systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marsan</w:t>
+                <w:t xml:space="preserve">A rational study of the influence of Mn(2+)-insertion in Prussian blue nanoparticles on their photothermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Cahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Thouron</w:t>
+                <w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Camerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.100959⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (47), pp.9670-9683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1tb00888a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138377v1</w:t>
+                <w:t xml:space="preserve">hal-03414675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconium-Based Metal Organic Frameworks for the Capture of Carbon Dioxide and Ethanol Vapour. A Comparative Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of Structural Functionalization, Pore Size, and Presence of Extra-Framework Ions on the Capture of Gaseous I 2 by MOF Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarence Charnay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerzy Zajac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (24), pp.7620. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.2245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26247620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano11092245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494621v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUSTAINED ANTIBACTERIAL EFFECT OF LEVOFLOXACIN DRUG IN A POLYMER MATRIX BY HYBRIDIZATION WITH A LAYERED DOUBLE HYDROXIDE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Further insight on amine-metal reaction in epoxy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Fritah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Su-Joung Ko</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">Carole Thouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42860-021-00128-7⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.100959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.100959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461784v1</w:t>
+                <w:t xml:space="preserve">hal-03138377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improving the capacity of UiO-66 for antibiotic elimination from contaminated water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Rojas</w:t>
+                <w:t xml:space="preserve">Zirconium-Based Metal Organic Frameworks for the Capture of Carbon Dioxide and Ethanol Vapour. A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuoc Hoang Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pankaj Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Torres</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Ávila</w:t>
+                <w:t xml:space="preserve">Clarence Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1FD00019E⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (24), pp.7620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26247620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380345v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-exchanged UPG-1 as a potential electrolyte for Fuel Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
+                <w:t xml:space="preserve">SUSTAINED ANTIBACTERIAL EFFECT OF LEVOFLOXACIN DRUG IN A POLYMER MATRIX BY HYBRIDIZATION WITH A LAYERED DOUBLE HYDROXIDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su-Joung Ko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Song Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sérgio M F Vilela</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Gyeong-Hyeon Gwak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyoung-Jun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Várez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00800⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (4), pp.443-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42860-021-00128-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320522v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Nanotube Morphology and Intercalated Species on the Sorption Properties of Hybrid Layered Vanadium Oxides: Application for Cesium Removal from Aqueous Streams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards improving the capacity of UiO-66 for antibiotic elimination from contaminated water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delhia Alby</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Víctor Dato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11092349⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231, pp.356-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1FD00019E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343081v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Release Kinetics upon Water Vapor Sorption Using Cation-Exchanged Zeolites and Prussian Blue Analogues as Adsorbents: Application to Short-Term Low-Temperature Thermochemical Storage of Energy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Long</w:t>
+                <w:t xml:space="preserve">Ion-exchanged UPG-1 as a potential electrolyte for Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio M F Vilela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Várez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14123505⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (16), pp.11803-11812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261127v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the genistein oral bioavailability via its formulation into the metal–organic framework MIL-100(Fe)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of the Nanotube Morphology and Intercalated Species on the Sorption Properties of Hybrid Layered Vanadium Oxides: Application for Cesium Removal from Aqueous Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delhia Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Zajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarence Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (9), pp.2233-2239. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.2349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0TB02804E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano11092349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168325v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel phosphonate MOF as efficient water splitting photocatalyst</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pedro Gregorio</w:t>
+                <w:t xml:space="preserve">Heat Release Kinetics upon Water Vapor Sorption Using Cation-Exchanged Zeolites and Prussian Blue Analogues as Adsorbents: Application to Short-Term Low-Temperature Thermochemical Storage of Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Benzaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joulia Larionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12274-020-3056-6⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (12), pp.3505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14123505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031673v1</w:t>
+                <w:t xml:space="preserve">hal-03261127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast reproducible synthesis of a Ag-nanocluster@MOF composite and its superior visible-photocatalytic activity in batch and in continuous flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Arenas-Vivo</w:t>
+                <w:t xml:space="preserve">Improving the genistein oral bioavailability via its formulation into the metal–organic framework MIL-100(Fe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrià Botet-Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Tamames-Tabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marta Liras</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edurne Imbuluzqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1TA02251B⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.2233-2239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0TB02804E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292627v2</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic utilization of layered double hydroxide nanosheets for effective removal of methyl orange from an aqueous system by π-π stacking-induced nanoconfinement</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nickel phosphonate MOF as efficient water splitting photocatalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio M F Vilela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Babaryk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Cabrero-Antonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Gregorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111455⟩</w:t>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.450-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12274-020-3056-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970787v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Release Kinetics upon Water Vapor Sorption Using Cation-Exchanged Zeolites and Prussian Blue Analogues as Adsorbents: Application to Short-Term Low-Temperature Thermochemical Storage of Energy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Long</w:t>
+                <w:t xml:space="preserve">Ultrafast reproducible synthesis of a Ag-nanocluster@MOF composite and its superior visible-photocatalytic activity in batch and in continuous flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arenas-Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Ocaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Liras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14123505⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (28), pp.15704-15713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1TA02251B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744119v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rational study of the influence of Mn(2+)-insertion in Prussian blue nanoparticles on their photothermal properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic utilization of layered double hydroxide nanosheets for effective removal of methyl orange from an aqueous system by π-π stacking-induced nanoconfinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su-Joung Ko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuo Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Min Oh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (47), pp.9670-9683. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 277, pp.111455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1tb00888a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414675v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergic effect of doxorubicin release and two-photon irradiation of Mn 2+ -doped Prussian blue nanoparticles on cancer therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fashioning Prussian Blue Nanoparticles by Adsorption of Luminophores: Synthesis, Properties, and in Vitro Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamiaa Ali</w:t>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Mathlouthi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Morgane Daurat</w:t>
+                <w:t xml:space="preserve">Anastasia Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ra09133e⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (7), pp.4567-4575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494005v1</w:t>
+                <w:t xml:space="preserve">hal-02538711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot synthesis of 5-FU@ZIF-8 and ibuprofen@ZIF-8 nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">Synergic effect of doxorubicin release and two-photon irradiation of Mn 2+ -doped Prussian blue nanoparticles on cancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emna Mathlouthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Cahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 500, pp.119229. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.2646-2649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.119229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9ra09133e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353539v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration mechanism in Ce-exchanged zeolites and heat release performances upon adsorption of water vapour in support of their potential use in thermochemical storage of energy under mild conditions of adsorbent regeneration and saturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-pot synthesis of 5-FU@ZIF-8 and ibuprofen@ZIF-8 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuoc Hoang Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Wu</w:t>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trens</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerzy Zajac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 296, pp.109999. </w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 500, pp.119229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.109999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.119229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441944v1</w:t>
+                <w:t xml:space="preserve">hal-02353539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton Conductive Zr-Phosphonate UPG-1—Aminoacid Insertion as Proton Carrier Stabilizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Vilela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Gómez-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Várez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (15), pp.3519. </w:t>
@@ -6396,459 +6400,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of volatile organic compounds by ZIF-8, Cu-BTC and a Prussian blue analogue: A comparative study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydration mechanism in Ce-exchanged zeolites and heat release performances upon adsorption of water vapour in support of their potential use in thermochemical storage of energy under mild conditions of adsorbent regeneration and saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Long</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Zajac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.119316⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 296, pp.109999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.109999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441992v1</w:t>
+                <w:t xml:space="preserve">hal-02441944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionosilica-based anion exchangers for low-temperature thermochemical storage of energy under mild conditions of adsorbent regeneration and saturation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hao Wu</w:t>
+                <w:t xml:space="preserve">Adsorption of volatile organic compounds by ZIF-8, Cu-BTC and a Prussian blue analogue: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Hesemann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
+                <w:t xml:space="preserve">Hugo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joulia Larionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.125634⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 501, pp.119316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.119316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865015v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fashioning Prussian Blue Nanoparticles by Adsorption of Luminophores: Synthesis, Properties, and in Vitro Imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Long</w:t>
+                <w:t xml:space="preserve">Ionosilica-based anion exchangers for low-temperature thermochemical storage of energy under mild conditions of adsorbent regeneration and saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Godefroy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Gilles Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (7), pp.4567-4575. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 398, pp.125634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.125634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538711v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly conductive nanostructured PEDOT polymer confined into the mesoporous MIL-100(Fe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Santiago-Portillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6856,51 +6856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Atienzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (26), pp.9807-9817. </w:t>
@@ -6951,77 +6951,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new proton-conducting Bi-carboxylate framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Vilela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Várez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Horcajada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7068,103 +7068,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-assisted hydrothermal synthesis of manganate nanoflowers for selective retention of strontium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delhia Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Prélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 368, pp.661-669. </w:t>
@@ -7202,103 +7202,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Templating Amine on the Nanostructure and Charge of Layered Vanadates for Radioactive Wastewater Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delhia Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora El Jeaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarence Charnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (1), pp.497-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7332,77 +7332,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Critical Review of Solid Materials for Low-Temperature Thermochemical Storage of Solar Energy Based on Solid-Vapour Adsorption in View of Space Heating Uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Zajac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (5), pp.945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7436,103 +7436,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Prussian blue analogues nanoparticles luminescent: effect of the luminophore confinement over the properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rute A.S. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Botas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11, pp.7097. </w:t>
@@ -7570,90 +7570,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective separation under humid conditions by chiral Hofmann clathrates: new opportunities for vintage materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Mamontova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7717,90 +7717,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Switch in the Hydrophobic/Hydrophilic Gas‐Adsorption Character of Prussian Blue Analogues: An Affinity Control for Smart Gas Sorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joulia Larionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25, pp.479-484. </w:t>
@@ -7864,51 +7864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Unamuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Imbuluzqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Horcajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8020,51 +8020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (3), pp.2994 - 3003. </w:t>
@@ -8102,90 +8102,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nonlinear Optically Active Bismuth–Camphorate Coordination Polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Vilela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Horcajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Babaryk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Jaballi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8236,90 +8236,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of metal cation-exchanged zeolites in sorption thermochemical storage: Some practical aspects in reference to the mechanism of water vapor adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delhia Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fullenwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Zajac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 179, pp.223 - 230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8366,77 +8366,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanometric MIL-125-NH2 Metal–Organic Framework as a Potential Nerve Agent Antidote Carrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Vilela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Salcedo-Abraira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn de Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8481,338 +8481,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Competition between Anionic Pollutants Affect Adsorption onto Mg–Al Layered Double Hydroxide? Three Competition Schemes</w:t>
+                <w:t xml:space="preserve">Structural Descriptors of Zeolitic–Imidazolate Frameworks Are Keys to the Activity of Fe–N–C Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darmograi Ganna</w:t>
+                <w:t xml:space="preserve">Vanessa Armel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Prelot</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hindocha Sheena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah J Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01888⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139, pp.453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b11248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331382v1</w:t>
+                <w:t xml:space="preserve">hal-01511233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Descriptors of Zeolitic–Imidazolate Frameworks Are Keys to the Activity of Fe–N–C Catalysts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">How Does Competition between Anionic Pollutants Affect Adsorption onto Mg–Al Layered Double Hydroxide? Three Competition Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darmograi Ganna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Martin-Gassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephen Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 139, pp.453. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (19), pp.10410-10418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b11248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511233v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Adsorption and Intercalation of Orange-Type Dyes into Mg-Al Layered Double Hydroxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darmograi Ganna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Layrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8902,77 +8902,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key Study on the Potential of Hydrazine Bisborane for Solid- and Liquid-State Chemical Hydrogen Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergii Pylypko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal G. Yot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9023,51 +9023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of Interlayer Cations in Swelling Clays as a Function of Water Content: Case of Montmorillonites Saturated with Alkali Cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9075,51 +9075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Prélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119, pp.10370. </w:t>
@@ -9183,77 +9183,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Devautour-Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118, pp.14441. </w:t>
@@ -9304,90 +9304,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the ligand functionalization on the acid-base properties of flexible MOFs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourrelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Llewellyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 195, pp.197-204. </w:t>
@@ -9489,51 +9489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal G. Yot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (39), pp.22405-22411. </w:t>
@@ -9623,51 +9623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Heurtaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benyettou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50, pp.6872--6874. </w:t>
@@ -9705,77 +9705,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of Binary CO2/CH4 Mixtures in the MIL-47(V) and MIL-53(Cr) MOF Type Solids: A Combination of Neutron Scattering Measurements and Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9852,64 +9852,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-Linker Hybrid Superpolyhedra for the Production of a Series of Large-Pore Iron(III) Carboxylate Metal-Organic Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10024,51 +10024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Devautour-Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10119,51 +10119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving force for the hydration of the swelling clays: Case of montmorillonites saturated with alkaline-earth cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10304,51 +10304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kruger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgen Senker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10411,64 +10411,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the organic functionalization of ﬂexible MOFs on the adsorption of CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourrelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10571,51 +10571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Horcajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10813,90 +10813,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Insight into the Adsorption and Diffusion of Water in the Versatile Hydrophilic/Hydrophobic Flexible MIL-53(Cr) MOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourrelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11093,51 +11093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the substitution distribution and the interlayer distance on both the surface energy and the hydration energy for Pb-montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11210,51 +11210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the cation dependence of interlamellar and interparticular water and swelling in smectite clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11344,51 +11344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistep N-2 Breathing in the Metal-Organic Framework Co(1,4-benzenedipyrazolate)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11478,90 +11478,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization in Flexible Porous Solids: Effects on the Pore Opening and the Host-Guest Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Horcajada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11612,77 +11612,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self and Transport Diffusivity of CO2 in the Metal-Organic Framework MIL-47(V) Explored by Quasi-elastic Neutron Scattering Experiments and Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. L. Llewellyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11880,51 +11880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport Diffusivity of CO2 in the Highly Flexible Metal-Organic Framework MIL-53(Cr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12026,51 +12026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration sequence of swelling clays: Evolutions of specific surface area and hydration energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12166,484 +12166,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Quasi-Elastic Neutron Scattering and Molecular Dynamics study of methane diffusion in Metal Organic Frameworks MIL-47(V) and MIL-53(Cr),</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular dynamics simulations of breathing MOFs: Structural transformations of MIL-53(Cr) upon thermal activation and CO2 adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nilton Rosenbach</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+                <w:t xml:space="preserve">R. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mellot-Draznieks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200801748⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.8784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200803067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335180v1</w:t>
+                <w:t xml:space="preserve">hal-00335192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence supported by simulations of hydrogen super-mobility in Metal Organic Framework Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Combined Quasi-Elastic Neutron Scattering and Molecular Dynamics study of methane diffusion in Metal Organic Frameworks MIL-47(V) and MIL-53(Cr),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilton Rosenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.6611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200801748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.245901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00290833v1</w:t>
+                <w:t xml:space="preserve">hal-00335180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic mobility and hydration energies in montmorillonite clay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evidence supported by simulations of hydrogen super-mobility in Metal Organic Framework Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Llewellyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Salles</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+                <w:t xml:space="preserve">Thomas Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp710976g⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.245901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.245901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00291645v1</w:t>
+                <w:t xml:space="preserve">hal-00290833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A calorimetric study of mesoscopic swelling and hydration sequence in solid Na-montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beurroies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12665,820 +12653,832 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39 (3-4), pp.186-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2007.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of breathing MOFs: Structural transformations of MIL-53(Cr) upon thermal activation and CO2 adsorption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+                <w:t xml:space="preserve">Ionic mobility and hydration energies in montmorillonite clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Devautour-Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bildstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Mellot-Draznieks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112, pp.14001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp710976g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200803067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00335192v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis of the immersion of a smectite substituted with Na or Ca: Heat effect due to the cation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the Driving Force for the Hydration of the Swelling Clays from Computation of the Hydration Energy of the Interlayer Cations and the Clay Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bildstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Haouzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.M. Douillard</w:t>
+                <w:t xml:space="preserve">Jean-Marc Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri van Damme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111, pp.13170-13176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0719762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.07.048⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584843v1</w:t>
+                <w:t xml:space="preserve">hal-00258930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface energy of talc and chlorite: Comparison between electronegativity calculation and immersion results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic analysis of the immersion of a smectite substituted with Na or Ca: Heat effect due to the cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Haouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Douillard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Clauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 305 (2), pp.352. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.07.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.08.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584842v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the surface energy of montmorillonite using PACHA formalism</w:t>
+                <w:t xml:space="preserve">Surface energy of talc and chlorite: Comparison between electronegativity calculation and immersion results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Devautour-Vinot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Malandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Manteghetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Henry</w:t>
+                <w:t xml:space="preserve">Frédéric Clauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 306, pp.175. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 305 (2), pp.352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.09.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182594v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Driving Force for the Hydration of the Swelling Clays from Computation of the Hydration Energy of the Interlayer Cations and the Clay Layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bildstein</w:t>
+                <w:t xml:space="preserve">Study of the surface energy of montmorillonite using PACHA formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Devautour-Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Manteghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Douillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henri van Damme</w:t>
+                <w:t xml:space="preserve">M. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 111, pp.13170-13176. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 306, pp.175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp0719762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258930v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the surface energy of kaolinite and serpentine using PACHA formalism - Comparison with immersion experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13608,51 +13608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Layrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14321,51 +14321,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydratation des argiles gonflantes: séquence d'hydratation multi-échelle et détermination des énergies macroscopiques à partir des propriétés microscopiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Pierre et Marie Curie - Paris VI, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14437,51 +14437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenology of water adsorption at clay surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Wypych and K.G. Satyanarayana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Surfaces : Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.118-152, 2004, 0120884399. </w:t>
@@ -14688,51 +14688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Duplessis-Kergomard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bihl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Rey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6c02842" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05530435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flament" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05710" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321695v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cahu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Castilla-Martinez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B Demirci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5se00758e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05323439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubair Khalid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Yamaguchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta06297c" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113525" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321688v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fodor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s &#193;lvarez-Miguel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Biglione" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;frica Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202403988" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599769v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113830" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salcedo-Abraira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Le Thanh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusik Gedikoglu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02470F" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Rinc&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mcarmen Contreras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sierra-Serrano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Di&#233;guez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TB02493H" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeho Kim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Min Paek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang-Kyun Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Kuen Park" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25084506" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321692v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Armani-Calligaris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Carrasco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Atienzar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Naval&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07124" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04449085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Roger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14020213" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04622230v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Boudjema" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Assaf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gassin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Martin-Gassin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29132952" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Chac&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rojas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Svensson Grape" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Willhammar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58014-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763955v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Baklouti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafed El-Feki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102271" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023597v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Lagarrigue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04239956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Zanella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aragon-Alberti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D. S. Brites" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s D. Carlos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202306970" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoung-Jun Kim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Min Oh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10060734" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04153749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Vilela" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Ure&#241;a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00387" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284898v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artigues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaudoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapinte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00494e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Fritah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22431" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330589v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangbing Liu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maame Affram" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abeykoon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta04490d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04239959v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lyubov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kissel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Gogolev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tyutyunov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ce00856d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468868v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nam Le Pham" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gabaudan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav &#197;vall" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Johansson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2021.11.046" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03688300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Carneiro Neto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fayoumi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Lyssenko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Korshunov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc01289h" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03735789v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mamontova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi01068b" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04989572v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Selikhov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Cherkasov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Nelyubina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200397" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03616856v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alligier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061975" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544909v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Gurina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03429" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622396v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hyun Kim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2022.115704" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329372v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092245" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138377v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thouron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.100959" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494621v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Hoang Ho" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26247620" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461784v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Joung Ko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Song Jung" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyeong-Hyeon Gwak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-021-00128-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380345v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Torres" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Dato" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David &#193;vila" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FD00019E" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320522v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio M F Vilela" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro V&#225;rez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00800" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343081v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhia Alby" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092349" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261127v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Benzaria" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123505" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Botet-Carreras" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tamames-Tabar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Imbuluzqueta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TB02804E" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031673v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Babaryk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cabrero-Antonino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gregorio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-020-3056-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292627v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arenas-Vivo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Oca&#241;a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Liras" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA02251B" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970787v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111455" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744119v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414675v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tb00888a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494005v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mathlouthi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra09133e" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119229" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441944v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.109999" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02924401v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G&#243;mez-Pe&#241;a" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25153519" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441992v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Long" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119316" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865015v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125634" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538711v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Godefroy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03699" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172673v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santiago-Portillo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00917E" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199458v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Horcajada" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT02009H" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043305v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.01.064" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001842v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Jeaidi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b02058" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063747v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24050945" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096496v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute A.S. Ferreira" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Botas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR09982K" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348403v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi00837c" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001852v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804730" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878906v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Unamuno" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Imbuluzqueta" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horcajada" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Blanco-Prieto" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2018.08.013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730569v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Colinet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cunha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hidalgo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b00185" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806539v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jaballi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800197" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725046v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.11.020" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625957v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colinet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn de Koning" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100321" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331382v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darmograi Ganna" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01888" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511233v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Armel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindocha Sheena" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Jones" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bennett" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b11248" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203769v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Layrac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tichit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05510" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152142v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Pylypko" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00569" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152139v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Douillard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512986d" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072061v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Planchais" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vinot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ragon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5039267" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064278v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moulin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourrelly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Llewellyn" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.04.025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD7T7615-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071144v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Ayral" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Theron" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502112f" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064282v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chevreau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Heurtaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benyettou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02175d" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823473v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jobic" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillerm" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp403225t" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823462v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Stock" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201300057" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9C4C9X4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919050v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giret" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404474h" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799972v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaudin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.12.050" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX0B1FGT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607917v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Reinsch" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kruger" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Senker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.05.029" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKZNL04Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695823v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm15887f" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632455v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja206936e" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602782v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrelly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devic" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202147m" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607865v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jobic" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607886v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Y. Yang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kolokolov" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003596" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBFV9ZR3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623561v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Douillard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.09.003" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540813v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Raynal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1002868" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840504v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L Llewellyn" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Knoefel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja104357r" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474406v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9092715" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474848v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901132k" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430909v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Kolokolov" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811190g" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474365v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200902998" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNJD1FCH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405910v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.02.018" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5923HD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335180v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Rosenbach" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200801748" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290833v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.245901" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291645v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710976g" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6R1G747H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727173v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beurroies" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.06.001" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V15PLFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335192v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bell" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellot-Draznieks" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200803067" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584843v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouzi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.07.048" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SWNSLZ2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584842v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Malandrini" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clauss" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.08.010" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX1KQMK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182594v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manteghetti" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henry" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.008" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5M0ZBR0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258930v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Douillard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0719762" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SJHCWFX2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584839v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.07.008" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD3T3WZG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909430v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Layrac" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437057v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Damme" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445719v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Douillard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zajac" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509260v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Douillard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471526v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471560v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rosenbach" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00129414v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745380v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1573-4285(04)80039-5" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05530435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05710" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Duplessis-Kergomard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bihl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Rey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6c02842" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136080v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salcedo-Abraira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Le Thanh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusik Gedikoglu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02470F" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321695v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cahu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Castilla-Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B Demirci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5se00758e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05323439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubair Khalid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Yamaguchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta06297c" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113525" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321688v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fodor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s &#193;lvarez-Miguel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Biglione" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;frica Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202403988" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113830" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04610865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Rinc&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mcarmen Contreras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sierra-Serrano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Di&#233;guez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TB02493H" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeho Kim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Min Paek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang-Kyun Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Kuen Park" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25084506" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321692v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Armani-Calligaris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Carrasco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Atienzar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Naval&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07124" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04449085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Roger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14020213" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04622230v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Boudjema" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Assaf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gassin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Martin-Gassin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29132952" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J Chac&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rojas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Svensson Grape" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Willhammar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58014-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763955v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Baklouti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafed El-Feki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102271" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023597v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Lagarrigue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04239956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Zanella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aragon-Alberti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D. S. Brites" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s D. Carlos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202306970" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoung-Jun Kim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Min Oh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10060734" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04153749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Vilela" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Ure&#241;a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00387" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284898v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artigues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaudoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapinte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00494e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Fritah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22431" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330589v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangbing Liu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maame Affram" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abeykoon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta04490d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622396v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hyun Kim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2022.115704" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04239959v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lyubov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kissel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Gogolev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tyutyunov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ce00856d" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nam Le Pham" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gabaudan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Boulaoued" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav &#197;vall" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Johansson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2021.11.046" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03688300v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Carneiro Neto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fayoumi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Lyssenko" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Korshunov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc01289h" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03735789v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mamontova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi01068b" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04989572v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Selikhov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Cherkasov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Nelyubina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200397" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03616856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alligier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061975" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544909v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Gurina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03429" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744119v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Benzaria" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123505" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414675v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Camerel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tb00888a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329372v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092245" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138377v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Thouron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.100959" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494621v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Hoang Ho" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26247620" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461784v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Joung Ko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Song Jung" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyeong-Hyeon Gwak" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42860-021-00128-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380345v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Torres" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Dato" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David &#193;vila" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FD00019E" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320522v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio M F Vilela" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro V&#225;rez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00800" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343081v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhia Alby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092349" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261127v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168325v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Botet-Carreras" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tamames-Tabar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Imbuluzqueta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TB02804E" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031673v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Babaryk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cabrero-Antonino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gregorio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-020-3056-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292627v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arenas-Vivo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Oca&#241;a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Liras" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA02251B" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970787v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111455" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538711v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Godefroy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03699" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494005v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mathlouthi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra09133e" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353539v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119229" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02924401v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G&#243;mez-Pe&#241;a" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25153519" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441944v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.109999" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441992v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Long" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119316" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865015v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125634" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172673v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santiago-Portillo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00917E" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199458v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Horcajada" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT02009H" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043305v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.01.064" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001842v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Jeaidi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b02058" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063747v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24050945" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096496v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute A.S. Ferreira" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Botas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR09982K" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348403v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi00837c" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001852v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804730" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878906v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Unamuno" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Imbuluzqueta" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horcajada" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Blanco-Prieto" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2018.08.013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730569v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Colinet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cunha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hidalgo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b00185" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806539v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jaballi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800197" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725046v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.11.020" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625957v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colinet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn de Koning" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100321" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511233v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Armel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindocha Sheena" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah J Jones" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bennett" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b11248" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331382v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darmograi Ganna" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01888" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203769v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Layrac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tichit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05510" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152142v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Pylypko" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00569" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152139v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Douillard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512986d" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072061v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Planchais" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vinot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ragon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5039267" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064278v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moulin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourrelly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Llewellyn" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.04.025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD7T7615-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071144v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Ayral" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Theron" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502112f" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064282v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chevreau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Heurtaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benyettou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02175d" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823473v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jobic" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillerm" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp403225t" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823462v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Stock" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201300057" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9C4C9X4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919050v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giret" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404474h" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799972v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaudin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.12.050" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX0B1FGT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607917v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Reinsch" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kruger" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Senker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.05.029" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKZNL04Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695823v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm15887f" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632455v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja206936e" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602782v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrelly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devic" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202147m" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607865v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jobic" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607886v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Y. Yang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kolokolov" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003596" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBFV9ZR3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623561v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Douillard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.09.003" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540813v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Raynal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1002868" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840504v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L Llewellyn" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Knoefel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja104357r" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474406v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9092715" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474848v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901132k" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430909v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Kolokolov" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811190g" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474365v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200902998" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNJD1FCH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405910v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.02.018" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5923HD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335192v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bell" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellot-Draznieks" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200803067" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335180v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Rosenbach" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200801748" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290833v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.245901" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727173v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beurroies" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.06.001" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V15PLFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291645v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710976g" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6R1G747H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258930v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Douillard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0719762" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SJHCWFX2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584843v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouzi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.07.048" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SWNSLZ2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584842v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Malandrini" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clauss" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.08.010" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX1KQMK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182594v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manteghetti" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henry" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.008" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5M0ZBR0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584839v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.07.008" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD3T3WZG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909430v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Layrac" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437057v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Damme" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445719v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Douillard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zajac" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509260v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Douillard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471526v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471560v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rosenbach" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00129414v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745380v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1573-4285(04)80039-5" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>