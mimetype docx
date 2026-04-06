--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -802,256 +802,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La proprioception, un 6e sens déterminant pour les actions quotidiennes et la pratique clinique</w:t>
+                <w:t xml:space="preserve">Dissociation between dreams and wakefulness: Insights from body and action representations of rare individuals with massive somatosensory deafferentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eiglier Maëlys</w:t>
+                <w:t xml:space="preserve">Ishan-Singh Chauhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mc Nierat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F R Sarlegna</w:t>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie Scientifique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.103415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2022.103415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478391v1</w:t>
+                <w:t xml:space="preserve">hal-03820362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation between dreams and wakefulness: Insights from body and action representations of rare individuals with massive somatosensory deafferentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La proprioception, un 6e sens déterminant pour les actions quotidiennes et la pratique clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiglier Maëlys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ishan-Singh Chauhan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Cole</w:t>
+                <w:t xml:space="preserve">Mc Nierat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Berthoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Sarlegna</w:t>
+                <w:t xml:space="preserve">Jean-Charles Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kinésithérapie Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 639, pp.5-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03820362v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradual exposure to Coriolis force induces sensorimotor adaptation with no change in peripersonal space</w:t>
               </w:r>
@@ -1297,51 +1297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatosensory deafferentation reveals lateralization of proprioception-based feedforward processes for controlling posture and movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanie Al Jayasinghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A Scheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1414,51 +1414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rare case of deafferentation reveals an essential role of proprioception in bilateral coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Schaffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sainburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1635,51 +1635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposing force fields induce direction-specific sensorimotor adaptation but a non-specific perceptual shift consistent with a contraction of peripersonal space representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas X Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1791,51 +1791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Tramoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eNeuro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.ENEURO.0190-20.2021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1882,51 +1882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neural foundations of handedness: insights from a rare case of deafferentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanie a L Jayasinghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A Scheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2172,51 +2172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Ørstavik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2289,51 +2289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Falaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sainburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark L Latash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2393,51 +2393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handedness matters for motor control but not for prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2744,51 +2744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatosensory Loss Influences the Adoption of Self-Centered Versus Decentered Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura G Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5298,51 +5298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 318 (1), pp.34-38. </w:t>
@@ -5982,51 +5982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6257,51 +6257,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6DD9F05"/>
+    <w:nsid w:val="574D751D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6488,51 +6488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-sarlegna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7718-7286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087260107" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Raoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goulon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Grosbras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2025.09.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanie A.L. Jayasinghe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Sainburg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Sarlegna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-024-06901-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61253-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803543v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tsay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Chandy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Chua" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chris Miall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cole" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00096.2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abi Chebel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2023.137335" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiglier Ma&#235;lys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Nierat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Sarlegna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishan-Singh Chauhan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2022.103415" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03546604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas X Leclere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-04961-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712331v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib M Abi Chebel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge A Roussillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221089069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanie Al Jayasinghe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Scheidt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cophys.2020.10.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Schaffer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sainburg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107969" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262208v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jarrass&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00517.2020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977773v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05945-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope A Tilsley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Romaigu&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tramoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felician" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0190-20.2021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanie a L Jayasinghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Scheidt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L Sainburg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00150.2020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Renault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lefumat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1110-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chris Miall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orna Rosenthal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin &#216;rstavik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05583-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132184v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cuadra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Falaki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Latash" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00153.2019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mathew" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bernier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0136-19.2019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02129330v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.05.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Arnold" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G Fernandez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00419" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917544v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Kitchen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Ho Nam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5289-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917539v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01322" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buloup" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00821" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00181" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436017v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Z. Lefumat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Cole" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.01.040" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417687v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Macaluso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Buloup" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414065v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik K. Mutha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2014.07.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baud-Bovy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00174.2010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384815v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.08.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384816v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.5.24" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384840v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Sarlegna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Przybyla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Sainburg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.07.057" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel M. Gauthier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.39.4.247-258" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436039v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr Sarlegna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm Gauthier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Vercher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.02.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P9K85CH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947243v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bresciani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-1860-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C85FSG0Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1504-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-45R178R8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947245v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200208270-00015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436307v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bresciani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Popov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)02462-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4G3T1X7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947246v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bresciani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarlegna" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947249v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245286v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245285v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101380v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009128v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-sarlegna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7718-7286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087260107" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Raoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goulon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Grosbras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2025.09.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanie A.L. Jayasinghe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Sainburg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Sarlegna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-024-06901-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61253-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803543v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tsay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Chandy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Chua" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chris Miall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cole" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00096.2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abi Chebel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2023.137335" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820362v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishan-Singh Chauhan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2022.103415" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiglier Ma&#235;lys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Nierat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Sarlegna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03546604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas X Leclere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-04961-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712331v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib M Abi Chebel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge A Roussillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221089069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanie Al Jayasinghe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Scheidt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cophys.2020.10.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Schaffer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sainburg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107969" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262208v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jarrass&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00517.2020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977773v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05945-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope A Tilsley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Romaigu&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tramoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felician" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0190-20.2021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanie a L Jayasinghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Scheidt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L Sainburg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00150.2020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Renault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lefumat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1110-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chris Miall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orna Rosenthal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin &#216;rstavik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05583-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132184v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cuadra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Falaki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Latash" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00153.2019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mathew" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bernier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0136-19.2019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02129330v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.05.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Arnold" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G Fernandez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00419" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917544v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Kitchen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Ho Nam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5289-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917539v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01322" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buloup" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00821" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00181" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436017v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Z. Lefumat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Cole" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.01.040" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417687v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Macaluso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Buloup" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414065v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik K. Mutha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2014.07.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baud-Bovy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00174.2010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384815v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.08.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384816v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.5.24" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384840v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Sarlegna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Przybyla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Sainburg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.07.057" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel M. Gauthier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.39.4.247-258" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436039v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr Sarlegna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm Gauthier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Vercher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.02.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P9K85CH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947243v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bresciani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-1860-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C85FSG0Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1504-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-45R178R8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947245v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200208270-00015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436307v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bresciani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Popov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)02462-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4G3T1X7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947246v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bresciani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarlegna" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947249v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245286v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245285v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101380v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009128v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>