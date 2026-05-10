--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -802,144 +802,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation between dreams and wakefulness: Insights from body and action representations of rare individuals with massive somatosensory deafferentation</w:t>
+                <w:t xml:space="preserve">Joint Specificity and Lateralization of Upper-Limb Proprioceptive Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ishan-Singh Chauhan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Cole</w:t>
+                <w:t xml:space="preserve">Najib M Abi Chebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Berthoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Sarlegna</w:t>
+                <w:t xml:space="preserve">Nadège A Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106, pp.103415. </w:t>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (3), pp.431-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2022.103415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00315125221089069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820362v1</w:t>
+                <w:t xml:space="preserve">hal-03712331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La proprioception, un 6e sens déterminant pour les actions quotidiennes et la pratique clinique</w:t>
               </w:r>
@@ -1031,859 +1044,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual exposure to Coriolis force induces sensorimotor adaptation with no change in peripersonal space</w:t>
+                <w:t xml:space="preserve">Dissociation between dreams and wakefulness: Insights from body and action representations of rare individuals with massive somatosensory deafferentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas X Leclere</w:t>
+                <w:t xml:space="preserve">Ishan-Singh Chauhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Sarlegna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.922. </w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.103415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-04961-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2022.103415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546604v1</w:t>
+                <w:t xml:space="preserve">hal-03820362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Specificity and Lateralization of Upper-Limb Proprioceptive Perception</w:t>
+                <w:t xml:space="preserve">Gradual exposure to Coriolis force induces sensorimotor adaptation with no change in peripersonal space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib M Abi Chebel</w:t>
+                <w:t xml:space="preserve">Nicolas X Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège A Roussillon</w:t>
+                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129 (3), pp.431-453. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00315125221089069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-04961-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712331v1</w:t>
+                <w:t xml:space="preserve">hal-03546604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatosensory deafferentation reveals lateralization of proprioception-based feedforward processes for controlling posture and movement</w:t>
+                <w:t xml:space="preserve">Interlimb transfer of reach adaptation does not require an intact corpus callosum:Evidence from patients with callosal lesions and agenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanie Al Jayasinghe</w:t>
+                <w:t xml:space="preserve">Penelope A Tilsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Romaiguère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Tramoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F R Sarlegna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert L Sainburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cophys.2020.10.005⟩</w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.ENEURO.0190-20.2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0190-20.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992355v1</w:t>
+                <w:t xml:space="preserve">hal-03154052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rare case of deafferentation reveals an essential role of proprioception in bilateral coordination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacob Schaffer</w:t>
+                <w:t xml:space="preserve">Somatosensory deafferentation reveals lateralization of proprioception-based feedforward processes for controlling posture and movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanie Al Jayasinghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Sainburg</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A Scheidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert L Sainburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2021.107969⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cophys.2020.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320962v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipation and compensation for somatosensory deficits in object handling: evidence from a patient with large fiber sensory neuropathy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+                <w:t xml:space="preserve">Opposing force fields induce direction-specific sensorimotor adaptation but a non-specific perceptual shift consistent with a contraction of peripersonal space representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas X Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F R Sarlegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00517.2020⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 239 (1), pp.31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-020-05945-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262208v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposing force fields induce direction-specific sensorimotor adaptation but a non-specific perceptual shift consistent with a contraction of peripersonal space representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas X Leclere</w:t>
+                <w:t xml:space="preserve">A rare case of deafferentation reveals an essential role of proprioception in bilateral coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Schaffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Sainburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-020-05945-1⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 160, pp.107969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2021.107969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977773v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlimb transfer of reach adaptation does not require an intact corpus callosum:Evidence from patients with callosal lesions and agenesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anticipation and compensation for somatosensory deficits in object handling: evidence from a patient with large fiber sensory neuropathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Romaiguère</w:t>
+                <w:t xml:space="preserve">Ross Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Tramoni</w:t>
+                <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Felician</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F R Sarlegna</w:t>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.ENEURO.0190-20.2021. </w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (2), pp.575-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/ENEURO.0190-20.2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/jn.00517.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154052v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neural foundations of handedness: insights from a rare case of deafferentation</w:t>
               </w:r>
@@ -2276,51 +2276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Cuadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Falaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sainburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2640,51 +2640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2842,295 +2842,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprioceptive loss and the perception, control and learning of arm movements in humans: evidence from sensory neuronopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Proprioception Influence Human Spatial Cognition? A Study on Individuals With Massive Deafferentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chris Miall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alix Renault</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-018-5289-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917544v1</w:t>
+                <w:t xml:space="preserve">hal-01917539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Proprioception Influence Human Spatial Cognition? A Study on Individuals With Massive Deafferentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proprioceptive loss and the perception, control and learning of arm movements in humans: evidence from sensory neuronopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chris Miall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Kitchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se-Ho Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Lefumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Renault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1322. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 236 (8), pp.2137 - 2155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-018-5289-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917539v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensorimotor reorganizations of arm kinematics and postural strategy for functional whole-body reaching movements in microgravity</w:t>
               </w:r>
@@ -5956,90 +5956,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to the absence of tactile and proprioceptive feedback in object handling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Jarrassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress of the International Society of Physical and Rehabilitation Medicine (ISPRM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.e422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6257,51 +6257,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="574D751D"/>
+    <w:nsid w:val="BB292BFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6488,51 +6488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-sarlegna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7718-7286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087260107" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Raoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goulon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Grosbras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2025.09.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanie A.L. Jayasinghe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Sainburg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Sarlegna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-024-06901-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61253-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803543v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tsay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Chandy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Chua" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chris Miall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cole" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00096.2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abi Chebel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2023.137335" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820362v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishan-Singh Chauhan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2022.103415" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiglier Ma&#235;lys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Nierat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Sarlegna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03546604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas X Leclere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-04961-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712331v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib M Abi Chebel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge A Roussillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221089069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanie Al Jayasinghe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Scheidt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cophys.2020.10.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Schaffer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sainburg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107969" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262208v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jarrass&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00517.2020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977773v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05945-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope A Tilsley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Romaigu&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tramoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felician" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0190-20.2021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanie a L Jayasinghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Scheidt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L Sainburg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00150.2020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Renault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lefumat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1110-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chris Miall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orna Rosenthal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin &#216;rstavik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05583-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132184v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cuadra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Falaki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Latash" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00153.2019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mathew" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bernier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0136-19.2019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02129330v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.05.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Arnold" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G Fernandez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00419" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917544v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Kitchen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Ho Nam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5289-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917539v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01322" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buloup" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00821" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00181" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436017v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Z. Lefumat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Cole" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.01.040" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417687v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Macaluso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Buloup" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414065v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik K. Mutha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2014.07.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baud-Bovy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00174.2010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384815v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.08.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384816v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.5.24" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384840v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Sarlegna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Przybyla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Sainburg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.07.057" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel M. Gauthier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.39.4.247-258" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436039v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr Sarlegna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm Gauthier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Vercher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.02.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P9K85CH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947243v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bresciani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-1860-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C85FSG0Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1504-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-45R178R8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947245v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200208270-00015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436307v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bresciani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Popov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)02462-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4G3T1X7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947246v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bresciani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarlegna" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947249v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245286v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245285v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101380v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009128v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-sarlegna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7718-7286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087260107" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Raoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goulon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Grosbras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2025.09.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanie A.L. Jayasinghe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Sainburg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Sarlegna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-024-06901-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61253-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803543v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tsay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Chandy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Chua" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chris Miall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cole" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00096.2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abi Chebel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2023.137335" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712331v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib M Abi Chebel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge A Roussillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221089069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiglier Ma&#235;lys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Nierat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Sarlegna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishan-Singh Chauhan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2022.103415" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03546604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas X Leclere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-04961-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope A Tilsley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Romaigu&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tramoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felician" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0190-20.2021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992355v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanie Al Jayasinghe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Scheidt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cophys.2020.10.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977773v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05945-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Schaffer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sainburg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107969" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jarrass&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00517.2020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanie a L Jayasinghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Scheidt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L Sainburg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00150.2020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Renault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lefumat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1110-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chris Miall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orna Rosenthal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin &#216;rstavik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05583-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132184v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cuadra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Falaki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Latash" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00153.2019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mathew" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bernier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0136-19.2019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02129330v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.05.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Arnold" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G Fernandez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00419" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917539v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01322" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917544v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Kitchen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Ho Nam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5289-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buloup" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00821" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00181" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436017v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Z. Lefumat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Cole" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.01.040" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417687v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Macaluso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Buloup" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414065v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik K. Mutha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2014.07.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Baud-Bovy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00174.2010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384815v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.08.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384816v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.5.24" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384840v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Sarlegna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Przybyla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Sainburg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.07.057" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel M. Gauthier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.39.4.247-258" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436039v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr Sarlegna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm Gauthier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Vercher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.02.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P9K85CH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947243v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bresciani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-1860-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C85FSG0Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1504-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-45R178R8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947245v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200208270-00015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436307v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bresciani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Popov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)02462-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4G3T1X7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947246v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bresciani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarlegna" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947249v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245286v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245285v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101380v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009128v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>