--- v0 (2026-03-18)
+++ v1 (2026-04-16)
@@ -24,51 +24,51 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:67.708333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Fabrice Schmidt </w:t>
+        <w:t xml:space="preserve"> Schmidt Fabrice </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -140,51 +140,51 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Fabrice Schmidt is a Full Professor at the École Nationale Supérieure des Mines d'Albi-Carmaux, a constituent school of the Mines-Télécom Institute (IMT), France. His research lies at the intersection of polymer and composite processing, radiative heat transfer, and advanced numerical modeling techniques, conducted within the Clément Ader Institute – Albi (ICA-Albi), a research laboratory dedicated to the mechanics of structures, systems, and processes.</w:t>
+        <w:t xml:space="preserve">Fabrice Schmidt is a Full Professor at the École Nationale Supérieure des Mines d’Albi-Carmaux, a constituent school of the Mines-Télécom Institute (IMT), France. His research lies at the intersection of polymer and composite processing, radiative heat transfer, and advanced numerical modeling techniques, conducted within the Clément Ader Institute – Albi (ICA-Albi), a research laboratory dedicated to the mechanics of structures, systems, and processes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prof. Schmidt has developed a strong expertise in infrared heating modeling using ray tracing methods, a topic that remains one of his central research interests. He has also actively advanced the application of the Boundary Element Method (BEM) for simulating liquid composite molding processes, including heat transfer and resin flow in porous media.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">He is the co-author of more than 180 scientific publications, including peer-reviewed journal articles, international conference papers, and book chapters, notably in the areas of polymer processing optimization and infrared radiation applied to polymer manufacturing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">His leadership extends beyond research, having co-organized the 27th International ESAFORM Conference on Material Forming (Toulouse, France) and chaired numerous mini-symposia at prestigious international conferences such as NUMIFORM, ESAFORM, PPS, AMPT, and ESDA (ASME).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2418,278 +2418,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser transmission welding of composites - Part B: Experimental validation of numerical model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Cosson</w:t>
+                <w:t xml:space="preserve">Numerical simulation of extruded clay paste compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frédéric Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2015.10.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-013-1152-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611010v1</w:t>
+                <w:t xml:space="preserve">hal-02050978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of extruded clay paste compression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Vignes</w:t>
+                <w:t xml:space="preserve">Laser transmission welding of composites - Part B: Experimental validation of numerical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (1), pp.111-118. </w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73, p. 304-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-013-1152-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050978v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEM-based models to simulate the resin flow at macroscale and microscale in LCM processes</w:t>
               </w:r>
@@ -2920,274 +2920,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of viscous and elastic parameters of a borosilicate glass above transition temperature using optical instrumented squeeze tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mold Filling Simulation of Resin Transfer Molding Combining BEM and Level Set Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gantois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+                <w:t xml:space="preserve">Jean Noel Félices</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2011.08.001⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62, pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.62.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716273v1</w:t>
+                <w:t xml:space="preserve">hal-02050956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mold Filling Simulation of Resin Transfer Molding Combining BEM and Level Set Method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of viscous and elastic parameters of a borosilicate glass above transition temperature using optical instrumented squeeze tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Noel Félices</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 62, pp.57-65. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166 (21-22), pp.1229-1238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.62.57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2011.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050956v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Mold Cooling Optimization by Using Model Reduction</w:t>
               </w:r>
@@ -3661,287 +3661,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled visco-mechanical and diffusion void growth modelling during composite curing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Curing simulation of composites coupled with infrared heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ledru</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert Piquet</w:t>
+                <w:t xml:space="preserve">J. Pancrace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Michel</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2010.08.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (1), pp.587-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0838-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690067v1</w:t>
+                <w:t xml:space="preserve">hal-01709496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curing simulation of composites coupled with infrared heating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
+                <w:t xml:space="preserve">Coupled visco-mechanical and diffusion void growth modelling during composite curing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pancrace</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florentin Berthet</w:t>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 (1), pp.587-590. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70 (15), pp.2139-2145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-010-0838-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2010.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709496v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a response surface method to the optimal design of the wall temperature profiles in extrusion die</w:t>
               </w:r>
@@ -5640,64 +5640,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 162 (SI), pp.484-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7723,286 +7723,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la simulation numérique des pores dans des pièces composites stratifiées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Briard</w:t>
+                <w:t xml:space="preserve">Study of monomer evaporation and void formation during reactive acrylic resin polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Cheruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 2025 - Journées Nationales Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, Jun 2025, Gif sur Yvette, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186361v1</w:t>
+                <w:t xml:space="preserve">hal-05186423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of monomer evaporation and void formation during reactive acrylic resin polymerization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+                <w:t xml:space="preserve">Vers la simulation numérique des pores dans des pièces composites stratifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cheruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 2025 - Journées Nationales Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, Jun 2025, Gif sur Yvette, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186423v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and computational study of the polymerization kinetics of a reactive acrylic thermoplastic resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8643,261 +8643,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Recycled PET Preforms Infrared Heating Including Force Convection Effect in the Industrial ISBM Ovens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+                <w:t xml:space="preserve">Influence of fiber/matrix interface on gas permeability properties of CF/TP composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Allusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2022 - 25th International Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Braga, Portugal. pp.1842-1849, </w:t>
+              <w:t xml:space="preserve">ECCM20- Proceedings of the 20th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. p. 577-584, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-66pzhr⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737542v1</w:t>
+                <w:t xml:space="preserve">hal-03948387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fiber/matrix interface on gas permeability properties of CF/TP composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Govignon</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of Recycled PET Preforms Infrared Heating Including Force Convection Effect in the Industrial ISBM Ovens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Duc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM20- Proceedings of the 20th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. p. 577-584, </w:t>
+              <w:t xml:space="preserve">ESAFORM 2022 - 25th International Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Braga, Portugal. pp.1842-1849, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/p-66pzhr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948387v1</w:t>
+                <w:t xml:space="preserve">hal-03737542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle thermo-optique des LEDs utilisées dans les systèmes d’éclairage automobile</w:t>
               </w:r>
@@ -9825,256 +9825,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the shape of an adhesive joint during assembly</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+                <w:t xml:space="preserve">Inverse method to estimate the size of scatterers in semi-crystalline thermoplastics via laser scattering and spectroscopic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAAM 2018 - The 8th International Conference on Structural Analysis of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Tarbes, France</w:t>
+              <w:t xml:space="preserve">26éme congrès de la Société Française de Thermique ( SFT )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057725v1</w:t>
+                <w:t xml:space="preserve">hal-02064311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse method to estimate the size of scatterers in semi-crystalline thermoplastics via laser scattering and spectroscopic analyses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+                <w:t xml:space="preserve">Modelling the shape of an adhesive joint during assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26éme congrès de la Société Française de Thermique ( SFT )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">ICSAAM 2018 - The 8th International Conference on Structural Analysis of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064311v1</w:t>
+                <w:t xml:space="preserve">hal-02057725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of microcrystalline structure on the temperature-dependent thermo-optical properties of semi-crystalline thermoplastics and non-invasive temperature measurements</w:t>
               </w:r>
@@ -11655,51 +11655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of moisture on the behaviour of an extruded clay paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12153,51 +12153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of clay tiles compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12793,51 +12793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared curing simulations of liquid composites molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pancrace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13025,511 +13025,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du chauffage infrarouge des composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Pancrace</w:t>
+                <w:t xml:space="preserve">Mold filling simulation of resin transfer molding combining BEM and level set method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gantois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Felices</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 11 p</w:t>
+              <w:t xml:space="preserve">ACMA 2010 -International symposium on composites and aircraft materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marrakech, Morocco. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771341v1</w:t>
+                <w:t xml:space="preserve">hal-01764788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curing simulation of composites coupled with infrared heating</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Pancrace</w:t>
+                <w:t xml:space="preserve">Numerical simulation of resin transfer molding using BEM and level set method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gantois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Felices</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2010 -13th International ESAFORM conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Brescia, Italy. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760278v1</w:t>
+                <w:t xml:space="preserve">hal-01764786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mold filling simulation of resin transfer molding combining BEM and level set method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Felices</w:t>
+                <w:t xml:space="preserve">Curing simulation of composites coupled with infrared heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Pancrace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACMA 2010 -International symposium on composites and aircraft materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marrakech, Morocco. 8 p</w:t>
+              <w:t xml:space="preserve">ESAFORM 2010 -13th International ESAFORM conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brescia, Italy. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764788v1</w:t>
+                <w:t xml:space="preserve">hal-01760278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of resin transfer molding using BEM and level set method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Felices</w:t>
+                <w:t xml:space="preserve">Simulation du chauffage infrarouge des composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Pancrace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2010 -13th International ESAFORM conference on material forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Brescia, Italy. 4 p</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764786v1</w:t>
+                <w:t xml:space="preserve">hal-01771341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEM Simulation Of 3D Updated Resin Front For LCM Processes</w:t>
               </w:r>
@@ -13764,243 +13764,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Infrared Heating of semi-transparent Thermoplastic Using Ray Tracing Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cosson Benoit</w:t>
+                <w:t xml:space="preserve">Quantification 2-D et 3-D de la porosité par analyse d'images dans les matériaux composites stratifiés aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM CONFERENCE ON MATERIAL FORMING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">JNC 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057084v1</w:t>
+                <w:t xml:space="preserve">hal-00386035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification 2-D et 3-D de la porosité par analyse d'images dans les matériaux composites stratifiés aéronautiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Michel</w:t>
+                <w:t xml:space="preserve">Numerical Infrared Heating of semi-transparent Thermoplastic Using Ray Tracing Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosson Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 11 p</w:t>
+              <w:t xml:space="preserve">ESAFORM CONFERENCE ON MATERIAL FORMING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386035v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEM simulation of 3D updated resin front for LCM processes</w:t>
               </w:r>
@@ -14317,394 +14317,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of coat-hanger melt distributors for the wire coating process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadhir Lebaal</w:t>
+                <w:t xml:space="preserve">Stress distribution measurement inside ball screw system using photoelasticity technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Bertolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ronde Oustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Schläfli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Polymer Processing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Salerno, Italy</w:t>
+              <w:t xml:space="preserve">Photomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056716v1</w:t>
+                <w:t xml:space="preserve">hal-02056740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress distribution measurement inside ball screw system using photoelasticity technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Cheikh</w:t>
+                <w:t xml:space="preserve">Modeling of void growth mechanisms during the manufacturing of composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Loughborough, United Kingdom</w:t>
+              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials - FPCM-9 (2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056740v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of void growth mechanisms during the manufacturing of composite laminates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Piquet</w:t>
+                <w:t xml:space="preserve">Optimization of coat-hanger melt distributors for the wire coating process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhir Lebaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schläfli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials - FPCM-9 (2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-9</w:t>
+              <w:t xml:space="preserve">Proceedings of the Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690568v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infra-red sheet heating assisted Superplastic Forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15086,368 +15086,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the elongational properties of polymers using a mixed numerical-experimental method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Velay</w:t>
+                <w:t xml:space="preserve">Optimizations of coat-hanger die, using constraint optimization algorithm and Taguchi method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhir Lebaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM13 - 13th International conference on experimental mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NUMIFORM 2007 - 9th International conference on numerical methods in industrial forming processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.537-542</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818874v1</w:t>
+                <w:t xml:space="preserve">hal-01716283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling channel optimization for injection molding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Bugarin</w:t>
+                <w:t xml:space="preserve">Determination of the elongational properties of polymers using a mixed numerical-experimental method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Hmida Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 07: Materials Processing and Design: Modeling, Simulation and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2740864⟩</w:t>
+              <w:t xml:space="preserve">ICEM13 - 13th International conference on experimental mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Alexanroupolis, Greece. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4020-6239-1_331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354303v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizations of coat-hanger die, using constraint optimization algorithm and Taguchi method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadhir Lebaal</w:t>
+                <w:t xml:space="preserve">Cooling channel optimization for injection molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pirc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephan Puissant</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2007 - 9th International conference on numerical methods in industrial forming processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NUMIFORM 07: Materials Processing and Design: Modeling, Simulation and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. p.525-530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2740864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716283v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the two stages stretch-blow molding process: Infrared heating and blowing modeling</w:t>
               </w:r>
@@ -16170,217 +16170,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of polymer-mold contact during injection molding cycle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Boher</w:t>
+                <w:t xml:space="preserve">Identification des paramètres rhéologique à l'aide d'une méthode d'optimisation appliquée à l'extrusion en 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhir Lebaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPS 2005 -America's regional meeting of the Polymer Processing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Quebec City, Canada. 2 p</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796836v1</w:t>
+                <w:t xml:space="preserve">hal-01798901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des paramètres rhéologique à l'aide d'une méthode d'optimisation appliquée à l'extrusion en 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadhir Lebaal</w:t>
+                <w:t xml:space="preserve">A study of polymer-mold contact during injection molding cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">PPS 2005 -America's regional meeting of the Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Quebec City, Canada. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798901v1</w:t>
+                <w:t xml:space="preserve">hal-01796836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical stresses in cast steel dies during glass pressing process</w:t>
               </w:r>
@@ -16392,64 +16392,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMPT'2005 -8th International Conference on Advances in Materials and Processing Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Gliwice-WIsla, Poland. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16468,286 +16468,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of infrared heating system for thermoforming and blow molding processes</w:t>
+                <w:t xml:space="preserve">Optimization of infrared heating system for the thermoforming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bordival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Champin</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPS-2005: America Regional Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Québec, Canada</w:t>
+              <w:t xml:space="preserve">ESAFORM 2005 -8th ESAFORM conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Cluj-Napoca, Romania. p.925-928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056689v1</w:t>
+                <w:t xml:space="preserve">hal-01788422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of infrared heating system for the thermoforming process</w:t>
+                <w:t xml:space="preserve">Optimisation of infrared heating system for thermoforming and blow molding processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bordival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Andrieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Monteix</w:t>
+                <w:t xml:space="preserve">Cédric Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2005 -8th ESAFORM conference on material forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Cluj-Napoca, Romania. p.925-928</w:t>
+              <w:t xml:space="preserve">PPS-2005: America Regional Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788422v1</w:t>
+                <w:t xml:space="preserve">hal-02056689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D finite modeling of the blow molding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16919,51 +16919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical infrared heating of thermoplastic sheet during thermoforming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17008,282 +17008,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic optimization of the cooling of injection mold based on the boundary element method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative infrared thermography applied to blow moulding process : measurement of a heat transfer coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Mathey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F Ronde-Oustau</w:t>
+                <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2004 - 8th International conference on numerical methods in industrial forming processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QIRT'2004 -7th International Conference on Quantitative Infrared Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Rhode-St-Genèse, Belgium. p. F.2.1-F.2.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/qirt.1.133-150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716287v1</w:t>
+                <w:t xml:space="preserve">hal-01788430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative infrared thermography applied to blow moulding process : measurement of a heat transfer coefficient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+                <w:t xml:space="preserve">Automatic optimization of the cooling of injection mold based on the boundary element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
+                <w:t xml:space="preserve">F Ronde-Oustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT'2004 -7th International Conference on Quantitative Infrared Thermography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NUMIFORM 2004 - 8th International conference on numerical methods in industrial forming processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Columbus, United States. pp.222-227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788430v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D finite element modeling of the blow molding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17364,51 +17364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures infrarouges appliquées à la modélisation du thermoformage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17709,51 +17709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat conditioning modelling of thermoforming process: comparison with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17798,312 +17798,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal transfer in laminated injection moulds and comparison of the mould assembly techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A quantitative comparison of experimental and numerical orientation and mechanical results in meldlines of short fibre reinforced thermoplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliette Mathey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Penazzi</w:t>
+                <w:t xml:space="preserve">Gilles Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Ronde Oustau</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Haramburu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2003 -6th ESAFORM conference on material forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Salerno, Italy. p.63-66</w:t>
+              <w:t xml:space="preserve">6th conference ESAFORM 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Salerno, Italy. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788433v1</w:t>
+                <w:t xml:space="preserve">hal-01796846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative comparison of experimental and numerical orientation and mechanical results in meldlines of short fibre reinforced thermoplastics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Saint Martin</w:t>
+                <w:t xml:space="preserve">Thermal transfer in laminated injection moulds and comparison of the mould assembly techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliette Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Haramburu</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ronde Oustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th conference ESAFORM 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Salerno, Italy. 4p</w:t>
+              <w:t xml:space="preserve">ESAFORM 2003 -6th ESAFORM conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Salerno, Italy. p.63-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796846v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison du comportement thermique des moules d'injection plastique obtenus par stratoconception selon la technique d'assemblage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ronde Oustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Aussois, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18128,51 +18128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-fibre Reinforced Thermoplastic for Semi-structural Parts: Process-properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Haramburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18253,51 +18253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced controls and measurements for the injection molding of a short fiber reinforced polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18923,51 +18923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermogram' 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Lieusaint, France. p.247-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20001,230 +20001,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the injection stretch/blow molding process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RTM CARBON COMPOSITES: INFLUENCE OF PROCESS PARAMETERS ON COMPRESSION STRENGTH AFTER IMPACT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the ANTEC ‘97, Society of Plastics Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">ICCM 11 -11th International conference on composites materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1997, Melbourne, Australia. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053552v1</w:t>
+                <w:t xml:space="preserve">hal-01799214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RTM CARBON COMPOSITES: INFLUENCE OF PROCESS PARAMETERS ON COMPRESSION STRENGTH AFTER IMPACT</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Study of the injection stretch/blow molding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 11 -11th International conference on composites materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1997, Melbourne, Australia. 28 p</w:t>
+              <w:t xml:space="preserve">Proceeding of the ANTEC ‘97, Society of Plastics Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799214v1</w:t>
+                <w:t xml:space="preserve">hal-02053552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and Calculation of Preform Infrared Heating a first approach</w:t>
               </w:r>
@@ -20450,217 +20450,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D simulation of gob transfer in the delivery system on a glass bottle production machine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytic Models for the Simultaneous Inflation and Extension of a Polymeric Tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levaillant</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL USER'S CONFERENCE OF ABAQUS 96</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, New-York, United States</w:t>
+              <w:t xml:space="preserve">12th International Conference of Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Sorrentp, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799158v1</w:t>
+                <w:t xml:space="preserve">hal-02053487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic Models for the Simultaneous Inflation and Extension of a Polymeric Tube</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D simulation of gob transfer in the delivery system on a glass bottle production machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Feraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Bellet</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference of Polymer Processing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Sorrentp, Italy</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL USER'S CONFERENCE OF ABAQUS 96</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053487v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical Simulation of PET Stretch/Blow Molding</w:t>
               </w:r>
@@ -22275,51 +22275,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="069F9CE6"/>
+    <w:nsid w:val="C64950D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22506,51 +22506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-schmidt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0678-2133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080618812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04993975v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Allusse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112358" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05269539v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gacon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Elia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129055" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04697243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Matus-Aguirre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100252" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04067880v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rongier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rasoldier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108337" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03637394v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Feuillerat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontanier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106943" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107762" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03466794v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkessam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103980" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563141v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25901" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03247552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106482" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03306883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aubry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rumeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109686" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02134092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Baumard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Menary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.05.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02109750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Boztepe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerlach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1386-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Q. Thai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1302-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.04.064" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cosson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1154-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.02.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.10.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050978v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vignes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Dalmasso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1152-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gantois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Felices" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22531" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebaal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puissant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlaefli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23203" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2011.08.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel F&#233;lices" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.62.57" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pirc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0988-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716274v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsane Nakouzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Pancrace" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000344" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709492v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordival" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0985-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cosson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plantamura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0893-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690067v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledru" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.08.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pancrace" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0838-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Lebaal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Puissant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0416-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716277v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.2010.032107" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716278v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gantois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0850-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709498v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0544-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21296" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716280v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2008.10.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716281v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schlaefli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21298" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D00160B3AC26574C6328CDF54805BC98104CD7D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349395v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0598-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349672v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2008033" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716282v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21161" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851421v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Guichon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune Rhabbour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baziard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59A3DFFA55F1163BC4A43A0FF7C1BD84B5B0C011/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709503v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0232-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008628v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0197-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851430v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hmida Maamar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WZJJKPG3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716285v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.02.088" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716286v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lebaal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Puissant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.02.218" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050658v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monteix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Arcens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.1.133-150" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709512v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Monteix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(03)00291-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716289v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saint-Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9418(03)00045-X" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02051043v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monteix" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Yedder" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W Diraddo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(01)00882-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709517v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Reuge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rachik" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Abbe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.10749" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5161299DAF3B0A83ED14F9262A2BD57610575F2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709516v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.10750" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RK1F6F4H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02051036v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Villa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)00150-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H4W1QJT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050668v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(99)00225-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716290v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lafleur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.10396" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02051047v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fr&#233;ty" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levaillant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(97)00298-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847834v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ansart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617038v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.10310" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01420909v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desoutter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0257(95)01420-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKF800KN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05528262v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Kagan Genc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18597778" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377406v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Briard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheruet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186361v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186423v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gacon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696743v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172475v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Seigler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04216912v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04086486v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-198" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04198689v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606780v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03737542v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-66pzhr" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948387v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260561v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-024" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202801v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.1985" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202647v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.4351" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064283v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Menary" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bikard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424003v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421155v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mackie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02196898v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112665" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818602v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034973" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02057725v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064311v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617169v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613022v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008070" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629284v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Menary" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008022" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047624v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menary" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bikard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609023v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963415" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609112v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963511" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081025v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609025v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulahad Thiam" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963410" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719631v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049835v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625032v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1560" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053410v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Q. Thai" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057100v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauphin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roucoules" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687320v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Dalmasso" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.2230" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687312v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1517" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01578974v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villi&#232;re" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1523" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741831v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2012.262" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687321v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1403" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687330v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delaunay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1085" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687331v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecointe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villiere" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1091" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057091v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597932v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709493v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589667" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760283v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771341v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760278v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764788v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764786v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716279v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.446.131" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768699v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057084v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386035v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Ledru" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760285v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008627v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194626v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056716v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schl&#228;fli" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056740v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bertolaso" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ronde Oustau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690568v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057069v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760290v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Puissant" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764797v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764796v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818874v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6239-1_331" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CEC3A14C92B9F2CA5F5A45F3E9FDD8260009E44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354303v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740864" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716283v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703248v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709507v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Coment" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703249v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hmida" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vallet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760294v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788413v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788407v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788412v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796836v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798901v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788416v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056689v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788422v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Andrieu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796837v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788421v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796841v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716287v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mathey" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ronde-Oustau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788430v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796840v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798903v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179330v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bardet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#233;gnier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jourdain" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115699v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056649v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788433v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Mathey" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796846v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saint Martin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Haramburu" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798913v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02057199v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ferret" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Vignes" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796850v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devos" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056363v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylva Andrieu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056355v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Busuladzic" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Lafleur" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798920v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux Beaume" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Frety" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709515v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Denis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vigny" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02055829v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798925v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056307v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Denis" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Vigny" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056325v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056287v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056274v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799205v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Diraddo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799141v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799211v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laborde" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799150v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafleur" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056197v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02053552v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799214v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056160v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laborde" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaudy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02053574v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799158v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Feraud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02053487v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02053547v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053322v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017895v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02057168v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02057172v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136232v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725430v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116288.ch13" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007527v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05216873v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05216918v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04563709v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Korycki" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034828v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fauvel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-schmidt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0678-2133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080618812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04993975v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Allusse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112358" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05269539v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gacon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Elia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129055" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04697243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Matus-Aguirre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100252" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04067880v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rongier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rasoldier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108337" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03637394v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Feuillerat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontanier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106943" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107762" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03466794v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkessam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103980" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563141v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25901" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03247552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106482" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03306883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aubry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rumeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109686" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02134092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Baumard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Menary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.05.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02109750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Boztepe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerlach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1386-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Q. Thai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1302-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.04.064" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cosson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1154-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.02.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050978v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vignes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Dalmasso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1152-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611010v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.10.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gantois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Felices" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22531" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebaal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puissant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlaefli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23203" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050956v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel F&#233;lices" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.62.57" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716273v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2011.08.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pirc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0988-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716274v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsane Nakouzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Pancrace" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000344" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709492v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordival" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0985-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cosson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plantamura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0893-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709496v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pancrace" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0838-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690067v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.08.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Lebaal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Puissant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0416-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716277v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.2010.032107" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716278v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gantois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0850-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709498v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0544-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21296" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716280v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2008.10.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716281v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schlaefli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21298" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D00160B3AC26574C6328CDF54805BC98104CD7D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349395v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0598-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349672v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2008033" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716282v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21161" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851421v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Guichon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune Rhabbour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baziard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59A3DFFA55F1163BC4A43A0FF7C1BD84B5B0C011/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709503v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0232-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008628v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0197-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851430v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hmida Maamar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WZJJKPG3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716285v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.02.088" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716286v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lebaal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Puissant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.02.218" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050658v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monteix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Arcens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.1.133-150" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709512v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Monteix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(03)00291-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716289v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saint-Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9418(03)00045-X" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02051043v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monteix" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Yedder" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W Diraddo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(01)00882-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709517v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Reuge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rachik" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Abbe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.10749" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5161299DAF3B0A83ED14F9262A2BD57610575F2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709516v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.10750" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RK1F6F4H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02051036v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Villa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)00150-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H4W1QJT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050668v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(99)00225-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716290v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lafleur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.10396" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02051047v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fr&#233;ty" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levaillant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(97)00298-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847834v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ansart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617038v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.10310" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01420909v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desoutter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0257(95)01420-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKF800KN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05528262v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Kagan Genc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18597778" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377406v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Briard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheruet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186423v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gacon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186361v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696743v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172475v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Seigler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04216912v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04086486v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-198" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04198689v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606780v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948387v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03737542v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-66pzhr" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260561v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-024" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202801v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.1985" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202647v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.4351" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064283v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Menary" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bikard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424003v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421155v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mackie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02196898v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112665" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818602v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034973" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064311v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02057725v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617169v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613022v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008070" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629284v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Menary" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008022" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047624v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menary" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bikard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609023v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963415" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609112v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963511" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081025v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609025v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulahad Thiam" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963410" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719631v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049835v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625032v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1560" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053410v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Q. Thai" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057100v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauphin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roucoules" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687320v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Dalmasso" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.2230" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687312v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1517" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01578974v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villi&#232;re" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1523" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741831v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2012.262" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687321v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1403" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687330v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delaunay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1085" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687331v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecointe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villiere" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1091" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057091v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597932v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709493v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589667" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760283v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764788v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764786v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760278v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771341v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716279v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.446.131" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768699v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386035v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Ledru" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057084v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760285v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008627v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194626v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056740v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bertolaso" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ronde Oustau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690568v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056716v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schl&#228;fli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057069v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760290v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Puissant" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764797v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764796v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716283v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818874v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6239-1_331" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CEC3A14C92B9F2CA5F5A45F3E9FDD8260009E44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354303v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740864" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703248v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709507v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Coment" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703249v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hmida" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vallet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760294v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788413v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788407v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788412v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798901v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796836v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788416v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788422v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Andrieu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056689v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796837v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788421v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796841v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788430v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716287v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mathey" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ronde-Oustau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796840v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798903v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179330v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bardet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#233;gnier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jourdain" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115699v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056649v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796846v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saint Martin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Haramburu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788433v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Mathey" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798913v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02057199v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ferret" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Vignes" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796850v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devos" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056363v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylva Andrieu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056355v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Busuladzic" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Lafleur" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798920v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux Beaume" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Frety" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709515v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Denis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vigny" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02055829v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798925v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056307v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Denis" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Vigny" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056325v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056287v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056274v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799205v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Diraddo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799141v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799211v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laborde" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799150v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafleur" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056197v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799214v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02053552v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056160v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laborde" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaudy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02053574v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02053487v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799158v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Feraud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02053547v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053322v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017895v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02057168v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02057172v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136232v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725430v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116288.ch13" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007527v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05216873v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05216918v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04563709v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Korycki" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034828v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fauvel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -22803,39 +22803,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>Fabrice Schmidt</dc:title>
+  <dc:title>Schmidt Fabrice</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>