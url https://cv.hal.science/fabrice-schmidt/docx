--- v1 (2026-04-16)
+++ v2 (2026-05-15)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">080618812</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Hh6uxcAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -202,7255 +223,7385 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fiber/matrix interface on gas permeability properties of CF/TP composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Multiphysics CFD Modelling of Porosity Evolution in Thermoset Prepreg Microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+                <w:t xml:space="preserve">Anne Lise Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Govignon</w:t>
+                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cheruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112358⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 451, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-5rElXG⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993975v2</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis and modeling of an acrylic thermoplastic resin polymerization: Influence of reactive mixture composition on temperature dependent kinetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of fiber/matrix interface on gas permeability properties of CF/TP composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. d'Elia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gautier Allusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Govignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129055⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 298, pp.112358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269539v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of laser transmission welded polyetherketoneketone (PEKK) joints: influence of process parameters and annealing on weld properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental analysis and modeling of an acrylic thermoplastic resin polymerization: Influence of reactive mixture composition on temperature dependent kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Garnier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">D. Gacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. d'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Joining Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jajp.2024.100252⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 338, pp.129055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697243v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269539v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-optical coupling applied to high luminance LED used in automotive front lighting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and modeling of laser transmission welded polyetherketoneketone (PEKK) joints: influence of process parameters and annealing on weld properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+                <w:t xml:space="preserve">Marcela Matus-Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rasoldier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2023.108337⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Joining Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.100252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jajp.2024.100252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067880v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of a degradation-induced limit for the consolidation of CF/PEEK composites using a thermo-kinetic viscosity model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-optical coupling applied to high luminance LED used in automotive front lighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Fontanier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Clément Rongier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rasoldier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106943⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.108337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2023.108337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637394v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared heating modeling of recycled PET preforms in injection stretch blow molding process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrared thermography applied to the validation of thermal simulation of high luminance LED used in automotive front lighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rongier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh-Duc Le</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belkessam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120, pp.103980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2021.103980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2022.107762⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03712665v1</w:t>
+                <w:t xml:space="preserve">hal-03466794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared thermography applied to the validation of thermal simulation of high luminance LED used in automotive front lighting</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Determination of a degradation-induced limit for the consolidation of CF/PEEK composites using a thermo-kinetic viscosity model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Feuillerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.106943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.106943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2021.103980⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03466794v1</w:t>
+                <w:t xml:space="preserve">hal-03637394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient polymerization and crystallization kinetics coupling of polyamide 6 synthesis for liquid composite molding process modeling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Infrared heating modeling of recycled PET preforms in injection stretch blow molding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Duc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lucin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, pp.107762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2022.107762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.25901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03563141v2</w:t>
+                <w:t xml:space="preserve">hal-03712665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of poly(ether ether ketone) degradation on commingled fabrics consolidation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Efficient polymerization and crystallization kinetics coupling of polyamide 6 synthesis for liquid composite molding process modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Govignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106482⟩</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (4), pp.999-1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.25901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247552v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563141v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of melt spinning on the integrity of poly(ether ether ketone) for commingled yarn based composite preforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Effect of poly(ether ether ketone) degradation on commingled fabrics consolidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Feuillerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2021.109686⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.1-9/106482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306883v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and modeling of the temperature and rate-dependent shear behaviour of powder-impregnated glass fiber/PA66 woven semipregs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of melt spinning on the integrity of poly(ether ether ketone) for commingled yarn based composite preforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Feuillerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2019.05.011⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191, pp.109686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2021.109686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134092v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined experimental and numerical approach for radiation heat transfer in semi-crystalline thermoplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 142, pp.142-155. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.04.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of microcrystalline structure on optical scattering characteristics of semi-crystalline thermoplastics and the accuracy of numerical input for IR-heating modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization and modeling of the temperature and rate-dependent shear behaviour of powder-impregnated glass fiber/PA66 woven semipregs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Menary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2019.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-017-1386-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01869104v1</w:t>
+                <w:t xml:space="preserve">hal-02134092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEM computation of 3D Stokes flow including moving front</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The role of microcrystalline structure on optical scattering characteristics of semi-crystalline thermoplastics and the accuracy of numerical input for IR-heating modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gerlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10 (4), pp.567-580. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 11 (5), pp.717-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-017-1386-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-016-1302-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02050982v1</w:t>
+                <w:t xml:space="preserve">hal-01869104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the developed temperature field on the molecular interdiffusion at the interface in infrared welding of polycarbonate composites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">BEM computation of 3D Stokes flow including moving front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-Q. Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), pp.567-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-016-1302-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.04.064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01609024v1</w:t>
+                <w:t xml:space="preserve">hal-02050982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and numerical modeling of light scattering in composite transmission laser welding process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effect of the developed temperature field on the molecular interdiffusion at the interface in infrared welding of polycarbonate composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lafranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-013-1154-7⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, p. 53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.04.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050967v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser transmission welding of composites-Part A: Thermo-physical and optical characterization of materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Analytical and numerical modeling of light scattering in composite transmission laser welding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2015.02.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.127-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-013-1154-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611009v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of extruded clay paste compression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Laser transmission welding of composites-Part A: Thermo-physical and optical characterization of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Frédéric Dalmasso</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lafranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-013-1152-9⟩</w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, p. 293-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2015.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050978v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser transmission welding of composites - Part B: Experimental validation of numerical model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of extruded clay paste compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frédéric Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2015.10.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-013-1152-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611010v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEM-based models to simulate the resin flow at macroscale and microscale in LCM processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Felices</w:t>
+                <w:t xml:space="preserve">Laser transmission welding of composites - Part B: Experimental validation of numerical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pc.22531⟩</w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73, p. 304-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687314v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimization method with experimental validation for the design of extrusion wire coating dies for a range of different materials and operating conditions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BEM-based models to simulate the resin flow at macroscale and microscale in LCM processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gantois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Felices</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.23203⟩</w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (8), pp.1235-1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.22531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687329v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mold Filling Simulation of Resin Transfer Molding Combining BEM and Level Set Method</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An optimization method with experimental validation for the design of extrusion wire coating dies for a range of different materials and operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lebaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schlaefli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (12), pp.2675-2687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.23203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.62.57⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02050956v1</w:t>
+                <w:t xml:space="preserve">hal-01687329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of viscous and elastic parameters of a borosilicate glass above transition temperature using optical instrumented squeeze tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Mold Filling Simulation of Resin Transfer Molding Combining BEM and Level Set Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gantois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noel Félices</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2011.08.001⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62, pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.62.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716273v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Mold Cooling Optimization by Using Model Reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evaluation of viscous and elastic parameters of a borosilicate glass above transition temperature using optical instrumented squeeze tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-010-0988-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166 (21-22), pp.1229-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2011.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006784v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of an Infrared Composite Curing Process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Efficient Mold Cooling Optimization by Using Model Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentin Berthet</w:t>
+                <w:t xml:space="preserve">Nicolas Pirc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.201000344⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.73-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0988-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716274v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared heating stage simulation of semi-transparent media (PET) using ray tracing method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Simulations of an Infrared Composite Curing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Pancrace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bordival</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Materials Process Engineering: Nantes 2010, 13 (7), pp.604-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201000344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-010-0985-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01709492v1</w:t>
+                <w:t xml:space="preserve">hal-01716274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ray tracing method to simulate the infrared heating of semi-transparent thermoplastics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Infrared heating stage simulation of semi-transparent media (PET) using ray tracing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bordival</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Plantamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 3 (Suppl. 1), pp.809-812. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0985-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-010-0893-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01709495v1</w:t>
+                <w:t xml:space="preserve">hal-01709492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curing simulation of composites coupled with infrared heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pancrace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (1), pp.587-590. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0838-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled visco-mechanical and diffusion void growth modelling during composite curing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 70 (15), pp.2139-2145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compscitech.2010.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a response surface method to the optimal design of the wall temperature profiles in extrusion die</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A ray tracing method to simulate the infrared heating of semi-transparent thermoplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bordival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Plantamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 3 (1), pp.47-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-009-0416-x⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 3 (Suppl. 1), pp.809-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0893-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716275v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of extrusion flat die design and die wall temperature distribution, using Kriging and response surface method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Application of a response surface method to the optimal design of the wall temperature profiles in extrusion die</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhir Lebaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJMPT.2010.032107⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (1), pp.47-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0416-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716277v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of resin transfer molding using BEM and level set method</w:t>
+                <w:t xml:space="preserve">Optimisation of extrusion flat die design and die wall temperature distribution, using Kriging and response surface method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gantois</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nadhir Lebaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-010-0850-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (2-3), pp.307-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMPT.2010.032107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716278v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical infrared heating of semi transparent thermoplastic using ray tracing method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of resin transfer molding using BEM and level set method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gantois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Felices</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 2 (1), pp.267-270. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-009-0544-3⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 3 (Supp 1), pp.635-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0850-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709498v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Preform Temperature Distribution for the Stretch-Blow Molding of PET Bottles: Infrared Heating and Blowing Modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Design and optimization of three-dimensional extrusion dies, using constraint optimization algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhir Lebaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Velay</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.21296⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (5), pp.333-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2008.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703247v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of three-dimensional extrusion dies, using constraint optimization algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Numerical infrared heating of semi transparent thermoplastic using ray tracing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephan Puissant</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2008.10.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (1), pp.267-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0544-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716280v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Optimal Extrusion Die for a Range of Different Materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimization of Preform Temperature Distribution for the Stretch-Blow Molding of PET Bottles: Infrared Heating and Blowing Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bordival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Schlaefli</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 49 (3), pp.432-440. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.21298⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 49 (4), pp.783-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.21296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01716281v1</w:t>
+                <w:t xml:space="preserve">hal-01703247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of 3D Cooling Channels in Injection Molding using DRBEM and Model Reduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Design of Optimal Extrusion Die for a Range of Different Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhir Lebaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schlaefli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (3), pp.432-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.21298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-009-0598-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01349395v1</w:t>
+                <w:t xml:space="preserve">hal-01716281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D BEM-based cooling-channel shape optimization for injection moulding processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Optimization of 3D Cooling Channels in Injection Molding using DRBEM and Model Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ijsmdo:2008033⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (1), pp.271-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0598-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349672v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simplified Method to Determine the 3D Orientation of an Injection Molded Fiber-Filled Polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 48 (11), pp.2159-2168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pen.21161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des contraintes de rupture et de cisaillement à l'interface polymère injecté-moule métallique à l'aide du test couronne</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">3D BEM-based cooling-channel shape optimization for injection moulding processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pirc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Baziard</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 96 (n°1-2), p.65-78. </w:t>
+              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (3), pp.245-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech:2008024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ijsmdo:2008033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01851421v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of Preform Temperature Distribution For the Stretch-Blow Moulding of PET Bottles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Identification des contraintes de rupture et de cisaillement à l'interface polymère injecté-moule métallique à l'aide du test couronne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Hassoune Rhabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Baziard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0232-8⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 96 (n°1-2), p.65-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech:2008024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709503v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of BEM-Based Cooling Channels Injection Moulding Using Model Reduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimisation of Preform Temperature Distribution For the Stretch-Blow Moulding of PET Bottles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bordival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1 (Supplément 1), pp 1043-1046. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0197-7⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 1 (Suppl 1), pp.1023-1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0232-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008628v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de paramètres de comportement de membranes en polymères durant le procédé de soufflage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimization of BEM-Based Cooling Channels Injection Moulding Using Model Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pirc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mercier</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (Supplément 1), pp 1043-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0197-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech:2007010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01851430v1</w:t>
+                <w:t xml:space="preserve">hal-01008628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical stresses in cast steel dies during glass pressing process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Identification de paramètres de comportement de membranes en polymères durant le procédé de soufflage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Hmida Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2005.02.088⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 94 (5), pp.371-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech:2007010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716285v1</w:t>
+                <w:t xml:space="preserve">hal-01851430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological parameters identification using in situ experimental data of a flat die extrusion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Thermo-mechanical stresses in cast steel dies during glass pressing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 164, pp.1524-1529. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2005.02.218⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 162 (SI), pp.484-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2005.02.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716286v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative infrared thermography applied to blow moulding process: measurement of a heat transfer coefficient</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rheological parameters identification using in situ experimental data of a flat die extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Lebaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/qirt.1.133-150⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 164, pp.1524-1529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2005.02.218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050658v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of infrared heating of thermoplastic sheet used in thermoforming process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quantitative infrared thermography applied to blow moulding process: measurement of a heat transfer coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S Monteix</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (2), pp.133-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/qirt.1.133-150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0924-0136(03)00291-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01709512v1</w:t>
+                <w:t xml:space="preserve">hal-02050658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voids in short fibre-reinforced injection-moulded parts: density control vs. mass control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modelling of infrared heating of thermoplastic sheet used in thermoforming process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levaillant</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Monteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0142-9418(03)00045-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 143 (SI), pp.225-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-0136(03)00291-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716289v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and numerical simulation of preform or sheet exposed to infrared radiative heating</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Voids in short fibre-reinforced injection-moulded parts: density control vs. mass control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. W Diraddo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-0136(01)00882-2⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (8), pp.947-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0142-9418(03)00045-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051043v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastomer biaxial characterization using bubble inflation technique. I: Experimental investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Reuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rachik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Abbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 41 (3), pp.522-531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pen.10749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastomer biaxial characterization using bubble inflation technique. II: Numerical investigation of some constitutive models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Experimental study and numerical simulation of preform or sheet exposed to infrared radiative heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ben Yedder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. W Diraddo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 119 (1-3, SI), pp.90-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-0136(01)00882-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.10750⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01709516v1</w:t>
+                <w:t xml:space="preserve">hal-02051043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical models for the inflation of a polymeric tube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Elastomer biaxial characterization using bubble inflation technique. II: Numerical investigation of some constitutive models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rachik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Bellet</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Reuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Abbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 19 (1), pp.89-104. </w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 41 (3), pp.532-541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0997-7538(00)00150-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pen.10750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051036v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of failure prediction for ceramic tools: comparison with forging test results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical models for the inflation of a polymeric tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">A. Rodriguez-Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Fréty</w:t>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 19 (1), pp.89-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0997-7538(00)00150-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0924-0136(99)00225-3⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050668v1</w:t>
+                <w:t xml:space="preserve">hal-02051036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of resin transfer molding using linear boundary element method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of failure prediction for ceramic tools: comparison with forging test results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fréty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pc.10396⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 92-93, pp.502-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-0136(99)00225-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716290v1</w:t>
+                <w:t xml:space="preserve">hal-02050668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure prediction for ceramic dies in the hot-forging process using FEM simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of resin transfer molding using linear boundary element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Levaillant</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-0136(97)00298-7⟩</w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 20 (6), pp.725-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.10396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051047v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulage par transfert de resine de composites structuraux (C/Ep) : influence des paramètres du procédé et de constitution sur le comportement sous impact et la résistance en compression après impact</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Failure prediction for ceramic dies in the hot-forging process using FEM simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ansart</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fréty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 75 (1-3), pp.100-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-0136(97)00298-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847834v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and numerical simulation of the injection stretch/blow molding process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Moulage par transfert de resine de composites structuraux (C/Ep) : influence des paramètres du procédé et de constitution sur le comportement sous impact et la résistance en compression après impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Bellet</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ansart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 8 (1), p.25-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617038v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Experimental study and numerical simulation of the injection stretch/blow molding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (9), p.1399-1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.10310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic simulation of PET stretch/blow molding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Agassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Desoutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 64 (1), pp.19 - 42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0377-0257(95)01420-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7460,13741 +7611,13741 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study on the bending behavior of glass-fabric rubber composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Study of monomer evaporation and void formation during reactive acrylic resin polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele D'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 24 - 24th International Conference on Composite Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNC 2025 - Journées Nationales Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, Jun 2025, Gif sur Yvette, France. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528262v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Physics Simulation of Void Evolution in Thermoset Prepreg UD Laminates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Vers la simulation numérique des pores dans des pièces composites stratifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cheruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Journées d'Etudes des Milieux Poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">JNC 2025 - Journées Nationales Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, Jun 2025, Gif sur Yvette, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377406v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of monomer evaporation and void formation during reactive acrylic resin polymerization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Multi-Physics Simulation of Void Evolution in Thermoset Prepreg UD Laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cheruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 2025 - Journées Nationales Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, Jun 2025, Gif sur Yvette, France. 6 p</w:t>
+              <w:t xml:space="preserve">17ème Journées d'Etudes des Milieux Poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186423v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la simulation numérique des pores dans des pièces composites stratifiées</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study on the bending behavior of glass-fabric rubber composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oguz Kagan Genc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 2025 - Journées Nationales Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCM 24 - 24th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Delaware Center for Composite Materials (CCM), Aug 2025, Baltimore (MD), United States. 11 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18597778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186361v1</w:t>
+                <w:t xml:space="preserve">hal-05528262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and computational study of the polymerization kinetics of a reactive acrylic thermoplastic resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele D'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM21 - the 21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of glass/talc filled Polyamide 12 as function of tapping level</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
+                <w:t xml:space="preserve">Laser transmission welding of PEKK: Influence of material properties and process parameters on the weld strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Matus-Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosson Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPS 38 - The 38th International Conference of the Polymer Processing Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2023 - 26th International Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cracovie, Poland. pp.1829-1840, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644902479-198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172475v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the fluid-structure interaction of a mat reinforcement with a thermoplastic resin</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal conductivity of glass/talc filled Polyamide 12 as function of tapping level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Seigler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Batistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM23 - 23rd international conference on composite materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">PPS 38 - The 38th International Conference of the Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, St Gallen, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216912v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser transmission welding of PEKK: Influence of material properties and process parameters on the weld strength</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the fluid-structure interaction of a mat reinforcement with a thermoplastic resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Allusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Govignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2023 - 26th International Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCM23 - 23rd international conference on composite materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086486v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-scale flow simulation for LCM processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM23 - 23rd international conference on composite materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'interaction fluide-structure d'un renfort mat avec une résine thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Allusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC23 - Journées Nationales sur les Composites 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fiber/matrix interface on gas permeability properties of CF/TP composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Allusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM20- Proceedings of the 20th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. p. 577-584, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Recycled PET Preforms Infrared Heating Including Force Convection Effect in the Industrial ISBM Ovens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Duc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh-Duc Le</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2022 - 25th International Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Braga, Portugal. pp.1842-1849, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/p-66pzhr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle thermo-optique des LEDs utilisées dans les systèmes d’éclairage automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rongier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2021 - 29 ème congrès Franças de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Belfort (online), France. pp.191-199, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2021-024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of PEEK degradation on commingled fabrics consolidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Feuillerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2021 - 24th International Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, En ligne, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25518/esaform21.1985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the reactive PA6 flow for LCM processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2021 - 24th International Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, En ligne, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25518/esaform21.4351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation and modelling of the temperature and rate dependent shear behaviour of a non-consolidated powder impregnated fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. H. Menary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bikard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athens, Greece. pp.24 - 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrity of PEEK in composite semi-finished products and its impact on impregnation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Feuillerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de lampes IR avec réflecteur intégré utilisées dans le procédé de fabrication de pré-imprégné thermoplastique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Modeling of IR lamps with coated reflector used in the slurry powder impregnation process of composite tapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labastie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2019 - 22nd International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vitoria-Gasteiz, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5112665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421155v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of IR lamps with coated reflector used in the slurry powder impregnation process of composite tapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Modélisation de lampes IR avec réflecteur intégré utilisées dans le procédé de fabrication de pré-imprégné thermoplastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labastie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2019 - 22nd International ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196898v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-effective computational method for radiation heat transfer in semi-crystalline polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2018 - 21st International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Palermo, Italy. pp.art.120005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5034973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse method to estimate the size of scatterers in semi-crystalline thermoplastics via laser scattering and spectroscopic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26éme congrès de la Société Française de Thermique ( SFT )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the shape of an adhesive joint during assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSAAM 2018 - The 8th International Conference on Structural Analysis of Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of microcrystalline structure on the temperature-dependent thermo-optical properties of semi-crystalline thermoplastics and non-invasive temperature measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">A non-invasive experimental approach for surface temperature measurements on semi-crystalline thermoplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2017 - Congrès annuel de la Société Française de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2017 - 20h International ESAFORM conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.060007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617169v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-invasive experimental approach for surface temperature measurements on semi-crystalline thermoplastics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">The role of microcrystalline structure on the temperature-dependent thermo-optical properties of semi-crystalline thermoplastics and non-invasive temperature measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2017 - 20h International ESAFORM conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFT 2017 - Congrès annuel de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613022v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a coupled heating-forming simulation of the thermoforming of thermoplastic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary H. Menary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2017 - 20h International ESAFORM conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Dublin, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5008022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629284v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la mise en forme de tissus préimprégnés par thermoformage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Menary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bikard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JST Mise en Oeuvre des Composites à Matrice Thermoplastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared welding process on composite: Effect of interdiffusion at the welding interface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Identification of the temperature dependent relation between thermo-optical properties and morphology of semi-crystalline thermoplastics for thermoforming process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Boztepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2016 - 19th International ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32nd International Conference of the POLYMER PROCESSING SOCIETY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609023v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Thermal Contact Conductance in Vacuum-Bagged Thermoplastic Prepreg Stacks Using Infrared Thermography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Infrared welding process on composite: Effect of interdiffusion at the welding interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lafranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2016 - PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4963511⟩</w:t>
+              <w:t xml:space="preserve">ESAFORM 2016 - 19th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. art.020011 - 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609112v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the temperature dependent relation between thermo-optical properties and morphology of semi-crystalline thermoplastics for thermoforming process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Determination of Thermal Contact Conductance in Vacuum-Bagged Thermoplastic Prepreg Stacks Using Infrared Thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Menary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference of the POLYMER PROCESSING SOCIETY</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2016 - PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. art. 110002- 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081025v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis on the coupled effect between thermo-optical properties and microstructure of semi-crystalline thermoplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Boztepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulahad Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2016 - 19th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France. art. 020006 - 7 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4963410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled heating-forming simulation of the thermoforming of thermoplastic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Menary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITHEC 2016 - 3rd International conference &amp; exhibition on thermoplastic composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bremen, Germany. p.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared Radiation applied to Blow Molding and thermoforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Conference of the POLYMER PROCESSING SOCIETY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal modeling in composite transmission laser welding process: light scattering and absorption phenomena coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2014 - 17th Conference of the European Scientific Association on Material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Espoo, Finland. p.1560-1567, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.1560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-scale modeling of resin flow by BEM- Permeability computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Q. Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on COmputational methods in Manufacturing Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des échanges radiatifs dans un système d'éclairage automobile par la méthode de Monte-Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT ( Congrès Société Française de Thermique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of moisture on the behaviour of an extruded clay paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frederic Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2013 - 16th Annual ESAFORM conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Aveiro, Portugal. pp.2230-2236, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.2230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of an Infrared Composite Curing Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2013 - 16th Annual ESAFORM conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Aveiro, Portugal. pp.1517-1522, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of IR Heating for Composite Stamping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmagid El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bikard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Villière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2013 - 16th Annual ESAFORM conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Aveiro, Portugal. p.1523-1529, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards thermal model of automotive lamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QIRT 2012 -11th International conference on Quantitative InfraRed Thermography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Naples, Italy. 10 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21611/qirt.2012.262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of clay tiles compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frederic Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2012 - 15th International ESAFORM Conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Erlangen, Germany. pp.1403-1408, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the incident IR heat flux upon a 3D geometry composite part (Carbon/Epoxy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International ESAFORM Conference on material forming (ESAFORM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Erlangen, Germany. pp.1085-1090, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination and modeling of thermal conductivity tensor of carbon/epoxy composite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Villiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2012 - 15th International ESAFORM Conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Erlangen, Germany. pp.1091-1096, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la polymérisation par infrarouge du composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Pancrace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes de température maximum lors de la simulation de la réticulation de la résine RTM 6 dans une plaque composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared curing simulations of liquid composites molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pancrace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM - 14th International Esaform conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Belfast, United Kingdom. pp.1125-1130, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3589667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ray tracing method to simulate the infrared heating of semi-transparent thermoplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bordival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Plantamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2010 -13th International ESAFORM conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Brescia, Italy. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mold filling simulation of resin transfer molding combining BEM and level set method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gantois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Felices</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACMA 2010 -International symposium on composites and aircraft materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Marrakech, Morocco. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of resin transfer molding using BEM and level set method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gantois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Felices</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2010 -13th International ESAFORM conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Brescia, Italy. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curing simulation of composites coupled with infrared heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Pancrace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2010 -13th International ESAFORM conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Brescia, Italy. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du chauffage infrarouge des composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsane Nakouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Pancrace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEM Simulation Of 3D Updated Resin Front For LCM Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gantois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Felices</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSAAM 2009 - International Conference on Structural Analysis of Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Tarbes, France. pp.131-136, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.446.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la microstructure et influence de la pollution atmosphérique lors de la mise en oeuvre d'une résine thermodurcissable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Pancrace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification 2-D et 3-D de la porosité par analyse d'images dans les matériaux composites stratifiés aéronautiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">BEM simulation of 3D updated resin front for LCM processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gantois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Felices</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pirc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 11 p</w:t>
+              <w:t xml:space="preserve">ICSAAM 2009 -International Conference on Structural Analysis of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Tarbes, France. pp.131-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386035v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Infrared Heating of semi-transparent Thermoplastic Using Ray Tracing Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quantification 2-D et 3-D de la porosité par analyse d'images dans les matériaux composites stratifiés aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM CONFERENCE ON MATERIAL FORMING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">JNC 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057084v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEM simulation of 3D updated resin front for LCM processes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Numerical Infrared Heating of semi-transparent Thermoplastic Using Ray Tracing Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosson Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAAM 2009 -International Conference on Structural Analysis of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Tarbes, France. pp.131-136</w:t>
+              <w:t xml:space="preserve">ESAFORM CONFERENCE ON MATERIAL FORMING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760285v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of 3D Cooling Channels in Injection Molding using DRBEM and Model Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thickness Optimisation of Inflated Preforms by Varying Infrared Heating Coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bordival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès Rotomoulage, Thermoformage et Soufflage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress distribution measurement inside ball screw system using photoelasticity technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Bertolaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ronde Oustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of void growth mechanisms during the manufacturing of composite laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials - FPCM-9 (2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of coat-hanger melt distributors for the wire coating process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhir Lebaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schläfli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Polymer Processing Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infra-red sheet heating assisted Superplastic Forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroSPF2008 - 6th European Conference on Superplastic Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison between two designs of experiment using the response surface method in order to optimize the velocity distribution in a coat hanger die</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhir Lebaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMPT 2008 -Advances in Materials and Processing Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Manama, Bahrain. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of preform temperature distribution for the stretch-blow moulding of PET bottles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bordival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2008 -The 11th international ESAFORM conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lyon, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of BEM-based cooling channels injection moulding using model reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2008 -11th International ESAFORM conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lyon, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizations of coat-hanger die, using constraint optimization algorithm and Taguchi method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Simulation of the two stages stretch-blow molding process: Infrared heating and blowing modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bordival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephan Puissant</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMIFORM 2007 - 9th International conference on numerical methods in industrial forming processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.537-542</w:t>
+              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.519+</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716283v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the elongational properties of polymers using a mixed numerical-experimental method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimizations of coat-hanger die, using constraint optimization algorithm and Taguchi method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhir Lebaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM13 - 13th International conference on experimental mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NUMIFORM 2007 - 9th International conference on numerical methods in industrial forming processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.537-542</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01818874v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling channel optimization for injection molding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Determination of the elongational properties of polymers using a mixed numerical-experimental method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Hmida Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 07: Materials Processing and Design: Modeling, Simulation and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2740864⟩</w:t>
+              <w:t xml:space="preserve">ICEM13 - 13th International conference on experimental mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Alexanroupolis, Greece. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4020-6239-1_331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354303v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the two stages stretch-blow molding process: Infrared heating and blowing modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cooling channel optimization for injection molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pirc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Velay</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2007 - 9th International conference on numerical methods in industrial forming processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NUMIFORM 07: Materials Processing and Design: Modeling, Simulation and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. p.525-530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2740864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703248v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of thermal contact resistance between the mold and the polymer for the stretch-blow molding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bordival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elian Coment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ESAFORM conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. p.1245-1250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour model identification based on inverse modeling and using Optical Full Field Measurements (OFFM): application on rubber and steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ESAFORM conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEM-based cooling channel optimization for 3D injection molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International conference on multidisciplinary design optimization and application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Besançon, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters identification using field measurements of polymer membranes during bubble inflation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Hmida Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomecanics 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of 3D die extrusion using response surface method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhir Lebaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2006 -9th International conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Glasgow, United Kingdom. p.703-706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling and optimization of infrared heating system for the blow moulding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bordival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2006 -9th International conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Glasgow, United Kingdom. p.511-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des paramètres rhéologique à l'aide d'une méthode d'optimisation appliquée à l'extrusion en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhir Lebaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of polymer-mold contact during injection molding cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPS 2005 -America's regional meeting of the Polymer Processing Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Quebec City, Canada. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical stresses in cast steel dies during glass pressing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMPT'2005 -8th International Conference on Advances in Materials and Processing Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Gliwice-WIsla, Poland. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of infrared heating system for the thermoforming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bordival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2005 -8th ESAFORM conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Cluj-Napoca, Romania. p.925-928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of infrared heating system for thermoforming and blow molding processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bordival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPS-2005: America Regional Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D finite modeling of the blow molding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Agassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2005 -8th ESAFORM conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Cluj-Napoca, Romania. p.905-908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological parameters identification using in-situ experimental data of a flat die extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhir Lebaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMPT'2005 -8th International Conference on Advances in Materials and Processing Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Gliwice-WIsla, Poland. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical infrared heating of thermoplastic sheet during thermoforming process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quantitative infrared thermography applied to blow moulding process : measurement of a heat transfer coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Processing Society 20th anniversary celebration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QIRT'2004 -7th International Conference on Quantitative Infrared Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Rhode-St-Genèse, Belgium. p. F.2.1-F.2.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/qirt.1.133-150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796841v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative infrared thermography applied to blow moulding process : measurement of a heat transfer coefficient</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Automatic optimization of the cooling of injection mold based on the boundary element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ronde-Oustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT'2004 -7th International Conference on Quantitative Infrared Thermography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NUMIFORM 2004 - 8th International conference on numerical methods in industrial forming processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Columbus, United States. pp.222-227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788430v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic optimization of the cooling of injection mold based on the boundary element method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical infrared heating of thermoplastic sheet during thermoforming process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F Ronde-Oustau</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2004 - 8th International conference on numerical methods in industrial forming processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Columbus, United States. pp.222-227</w:t>
+              <w:t xml:space="preserve">Polymer Processing Society 20th anniversary celebration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Akron (Ohio), United States. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716287v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D finite element modeling of the blow molding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Agassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Processing Society 20th anniversary celebration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Akron, United States. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures infrarouges appliquées à la modélisation du thermoformage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Albi, France. p.177-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of the full 3D orientation tensor of an injection molded fiber-filled polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe-China Symposium on Reinforced Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of the full 3D orientation tensor of an injection molded fiber-filled polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe-China Symposium on Reinforced Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat conditioning modelling of thermoforming process: comparison with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Polymer Processing Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative comparison of experimental and numerical orientation and mechanical results in meldlines of short fibre reinforced thermoplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Haramburu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th conference ESAFORM 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Salerno, Italy. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal transfer in laminated injection moulds and comparison of the mould assembly techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ronde Oustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2003 -6th ESAFORM conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Salerno, Italy. p.63-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison du comportement thermique des moules d'injection plastique obtenus par stratoconception selon la technique d'assemblage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ronde Oustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Aussois, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-fibre Reinforced Thermoplastic for Semi-structural Parts: Process-properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Haramburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the 8th Euro-Japanese Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced controls and measurements for the injection molding of a short fiber reinforced polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPS-18 -18th annual meeting of polymer processing society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Guimaraes, Portugal. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared Heating Modeling of Thermoplastic Sheets in Thermoforming Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylva Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Polymer Processing Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Guimarès, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersive prediction of single-screw extruder with mixing head using Boundary Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Busuladzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre G. Lafleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Polymer Processing Society,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Guimarès, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche probabiliste de la rupture en dimensionnement de structures fragiles : application à la conception d'outils de mise en forme en céramique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modeling of Infrared Heating of Thermoplastic Sheet Used in Thermoforming Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Monteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Materials And Processing Technologies (AMPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Leganes, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-0136(03)00291-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798920v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between a numerical model and an experimental approach of preform infrared radiative heating-recent results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L'approche probabiliste de la rupture en dimensionnement de structures fragiles : application à la conception d'outils de mise en forme en céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschaux Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Frety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M Vigny</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHT'01 advances in computational heat transfer II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Palm Cove, Australia. pp.1017-1024</w:t>
+              <w:t xml:space="preserve">MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Aussois, France. p.151-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709515v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Infrared Heating of Thermoplastic Sheet Used in Thermoforming Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparison between a numerical model and an experimental approach of preform infrared radiative heating-recent results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Monteix</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Materials And Processing Technologies (AMPT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CHT'01 advances in computational heat transfer II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Palm Cove, Australia. pp.1017-1024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055829v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermographie infrarouge appliquée à la mise en forme des bouteilles en P.E.T.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermogram' 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Lieusaint, France. p.247-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison Between a Numerical Model and an Experimental Approach of Preform Infrared Radiative Heating – Recent Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Vigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHT’01 (International Symposium on Advances in Computational Heat Transfer)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Queensland, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Issues In Preform Radiative Heating Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Vigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Polymer Processing Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of influent parameters during infrared radiative heating of PET preform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Polymer Processing Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Shangaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation Technique Optimization for an Elastomer Biaxial Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Arcens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Polymer Processing Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Hertogenbosch, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du chauffage infrarouge de préformes en PET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ben Yedder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. W. Diraddo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque interuniversitaire franco-québécois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Montréal, Canada. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study and numerical simulation of preform or sheet infra-red radiative heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMPT'99 -Advances in Materials and Processing Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1999, Dublin, Iran. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du chauffage infrarouge de préformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 97 -Congrès annuel de la Société Française des Thermiciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Toulouse, France. p.699-706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of RTM using boundary element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMIFORM'98 -6th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Enschede, Netherlands. p.453-457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiled infrared radiative heating in blow moulding and thermoforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. W Diraddo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPS’98 - North American Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RTM CARBON COMPOSITES: INFLUENCE OF PROCESS PARAMETERS ON COMPRESSION STRENGTH AFTER IMPACT</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of Failure Prediction for Ceramics Tools: Comparison with Forging Test Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fréty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 11 -11th International conference on composites materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1997, Melbourne, Australia. 28 p</w:t>
+              <w:t xml:space="preserve">Advances in Materials and Processing Technologies (AMPT) 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1997, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799214v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of the injection stretch/blow molding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Agassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the ANTEC ‘97, Society of Plastics Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1997, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and Calculation of Preform Infrared Heating a first approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">RTM CARBON COMPOSITES: INFLUENCE OF PROCESS PARAMETERS ON COMPRESSION STRENGTH AFTER IMPACT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lebaudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Advanced Infrared Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Florence, Italy</w:t>
+              <w:t xml:space="preserve">ICCM 11 -11th International conference on composites materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1997, Melbourne, Australia. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056160v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Failure Prediction for Ceramics Tools: Comparison with Forging Test Results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Measurement and Calculation of Preform Infrared Heating a first approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaudy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Materials and Processing Technologies (AMPT) 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1997, Guimarães, Portugal</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Advanced Infrared Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053574v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic Models for the Simultaneous Inflation and Extension of a Polymeric Tube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">3D simulation of gob transfer in the delivery system on a glass bottle production machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Feraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Bellet</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference of Polymer Processing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Sorrentp, Italy</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL USER'S CONFERENCE OF ABAQUS 96</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053487v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D simulation of gob transfer in the delivery system on a glass bottle production machine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analytic Models for the Simultaneous Inflation and Extension of a Polymeric Tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levaillant</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL USER'S CONFERENCE OF ABAQUS 96</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, New-York, United States</w:t>
+              <w:t xml:space="preserve">12th International Conference of Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Sorrentp, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799158v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical Simulation of PET Stretch/Blow Molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Agassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Desoutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference of Polymer Processing Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1994, Akron, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic Simulation of P.E.T Stretch/Blow Molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Agassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Desoutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference of the Polymer Processing Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1993, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Polyester Stretch/Blow Molding Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Etude et modélisation de l’étirage/soufflage de bouteilles en P.E.T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Denis</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods in Industrial Forming Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, sophia-antipolis, France</w:t>
+              <w:t xml:space="preserve">Colloque National Matériaux: Science et industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017895v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et modélisation de l’étirage/soufflage de bouteilles en P.E.T</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of Polyester Stretch/Blow Molding Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Agassant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Denis</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National Matériaux: Science et industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1992, Paris, France</w:t>
+              <w:t xml:space="preserve">Numerical Methods in Industrial Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, sophia-antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057168v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et modélisation de l’étirage/soufflage de bouteilles en P.E.T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Agassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Desoutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1992, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21204,154 +21355,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frittage sélectif par laser (SLS) : Compréhension des interactions rayonnement-matière par des caractérisations thermo-optiques du polyamide 12 chargé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Seigler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Batistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IMT - Modélisation, contrôle et optimisation des procédés : de la donnée au jumeau numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Mines Saint-Étienne, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21361,160 +21512,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la recyclabilité des polymères et des composites : synthèse du projet des centres de recherche du Carnot M.I.N.E.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyer Séverine A.E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budtova Tatiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burr Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combeau Christelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Luc Bouvard (Ed.); Delphine Gilgès-Crampont (Ed.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 127 p., 2025, DISSEM.I.N.E.S, 9782385427573</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21524,206 +21675,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared radiation applied to polymer processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extrait de : Heat transfer in polymer composite materials (chap. 13) / sous la dir. de N. BOYARD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley; ISTE, p.385-423, 2016, Mechanical engineering and solid mechanics series, 978-1-84821-761-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119116288.ch13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of reduced bases in optimization of injection molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Antonio Covas; Antonio Gaspar-Cunha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization in polymer processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, pp.169-194, 2011, 9781611228182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21733,100 +21884,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude Expérimentale et Modélisation Numérique du Procédé d'Injection/Soufflage Bi-Orientation en Cycle Froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Nationale Supérieure des Mines de Paris, 1995. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05216873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21836,91 +21987,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dans les procédés de mise en forme des polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université de Pau et des Pays de l ’Adour, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05216918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21930,163 +22081,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material Forming. The 27th International ESAFORM Conference on Material Forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Carla Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Korycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2024 - The 27th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, 2024, 978-1-64490-313-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644903131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22096,118 +22247,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des bouteilles plastiques 100 % recyclées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId487"/>
+      <w:footerReference w:type="default" r:id="rId491"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22275,51 +22426,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C64950D3"/>
+    <w:nsid w:val="2552B299"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22506,51 +22657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-schmidt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0678-2133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080618812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04993975v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Allusse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112358" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05269539v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gacon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Elia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129055" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04697243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Matus-Aguirre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100252" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04067880v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rongier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rasoldier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108337" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03637394v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Feuillerat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontanier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106943" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107762" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03466794v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkessam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103980" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563141v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25901" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03247552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106482" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03306883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aubry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rumeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109686" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02134092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Baumard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Menary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.05.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02109750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Boztepe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerlach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1386-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Q. Thai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1302-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.04.064" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cosson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1154-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.02.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050978v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vignes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Dalmasso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1152-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611010v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.10.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gantois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Felices" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22531" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebaal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puissant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlaefli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23203" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050956v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel F&#233;lices" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.62.57" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716273v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2011.08.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pirc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0988-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716274v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsane Nakouzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Pancrace" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000344" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709492v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordival" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0985-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cosson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plantamura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0893-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709496v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pancrace" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0838-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690067v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.08.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Lebaal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Puissant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0416-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716277v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.2010.032107" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716278v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gantois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0850-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709498v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0544-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21296" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716280v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2008.10.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716281v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schlaefli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21298" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D00160B3AC26574C6328CDF54805BC98104CD7D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349395v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0598-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349672v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2008033" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716282v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21161" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851421v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Guichon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune Rhabbour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baziard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59A3DFFA55F1163BC4A43A0FF7C1BD84B5B0C011/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709503v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0232-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008628v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0197-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851430v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hmida Maamar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WZJJKPG3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716285v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.02.088" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716286v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lebaal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Puissant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.02.218" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050658v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monteix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Arcens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.1.133-150" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709512v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Monteix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(03)00291-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716289v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saint-Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9418(03)00045-X" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02051043v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monteix" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Yedder" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W Diraddo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(01)00882-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709517v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Reuge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rachik" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Abbe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.10749" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5161299DAF3B0A83ED14F9262A2BD57610575F2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709516v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.10750" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RK1F6F4H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02051036v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Villa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)00150-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H4W1QJT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050668v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(99)00225-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716290v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lafleur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.10396" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02051047v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fr&#233;ty" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levaillant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(97)00298-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847834v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ansart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617038v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.10310" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01420909v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desoutter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0257(95)01420-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKF800KN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05528262v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Kagan Genc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18597778" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377406v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Briard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheruet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186423v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gacon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186361v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696743v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172475v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Seigler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04216912v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04086486v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-198" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04198689v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606780v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948387v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03737542v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-66pzhr" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260561v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-024" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202801v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.1985" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202647v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.4351" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064283v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Menary" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bikard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424003v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421155v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mackie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02196898v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112665" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818602v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034973" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064311v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02057725v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617169v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613022v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008070" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629284v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Menary" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008022" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047624v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menary" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bikard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609023v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963415" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609112v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963511" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081025v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609025v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulahad Thiam" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963410" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719631v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049835v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625032v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1560" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053410v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Q. Thai" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057100v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauphin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roucoules" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687320v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Dalmasso" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.2230" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687312v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1517" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01578974v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villi&#232;re" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1523" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741831v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2012.262" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687321v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1403" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687330v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delaunay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1085" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687331v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecointe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villiere" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1091" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057091v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597932v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709493v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589667" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760283v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764788v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764786v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760278v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771341v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716279v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.446.131" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768699v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386035v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Ledru" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057084v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760285v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008627v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194626v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056740v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bertolaso" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ronde Oustau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690568v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056716v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schl&#228;fli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057069v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760290v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Puissant" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764797v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764796v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716283v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818874v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6239-1_331" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CEC3A14C92B9F2CA5F5A45F3E9FDD8260009E44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354303v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740864" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703248v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709507v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Coment" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703249v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hmida" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vallet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760294v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788413v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788407v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788412v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798901v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796836v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788416v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788422v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Andrieu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056689v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796837v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788421v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796841v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788430v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716287v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mathey" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ronde-Oustau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796840v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798903v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179330v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bardet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#233;gnier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jourdain" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115699v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056649v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796846v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saint Martin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Haramburu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788433v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Mathey" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798913v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02057199v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ferret" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Vignes" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796850v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devos" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056363v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylva Andrieu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056355v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Busuladzic" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Lafleur" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798920v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux Beaume" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Frety" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709515v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Denis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vigny" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02055829v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798925v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056307v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Denis" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Vigny" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056325v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056287v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056274v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799205v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Diraddo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799141v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799211v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laborde" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799150v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafleur" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056197v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799214v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02053552v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056160v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laborde" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaudy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02053574v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02053487v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799158v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Feraud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02053547v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053322v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017895v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02057168v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02057172v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136232v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725430v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116288.ch13" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007527v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05216873v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05216918v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04563709v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Korycki" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034828v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fauvel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-schmidt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0678-2133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080618812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Hh6uxcAAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05598237v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Briard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D'Elia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheruet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-5rElXG" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04993975v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Allusse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112358" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05269539v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gacon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Elia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129055" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04697243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Matus-Aguirre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100252" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04067880v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rongier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rasoldier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108337" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03466794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkessam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103980" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03637394v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Feuillerat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontanier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106943" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712665v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Le" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107762" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563141v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25901" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03247552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106482" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03306883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aubry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rumeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2021.109686" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02109750v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Boztepe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.04.020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02134092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Baumard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Menary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.05.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerlach" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1386-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Q. Thai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1302-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.04.064" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cosson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1154-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611009v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.02.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050978v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vignes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Dalmasso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1152-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611010v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.10.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687314v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gantois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Felices" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22531" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687329v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebaal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puissant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlaefli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23203" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050956v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel F&#233;lices" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.62.57" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716273v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2011.08.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006784v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pirc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0988-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716274v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsane Nakouzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Pancrace" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000344" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709492v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordival" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0985-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pancrace" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0838-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690067v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledru" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Piquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.08.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709495v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cosson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plantamura" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0893-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716275v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Lebaal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Puissant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0416-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716277v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.2010.032107" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716278v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gantois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0850-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716280v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2008.10.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709498v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0544-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703247v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21296" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716281v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schlaefli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21298" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D00160B3AC26574C6328CDF54805BC98104CD7D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349395v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0598-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716282v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21161" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349672v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2008033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851421v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Guichon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune Rhabbour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baziard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59A3DFFA55F1163BC4A43A0FF7C1BD84B5B0C011/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709503v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0232-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008628v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0197-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851430v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hmida Maamar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WZJJKPG3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716285v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.02.088" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716286v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lebaal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Puissant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.02.218" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050658v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monteix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Arcens" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.1.133-150" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709512v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Monteix" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(03)00291-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716289v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saint-Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9418(03)00045-X" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709517v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Reuge" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rachik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Abbe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.10749" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5161299DAF3B0A83ED14F9262A2BD57610575F2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02051043v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monteix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Yedder" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W Diraddo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(01)00882-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709516v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.10750" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RK1F6F4H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02051036v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Villa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)00150-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H4W1QJT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050668v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boyer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(99)00225-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716290v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lafleur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.10396" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02051047v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fr&#233;ty" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levaillant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(97)00298-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847834v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ansart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617038v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.10310" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01420909v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desoutter" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0257(95)01420-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKF800KN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186423v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gacon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05186361v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Briard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377406v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05528262v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Kagan Genc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18597778" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696743v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04086486v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-198" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172475v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Seigler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04216912v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04198689v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606780v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948387v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03737542v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-66pzhr" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260561v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-024" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202801v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.1985" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03202647v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.4351" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064283v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Menary" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bikard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424003v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02196898v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mackie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labastie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112665" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421155v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818602v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034973" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064311v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02057725v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613022v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008070" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617169v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629284v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H. Menary" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008022" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047624v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menary" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bikard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081025v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609023v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963415" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609112v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963511" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609025v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulahad Thiam" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963410" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719631v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049835v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625032v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1560" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053410v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Q. Thai" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057100v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauphin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roucoules" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687320v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Dalmasso" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.2230" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687312v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1517" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01578974v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid El Bakali" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villi&#232;re" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1523" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741831v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2012.262" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687321v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1403" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687330v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delaunay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1085" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687331v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecointe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villiere" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1091" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057091v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597932v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709493v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589667" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760283v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764788v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764786v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760278v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771341v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716279v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.446.131" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768699v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760285v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386035v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Ledru" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057084v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008627v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194626v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056740v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bertolaso" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ronde Oustau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690568v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056716v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schl&#228;fli" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057069v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760290v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Puissant" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764797v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764796v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703248v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716283v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818874v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6239-1_331" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CEC3A14C92B9F2CA5F5A45F3E9FDD8260009E44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354303v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740864" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709507v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Coment" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703249v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hmida" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vallet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760294v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788413v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788407v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788412v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798901v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796836v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788416v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788422v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Andrieu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056689v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796837v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788421v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788430v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716287v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mathey" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ronde-Oustau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796841v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796840v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798903v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179330v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bardet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#233;gnier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jourdain" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115699v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056649v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796846v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saint Martin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Haramburu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788433v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Mathey" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798913v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02057199v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ferret" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Vignes" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796850v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devos" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056363v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylva Andrieu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056355v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Busuladzic" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Lafleur" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02055829v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798920v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux Beaume" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Frety" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709515v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Denis" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vigny" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798925v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056307v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Denis" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Vigny" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056325v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056287v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056274v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799205v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Diraddo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799141v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799211v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laborde" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799150v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafleur" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056197v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02053574v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02053552v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799214v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02056160v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laborde" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaudy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799158v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Feraud" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02053487v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02053547v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053322v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02057168v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017895v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Denis" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02057172v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136232v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725430v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119116288.ch13" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007527v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05216873v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05216918v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04563709v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Araujo" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Korycki" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034828v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fauvel" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>