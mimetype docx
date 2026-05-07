--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,295 +240,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Diffuse Midline Glioma‐on‐Chip Recapitulating Tumor Biophysical Microenvironment to Assess the Heterogeneity of Response to Therapies</w:t>
+                <w:t xml:space="preserve">Engineering a microfluidic platform for cell extravasation monitoring and downstream characterization of disseminated cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Terrassoux</w:t>
+                <w:t xml:space="preserve">Aude Sivery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calypso Hazard</w:t>
+                <w:t xml:space="preserve">Flavie Woesteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Laratte</w:t>
+                <w:t xml:space="preserve">Jérémy Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Balsamelli</w:t>
+                <w:t xml:space="preserve">Marie Denoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Arcicasa</w:t>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (45), pp.e05343. </w:t>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202505343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0279981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302345v1</w:t>
+                <w:t xml:space="preserve">hal-05302052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering a microfluidic platform for cell extravasation monitoring and downstream characterization of disseminated cells</w:t>
+                <w:t xml:space="preserve">Novel Diffuse Midline Glioma‐on‐Chip Recapitulating Tumor Biophysical Microenvironment to Assess the Heterogeneity of Response to Therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Sivery</w:t>
+                <w:t xml:space="preserve">Lisa Terrassoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Woesteland</w:t>
+                <w:t xml:space="preserve">Calypso Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Duval</w:t>
+                <w:t xml:space="preserve">Agathe Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Denoulet</w:t>
+                <w:t xml:space="preserve">Joanne Balsamelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+                <w:t xml:space="preserve">Mélanie Arcicasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (5), </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (45), pp.e05343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0279981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202505343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302052v1</w:t>
+                <w:t xml:space="preserve">hal-05302345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the metabolomic crosstalk between liver sinusoidal endothelial cells and hepatocytes exposed to paracetamol using organ-on-chip technology</w:t>
               </w:r>
@@ -540,51 +540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -642,325 +642,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coculture model of a liver sinusoidal endothelial cell barrier and HepG2/C3a spheroids-on-chip in an advanced fluidic platform</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Genes Involved in miRNA Biogenesis Are Not Downregulated in SARS-CoV-2 Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famara Sane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Massara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Merlier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2023.10.006⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (5), pp.1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15051177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288584v1</w:t>
+                <w:t xml:space="preserve">hal-04125326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes Involved in miRNA Biogenesis Are Not Downregulated in SARS-CoV-2 Infection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Coculture model of a liver sinusoidal endothelial cell barrier and HepG2/C3a spheroids-on-chip in an advanced fluidic platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Messelmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Souguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gosset</w:t>
+                <w:t xml:space="preserve">Franck Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (5), pp.1177. </w:t>
+              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v15051177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2023.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125326v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Letter to editor] Altered microRNA expression in severe COVID‐19: Potential prognostic and pathophysiological role</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kato Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,295 +1044,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EGF repeats of epidermal growth factor‑like domain 7 promote endothelial cell activation and tumor escape from the immune system</w:t>
+                <w:t xml:space="preserve">Multi-Layered Human Blood Vessels-on-Chip Design Using Double Viscous Finger Patterning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pinte</w:t>
+                <w:t xml:space="preserve">Elise Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Delfortrie</w:t>
+                <w:t xml:space="preserve">Géraldine Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Havet</w:t>
+                <w:t xml:space="preserve">Juliette Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Villain</w:t>
+                <w:t xml:space="preserve">Alice Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Mattot</w:t>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (1), pp.8. </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3892/or.2021.8219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10040797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436487v1</w:t>
+                <w:t xml:space="preserve">hal-03634227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Layered Human Blood Vessels-on-Chip Design Using Double Viscous Finger Patterning</w:t>
+                <w:t xml:space="preserve">EGF repeats of epidermal growth factor‑like domain 7 promote endothelial cell activation and tumor escape from the immune system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Delannoy</w:t>
+                <w:t xml:space="preserve">Sébastien Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Tellier</w:t>
+                <w:t xml:space="preserve">Suzanne Delfortrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Cholet</w:t>
+                <w:t xml:space="preserve">Chantal Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Leroy</w:t>
+                <w:t xml:space="preserve">Gaëlle Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Treizebre</w:t>
+                <w:t xml:space="preserve">Virginie Mattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (4), pp.797. </w:t>
+              <w:t xml:space="preserve">Oncology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (1), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10040797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3892/or.2021.8219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634227v1</w:t>
+                <w:t xml:space="preserve">hal-03436487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of macrophages on endothelial cells is potentiated by cycling hypoxia: Enhanced tumor inflammation and metastasis</w:t>
               </w:r>
@@ -1357,51 +1357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1576,429 +1576,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagen suprafibrillar confinement drives the activity of acidic calcium-binding polymers on apatite mineralization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+                <w:t xml:space="preserve">EGF repeats of epidermal growth factor‑like domain 7 promote endothelial cell activation and tumor escape from the immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Delfortrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00206⟩</w:t>
+              <w:t xml:space="preserve">Oncology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/OR.2021.8219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259914v2</w:t>
+                <w:t xml:space="preserve">hal-03513942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroARN en tant que biomarqueurs de la COVID-19 grave</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Goutay</w:t>
+                <w:t xml:space="preserve">Collagen suprafibrillar confinement drives the activity of acidic calcium-binding polymers on apatite mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Silvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Bussola Tovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.IDNOW.2021.06.133⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (7), pp.2802-2814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513950v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259914v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EGF repeats of epidermal growth factor‑like domain 7 promote endothelial cell activation and tumor escape from the immune system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Mattot</w:t>
+                <w:t xml:space="preserve">MicroARN en tant que biomarqueurs de la COVID-19 grave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Menasria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guerred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47 (1), </w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (5), pp.S62-S63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3892/OR.2021.8219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.IDNOW.2021.06.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513942v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the proteome and metabolome of human liver sinusoidal endothelial-like cells derived from induced pluripotent stem cells</w:t>
               </w:r>
@@ -2144,51 +2144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryo Usuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Pauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Matsunaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2229,6990 +2229,6856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03806646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egfl7 Represses the Vasculogenic Potential of Human Endothelial Progenitor Cells</w:t>
+                <w:t xml:space="preserve">MAGP-1 and fibronectin control EGFL7 functions by driving its deposition into distinct endothelial extracellular matrix locations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément D’audigier</w:t>
+                <w:t xml:space="preserve">Gaelle Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Susen</w:t>
+                <w:t xml:space="preserve">Etienne Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Blandinieres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Mattot</w:t>
+                <w:t xml:space="preserve">Tom Broekelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Saubamea</w:t>
+                <w:t xml:space="preserve">Odile Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Reviews and Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (1), pp.82-91. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (23), pp.4394-4412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12015-017-9775-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/febs.14680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404172v1</w:t>
+                <w:t xml:space="preserve">hal-02143593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGP-1 and fibronectin control EGFL7 functions by driving its deposition into distinct endothelial extracellular matrix locations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Vascular Endothelial Growth Factor-Dependent Sprouting Angiogenesis Assay Based on an In Vitro Human Blood Vessel Model for the Study of Anti-Angiogenic Drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Pauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryo Usuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Villain</w:t>
+                <w:t xml:space="preserve">Irene Gayi Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Lelievre</w:t>
+                <w:t xml:space="preserve">Louise Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Broekelmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chantal Havet</w:t>
+                <w:t xml:space="preserve">Haruko Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.14680⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27, pp.225-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2017.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143593v1</w:t>
+                <w:t xml:space="preserve">hal-01716252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vascular Endothelial Growth Factor-Dependent Sprouting Angiogenesis Assay Based on an In Vitro Human Blood Vessel Model for the Study of Anti-Angiogenic Drugs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Haruko Takahashi</w:t>
+                <w:t xml:space="preserve">MAGP-1 and fibronectin control EGFL7 functions by driving its deposition into distinct endothelial extracellular matrix locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Broekelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2017.12.014⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (23), pp.4394 - 4412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.14680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716252v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03806651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGP-1 and fibronectin control EGFL7 functions by driving its deposition into distinct endothelial extracellular matrix locations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Havet</w:t>
+                <w:t xml:space="preserve">Egfl7 Represses the Vasculogenic Potential of Human Endothelial Progenitor Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément D’audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Susen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Blandinieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Saubamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.14680⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Reviews and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.82-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12015-017-9775-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03806651v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03806657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egfl7 Represses the Vasculogenic Potential of Human Endothelial Progenitor Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Saubamea</w:t>
+                <w:t xml:space="preserve">miR-126-5p promotes retinal endothelial cell survival through SetD5 regulation in neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Poissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baraa Noueihed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Carlos Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Reviews and Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12015-017-9775-8⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (1), pp.dev156232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.156232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03806657v1</w:t>
+                <w:t xml:space="preserve">inserm-03806652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-126-5p promotes retinal endothelial cell survival through SetD5 regulation in neurons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jose Carlos Rivera</w:t>
+                <w:t xml:space="preserve">Co-delivery of the NKT agonist α-galactosylceramide and tumor antigens to cross-priming dendritic cells breaks tolerance to self-antigens and promotes antitumor responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Ghinnagow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Meester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Aspord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Corgnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (9), pp.e1339855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2017.1339855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.156232⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03806652v1</w:t>
+                <w:t xml:space="preserve">hal-04276618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-delivery of the NKT agonist α-galactosylceramide and tumor antigens to cross-priming dendritic cells breaks tolerance to self-antigens and promotes antitumor responses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Corgnac</w:t>
+                <w:t xml:space="preserve">High expression levels of egfl7 correlate with low endothelial cell activation in peritumoral vessels of human breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Philippin-Lauridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baranzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bogart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.1422 - 1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/ol.2016.4791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2017.1339855⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04276618v1</w:t>
+                <w:t xml:space="preserve">inserm-03809992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High expression levels of egfl7 correlate with low endothelial cell activation in peritumoral vessels of human breast cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bogart</w:t>
+                <w:t xml:space="preserve">Endothelial Cell Activation Is Regulated by Epidermal Growth Factor-like Domain 7 (Egfl7) during Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Caetano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (46), pp.24017-24028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M116.731331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3892/ol.2016.4791⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03809992v1</w:t>
+                <w:t xml:space="preserve">inserm-03809989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial Cell Activation Is Regulated by Epidermal Growth Factor-like Domain 7 (Egfl7) during Inflammation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Villain</w:t>
+                <w:t xml:space="preserve">Coexistence of rheumatoid arthritis and TEMPI syndrome: New insight in microangiogenic-related diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Pascart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Herbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hachulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83 (5), pp.587-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2015.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M116.731331⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03809989v1</w:t>
+                <w:t xml:space="preserve">hal-04277359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of rheumatoid arthritis and TEMPI syndrome: New insight in microangiogenic-related diseases</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">RASSF1A Suppresses the Invasion and Metastatic Potential of Human Non–Small Cell Lung Cancer Cells by Inhibiting YAP Activation through the GEF-H1/RhoB Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatéméh Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Calvayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Hachulla</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Hoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2015.06.011⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (6), pp.1627-1640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-1008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04277359v1</w:t>
+                <w:t xml:space="preserve">hal-02037182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RASSF1A Suppresses the Invasion and Metastatic Potential of Human Non–Small Cell Lung Cancer Cells by Inhibiting YAP Activation through the GEF-H1/RhoB Pathway</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">miR126-5p repression of ALCAM and SetD5 in endothelial cells regulates leucocyte adhesion and transmigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Poissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mattot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 102 (3), pp.436-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvu040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-1008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02037182v1</w:t>
+                <w:t xml:space="preserve">hal-04277370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR126-5p repression of ALCAM and SetD5 in endothelial cells regulates leucocyte adhesion and transmigration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Egfl7 Is Differentially Expressed in Arteries and Veins during Retinal Vascular Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Poissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mattot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.e90455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvu040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04277370v1</w:t>
+                <w:t xml:space="preserve">hal-04277368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egfl7 Is Differentially Expressed in Arteries and Veins during Retinal Vascular Development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Egfl7 promotes tumor escape from immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Mattot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (3), pp.375-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/onci.18964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090455⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04277368v1</w:t>
+                <w:t xml:space="preserve">hal-04277380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egfl7 promotes tumor escape from immunity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Expression of Egfl7 correlates with low-grade invasive lesions in human breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Philippin-Lauridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baranzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (4), pp.1367-1375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/ijo.2013.1820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/onci.18964⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04277380v1</w:t>
+                <w:t xml:space="preserve">hal-04277374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Egfl7 correlates with low-grade invasive lesions in human breast cancer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Differential Proteomic Analysis of Human Glioblastoma and Neural Stem Cells Reveals HDGF as a Novel Angiogenic Secreted Factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Delfortrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pinte</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (5), pp.845-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-11-1301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3892/ijo.2013.1820⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04277374v1</w:t>
+                <w:t xml:space="preserve">hal-04277389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Proteomic Analysis of Human Glioblastoma and Neural Stem Cells Reveals HDGF as a Novel Angiogenic Secreted Factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Villain</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Thirant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Maria Galan-Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Gustavo Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chafey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STEM CELLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (5), pp.845-853. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stem.1062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-11-1301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04277389v1</w:t>
+                <w:t xml:space="preserve">hal-01541440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Proteomic Analysis of Human Glioblastoma and Neural Stem Cells Reveals HDGF as a Novel Angiogenic Secreted Factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chafey</w:t>
+                <w:t xml:space="preserve">VE-statin/egfl7 Expression in Endothelial Cells Is Regulated by a Distal Enhancer and a Proximal Promoter under the Direct Control of Erg and GATA-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Trentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Caetano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (8), pp.e12156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0012156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/stem.1062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01541440v1</w:t>
+                <w:t xml:space="preserve">hal-04277394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VE-statin/egfl7 Expression in Endothelial Cells Is Regulated by a Distal Enhancer and a Proximal Promoter under the Direct Control of Erg and GATA-2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lelievre</w:t>
+                <w:t xml:space="preserve">A Functional γδTCR/CD3 Complex Distinct from γδT Cells Is Expressed by Human Eosinophils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Driss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtane Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5 (8), pp.e12156. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 4 (6), pp.e5926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0005926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0012156⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04277394v1</w:t>
+                <w:t xml:space="preserve">hal-04277398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Functional γδTCR/CD3 Complex Distinct from γδT Cells Is Expressed by Human Eosinophils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les gènes qui font l'identité endothéliale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 203 (2), pp.125-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2009016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0005926⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04277398v1</w:t>
+                <w:t xml:space="preserve">hal-04277402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gènes qui font l'identité endothéliale</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iodine Deficiency Induces a Thyroid Stimulating Hormone-Independent Early Phase of Microvascular Reshaping in the Thyroid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Poncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Caetano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sonveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Audinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172 (3), pp.748-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2353/ajpath.2008.070841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jbio/2009016⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04277402v1</w:t>
+                <w:t xml:space="preserve">hal-04277408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iodine Deficiency Induces a Thyroid Stimulating Hormone-Independent Early Phase of Microvascular Reshaping in the Thyroid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Audinot</w:t>
+                <w:t xml:space="preserve">VE-statin/egfl7 regulates vascular elastogenesis by interacting with lysyl oxidases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Hinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florea Lupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (12), pp.1658-1670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2008.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2353/ajpath.2008.070841⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04277408v1</w:t>
+                <w:t xml:space="preserve">hal-04277405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VE-statin/egfl7 regulates vascular elastogenesis by interacting with lysyl oxidases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+                <w:t xml:space="preserve">HIF-2α specifically activates the VE-cadherin promoter independently of hypoxia and in synergy with Ets-1 through two essential ETS-binding sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lionneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Mattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Caetano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (53), pp.7480-7489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1210566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/emboj.2008.103⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04277405v1</w:t>
+                <w:t xml:space="preserve">hal-04277411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIF-2α specifically activates the VE-cadherin promoter independently of hypoxia and in synergy with Ets-1 through two essential ETS-binding sites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression and purification of recombinant vascular endothelial-statin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Caetano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Drobecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46 (1), pp.136-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pep.2005.07.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1210566⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04277411v1</w:t>
+                <w:t xml:space="preserve">hal-04277413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and purification of recombinant vascular endothelial-statin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Expression and purification of recombinant vascular endothelialstatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Caetano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Drobecq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Expression and Purification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 46 (1), pp.136-142. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 46, pp.136-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04277413v1</w:t>
+                <w:t xml:space="preserve">hal-00097333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and purification of recombinant vascular endothelialstatin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Bone morphogenic proteins are overexpressed in malignant melanoma and promote cell invasion and migration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Rothhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Poser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 46, pp.136-142</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 65 (2), pp.448-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097333v1</w:t>
+                <w:t xml:space="preserve">hal-04277419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone morphogenic proteins are overexpressed in malignant melanoma and promote cell invasion and migration.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ets-1 expression promotes epithelial cell transformation by inducing migration, invasion and anchorage-independent growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Claus Hahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fuat Okuducu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Markus Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (34), pp.5384-5388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1208761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277419v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ets-1 expression promotes epithelial cell transformation by inducing migration, invasion and anchorage-independent growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+                <w:t xml:space="preserve">The Ets-1 transcription factor is involved in the development and invasion of malignant melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rothhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Poser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 61 (1), pp.118-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-003-3337-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1208761⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04277417v1</w:t>
+                <w:t xml:space="preserve">hal-04277424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ets-1 transcription factor is involved in the development and invasion of malignant melanoma</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VE-statin, an endothelial repressor of smooth muscle cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Poser</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Soncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Mattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lionneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-003-3337-8⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (21), pp.5700-5711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/emboj/cdg549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04277424v1</w:t>
+                <w:t xml:space="preserve">hal-04277434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VE-statin, an endothelial repressor of smooth muscle cell migration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Lepretre</w:t>
+                <w:t xml:space="preserve">The Orphan Nuclear Receptor Rev-Erbα Is a Peroxisome Proliferator-activated Receptor (PPAR) γ Target Gene and Promotes PPARγ-induced Adipocyte Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torben Helledie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Vu-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 278 (39), pp.37672-37680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M304664200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/emboj/cdg549⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04277434v1</w:t>
+                <w:t xml:space="preserve">hal-04277438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Orphan Nuclear Receptor Rev-Erbα Is a Peroxisome Proliferator-activated Receptor (PPAR) γ Target Gene and Promotes PPARγ-induced Adipocyte Differentiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and functional analysis of the p42Ets-1 variant of the mouse Ets-1 transcription factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lionneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stehelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (57), pp.9156-9164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1207241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M304664200⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04277438v1</w:t>
+                <w:t xml:space="preserve">hal-04277430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and functional analysis of the p42Ets-1 variant of the mouse Ets-1 transcription factor</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Elevated Expression of Heat Shock Factor (HSF) 2A Stimulates HSF1-induced Transcription during Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiying He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Grammatikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youlin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliki Siganou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 278 (37), pp.35465-35475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M304663200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1207241⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04277430v1</w:t>
+                <w:t xml:space="preserve">hal-04277446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated Expression of Heat Shock Factor (HSF) 2A Stimulates HSF1-induced Transcription during Stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Transcriptional activity and DNA binding of heat shock factor-1 involve phosphorylation on threonine 142 by CK2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aliki Siganou</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinfeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyang Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaozhe Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexzander Asea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 303 (2), pp.700-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0006-291x(03)00398-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M304663200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04277446v1</w:t>
+                <w:t xml:space="preserve">hal-04277451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional activity and DNA binding of heat shock factor-1 involve phosphorylation on threonine 142 by CK2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Basal Transcription of the Mouse Sarco(endo)plasmic Reticulum Ca2+-ATPase Type 3 Gene in Endothelial Cells Is Controlled by Ets-1 and Sp1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahouaria Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ozog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lompré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0006-291x(03)00398-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 277 (39), pp.36471-36478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M204731200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04277451v1</w:t>
+                <w:t xml:space="preserve">hal-04277454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal Transcription of the Mouse Sarco(endo)plasmic Reticulum Ca2+-ATPase Type 3 Gene in Endothelial Cells Is Controlled by Ets-1 and Sp1</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ets-1 Regulates fli-1 Expression in Endothelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lionneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Lompré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 277 (39), pp.36471-36478. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 277 (28), pp.25143-25151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M201628200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M204731200⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04277454v1</w:t>
+                <w:t xml:space="preserve">hal-04277457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ets-1 Regulates fli-1 Expression in Endothelial Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Expression and Purification of Recombinant Mouse Ets-1 Transcription Factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lionneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Drobecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21 (3), pp.492-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/prep.2001.1405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M201628200⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04277457v1</w:t>
+                <w:t xml:space="preserve">hal-04277469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and Purification of Recombinant Mouse Ets-1 Transcription Factor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+                <w:t xml:space="preserve">Role of calcium activated kinases and phosphatases in heat shock factor-1 activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Asea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Stevenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Calderwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/prep.2001.1405⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/ijmm.6.6.705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04277469v1</w:t>
+                <w:t xml:space="preserve">hal-04295158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of calcium activated kinases and phosphatases in heat shock factor-1 activation.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constitutive expression of the DNA-binding domain of Ets1 increases endothelial cell adhesion and stimulates their organization into capillary-like structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Vercamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 19 (6), pp.762-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1203248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3892/ijmm.6.6.705⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04295158v1</w:t>
+                <w:t xml:space="preserve">hal-04295172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive expression of the DNA-binding domain of Ets1 increases endothelial cell adhesion and stimulates their organization into capillary-like structures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ETS1 lowers capillary endothelial cell density at confluence and induces the expression of VE-cadherin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Mattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Vandenbunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soncin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 19 (6), pp.762-772. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 19 (20), pp.2438-2446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1203563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1203248⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04295172v1</w:t>
+                <w:t xml:space="preserve">hal-04295166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETS1 lowers capillary endothelial cell density at confluence and induces the expression of VE-cadherin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Soncin</w:t>
+                <w:t xml:space="preserve">Transcriptional Activity of Heat Shock Factor 1 at 37 oC Is Repressed through Phosphorylation on Two Distinct Serine Residues by Glycogen Synthase Kinase 3α and Protein Kinases Cα and Cζ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyang Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Ann Stevenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Calderwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 273 (29), pp.18640-18646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.273.29.18640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1203563⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04295166v1</w:t>
+                <w:t xml:space="preserve">hal-04295174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional Activity of Heat Shock Factor 1 at 37 oC Is Repressed through Phosphorylation on Two Distinct Serine Residues by Glycogen Synthase Kinase 3α and Protein Kinases Cα and Cζ</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stuart Calderwood</w:t>
+                <w:t xml:space="preserve">Retinoid Receptors Expression in Human Term Placenta: Involvement of RXRα in Retinoid Induced-hCG Secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rochette-Egly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Evain-Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 83 (4), pp.1384-1387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jcem.83.4.4860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.273.29.18640⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04295174v1</w:t>
+                <w:t xml:space="preserve">hal-04295180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinoid Receptors Expression in Human Term Placenta: Involvement of RXRα in Retinoid Induced-hCG Secretion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Increase in expression and activity of thrombomodulin in term human syncytiotrophoblast microvilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vincenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malassiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaussem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Placenta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 19 (4), pp.261-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0143-4004(98)90057-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/jcem.83.4.4860⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04295180v1</w:t>
+                <w:t xml:space="preserve">hal-04295181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in expression and activity of thrombomodulin in term human syncytiotrophoblast microvilli</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Retinoid Receptors Expression in Human Term Placenta: Involvement of RXRα in Retinoid Induced-hCG Secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rochette-Egly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Evain-Brion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Placenta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 83 (4), pp.1384-1387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jcem.83.4.4860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0143-4004(98)90057-1⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04295181v1</w:t>
+                <w:t xml:space="preserve">hal-04033572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinoid Receptors Expression in Human Term Placenta: Involvement of RXRα in Retinoid Induced-hCG Secretion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Evain-Brion</w:t>
+                <w:t xml:space="preserve">Interaction of Human Angiogenin with Copper Modulates Angiogenin Binding to Endothelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Cartwright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Badet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jcem.83.4.4860⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 236 (3), pp.604-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/bbrc.1997.7018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04033572v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Human Angiogenin with Copper Modulates Angiogenin Binding to Endothelial Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Interaction of Heparin with Human Angiogenin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Josette Badet</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Strydom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Shapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 272 (15), pp.9818-9824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.272.15.9818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/bbrc.1997.7018⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04295194v1</w:t>
+                <w:t xml:space="preserve">hal-04295188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Heparin with Human Angiogenin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Interaction of Human Angiogenin with Copper Modulates Angiogenin Binding to Endothelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Shapiro</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Cartwright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Badet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 236 (3), pp.604-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/bbrc.1997.7018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.272.15.9818⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04295188v1</w:t>
+                <w:t xml:space="preserve">hal-01882798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Human Angiogenin with Copper Modulates Angiogenin Binding to Endothelial Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Expression and Purification of Human Heat-Shock Transcription Factor 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Josette Badet</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Prevelige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Calderwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/bbrc.1997.7018⟩</w:t>
+              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9 (1), pp.27-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/prep.1996.0672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882798v1</w:t>
+                <w:t xml:space="preserve">hal-04295185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and Purification of Human Heat-Shock Transcription Factor 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Reciprocal Effects of Pro-Inflammatory Stimuli and Anti-Inflammatory Drugs on the Activity of Heat Shock Factor-1 in Human Monocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Calderwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 229 (2), pp.479-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/bbrc.1996.1829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/prep.1996.0672⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04295185v1</w:t>
+                <w:t xml:space="preserve">hal-04295199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal Effects of Pro-Inflammatory Stimuli and Anti-Inflammatory Drugs on the Activity of Heat Shock Factor-1 in Human Monocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Sequential Phosphorylation by Mitogen-activated Protein Kinase and Glycogen Synthase Kinase 3 Represses Transcriptional Activation by Heat Shock Factor-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyang Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Ann Stevenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Calderwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 271 (48), pp.30847-30857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.271.48.30847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/bbrc.1996.1829⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04295199v1</w:t>
+                <w:t xml:space="preserve">hal-04295201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Phosphorylation by Mitogen-activated Protein Kinase and Glycogen Synthase Kinase 3 Represses Transcriptional Activation by Heat Shock Factor-1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stuart Calderwood</w:t>
+                <w:t xml:space="preserve">A cell-surface proteoglycan mediates human adenocarcinoma HT-29 cell adhesion to human angiogenin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Fett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 271 (48), pp.30847-30857. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, 269 (12), pp.8999-9005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9258(17)37067-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.271.48.30847⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04295201v1</w:t>
+                <w:t xml:space="preserve">hal-04295205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cell-surface proteoglycan mediates human adenocarcinoma HT-29 cell adhesion to human angiogenin.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Angiogenin supports endothelial and fibroblast cell adhesion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Soncin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.W. Fett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 89 (6), pp.2232-2236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.89.6.2232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0021-9258(17)37067-9⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04295205v1</w:t>
+                <w:t xml:space="preserve">hal-04295210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiogenin supports endothelial and fibroblast cell adhesion.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Soncin</w:t>
+                <w:t xml:space="preserve">Angiogenin and endothelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Badet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barritault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experientia Supplementum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Angiogenesis, 61, pp.235-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-0348-7001-6_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.89.6.2232⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04295210v1</w:t>
+                <w:t xml:space="preserve">hal-01645089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiogenin and endothelial cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">In vivo and in vitro studies of angiogenin--a potent angiogenic factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Badet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thé N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barritault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experientia Supplementum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood Coagulation &amp; Fibrinolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 1 (6), pp.721-724</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-0348-7001-6_36⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01645089v1</w:t>
+                <w:t xml:space="preserve">hal-01880791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo and in vitro studies of angiogenin--a potent angiogenic factor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Specific binding of angiogenin to calf pulmonary artery endothelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Badet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Cartwright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Coagulation &amp; Fibrinolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 1 (6), pp.721-724</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 86, pp.8427 - 8431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880791v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific binding of angiogenin to calf pulmonary artery endothelial cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Terence Cartwright</w:t>
+                <w:t xml:space="preserve">Specific binding of angiogenin to calf pulmonary artery endothelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Badet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Lamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Cartwright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 86, pp.8427 - 8431</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1989, 86 (21), pp.8427-8431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.86.21.8427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...132 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9222,279 +9088,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metastasis on-a-chip platform to follow in real-time the extravasation process and collect extravasated cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Sivery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Woesteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefen Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OncoLille Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a « metastasis-on-a-chip » to monitor extravasation during metastatic process in breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Woesteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Sivery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Horochowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st ONCOLille Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9504,509 +9370,509 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une &amp;quot;métastase-sur-puce&amp;quot; pour l'étude de l'extravasation au cours du processus métastatique du cancer du sein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Woesteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chann Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Sivery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e journées scientifiques cancéropôle nord ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation: from molecular dynamics in single cells to organs on-a-chip approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Simiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Simiuc</w:t>
+                <w:t xml:space="preserve">Francois Anquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st ONCOLille days 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of liver-on-chip model integrating LSEC barrier and hepatocytes organoids for toxicity application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 1st edition of the MicroPhysio conference on "Micro-physiological models: From organoids to organs-on-chip"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Cargese (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New microfluidic designs for high-throughput analysis of angiogenesis, blood vessel permeability and endothelial activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Soncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online, United States. pp.845-846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId358"/>
+      <w:footerReference w:type="default" r:id="rId357"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10153,51 +10019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287757v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sandoval Pacheco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derhourhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.09.024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Terrassoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Hazard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laratte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Balsamelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Arcicasa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202505343" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sivery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Woesteland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denoulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279981" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04212804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Messelmani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2023.153550" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04288584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2023.10.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famara Sane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Massara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15051177" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kato Pollet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fourcot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Caplan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.899" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Delfortrie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Havet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Villain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mattot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2021.8219" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Delannoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cholet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10040797" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delprat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michiels" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.961753" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaggero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinez-Fabregas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cozzani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fyfe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Leprohon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.ade5686" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259914v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Silvent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bussola Tovani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00206" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513950v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menasria" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poissy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerred" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caplan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goutay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IDNOW.2021.06.133" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513942v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/OR.2021.8219" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03288696v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danoy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bruce" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2021.06.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03806646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Usuba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pauty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Matsunaga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.01.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#8217;audigier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blandinieres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-017-9775-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Villain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lelievre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Broekelmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gayet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14680" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716252v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gayi Cheng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hespel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruko Takahashi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.12.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03806651v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03806657v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03806652v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Poissonnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Noueihed" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bonfils" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Rivera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.156232" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Ghinnagow" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Meester" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Cruz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corgnac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2017.1339855" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03809992v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Pannier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Philippin-Lauridant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baranzelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bogart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2016.4791" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03809989v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caetano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Le Bras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.731331" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Pascart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Herbaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lemaire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hachulla" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2015.06.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K318LX2L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02037182v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fat&#233;m&#233;h Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Keller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calvayrac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Hoa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277370v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu040" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277368v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090455" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277380v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.18964" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Samson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fournier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2013.1820" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277389v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-11-1301" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541440v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Thirant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Galan-Moya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gustavo Dubois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pinte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chafey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1062" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277394v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Trentini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012156" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277398v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Legrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Driss" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Woerly" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Loiseau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hermann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005926" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277402v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2009016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277408v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine G&#233;rard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Poncin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sonveaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2008.070841" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277405v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leli&#232;vre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Hinek" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florea Lupu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2008.103" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277411v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Bras" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lionneton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mattot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leli&#232;vre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Caetano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210566" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277413v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2005.07.029" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX6L7L1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097333v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277419v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Rothhammer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Poser" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Bataille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Moser" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277417v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Claus Hahne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fuat Okuducu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Kaminski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Florin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208761" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277424v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rothhammer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hahne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poser" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soncin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-003-3337-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J98RDP2T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277434v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Spruyt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lepretre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg549" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277438v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fontaine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Duguay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Helledie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Vu-Dac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M304664200" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277430v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lionneton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baillat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stehelin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207241" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277446v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying He" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Grammatikakis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlin Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Siganou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M304663200" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277451v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfeng Zhang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Chu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhe Wang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexzander Asea" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-291x(03)00398-x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHS2SH57-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277454v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouaria Hadri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ozog" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lompr&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M204731200" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277457v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spruyt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M201628200" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277469v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.2001.1405" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-057LG9FZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295158v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Asea" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stevenson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calderwood" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijmm.6.6.705" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295172v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vercamer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Calmels" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Huguet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1203248" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295166v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huber" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vandenbunder" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1203563" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295174v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zhong" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ann Stevenson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Calderwood" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.29.18640" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295180v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guibourdenche" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alsat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rochette-Egly" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Evain-Brion" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.83.4.4860" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295181v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincenot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malassin&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaussem" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0143-4004(98)90057-1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033572v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rochette-Egly" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295194v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Guitton" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Cartwright" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Badet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1997.7018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295188v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Strydom" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Shapiro" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.15.9818" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882798v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295185v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Prevelige" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.1996.0672" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295199v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1996.1829" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295201v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Price" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.48.30847" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295205v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shapiro" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Fett" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(17)37067-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295210v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.89.6.2232" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645089v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barritault" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-7001-6_36" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880791v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233; N'Guyen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880423v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamare" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295215v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Badet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guitton" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lamare" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cartwright" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.86.21.8427" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547891v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefen Le Bourhis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545669v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brul&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Horochowska" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545671v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chann Lagadec" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853672v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Simiuc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Anquez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandenhaute" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497703v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467632v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delannoy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287757v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sandoval Pacheco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derhourhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.09.024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sivery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Woesteland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denoulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279981" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Terrassoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Hazard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laratte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Balsamelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Arcicasa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202505343" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04212804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Messelmani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2023.153550" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famara Sane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Massara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15051177" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04288584v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2023.10.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kato Pollet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fourcot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Caplan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.899" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Delannoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cholet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10040797" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Delfortrie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Havet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Villain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mattot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2021.8219" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delprat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michiels" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.961753" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaggero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinez-Fabregas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cozzani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fyfe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Leprohon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.ade5686" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513942v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/OR.2021.8219" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259914v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Silvent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bussola Tovani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00206" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513950v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menasria" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poissy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerred" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caplan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goutay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IDNOW.2021.06.133" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03288696v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danoy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bruce" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2021.06.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03806646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Usuba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pauty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Matsunaga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.01.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143593v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Villain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lelievre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Broekelmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gayet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14680" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716252v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gayi Cheng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hespel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruko Takahashi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.12.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03806651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03806657v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#8217;audigier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blandinieres" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-017-9775-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03806652v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Poissonnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Noueihed" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bonfils" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Rivera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.156232" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276618v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Ghinnagow" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Meester" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Cruz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corgnac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2017.1339855" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03809992v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Pannier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Philippin-Lauridant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baranzelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bogart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2016.4791" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03809989v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caetano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Le Bras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.731331" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Pascart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Herbaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lemaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hachulla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2015.06.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K318LX2L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02037182v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fat&#233;m&#233;h Dubois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Keller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calvayrac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Hoa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277370v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu040" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090455" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277380v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.18964" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277374v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Samson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fournier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2013.1820" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-11-1301" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Thirant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Galan-Moya" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gustavo Dubois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pinte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chafey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1062" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Trentini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012156" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277398v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Legrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Driss" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Woerly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Loiseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hermann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005926" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277402v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2009016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277408v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine G&#233;rard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Poncin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sonveaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2008.070841" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277405v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leli&#232;vre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Hinek" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florea Lupu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buquet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2008.103" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277411v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Bras" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lionneton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mattot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leli&#232;vre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Caetano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210566" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277413v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2005.07.029" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX6L7L1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097333v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277419v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Rothhammer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Poser" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Bataille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Moser" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277417v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Claus Hahne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fuat Okuducu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Kaminski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Florin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208761" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277424v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rothhammer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hahne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poser" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soncin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-003-3337-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J98RDP2T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277434v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Spruyt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lepretre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg549" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277438v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fontaine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Duguay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Helledie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Vu-Dac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M304664200" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277430v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lionneton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baillat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stehelin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207241" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277446v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying He" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Grammatikakis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlin Li" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Siganou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M304663200" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277451v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfeng Zhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Chu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhe Wang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexzander Asea" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-291x(03)00398-x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHS2SH57-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277454v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouaria Hadri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ozog" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lompr&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M204731200" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277457v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spruyt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M201628200" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277469v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.2001.1405" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-057LG9FZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295158v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Asea" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stevenson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calderwood" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijmm.6.6.705" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295172v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vercamer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Calmels" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Huguet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1203248" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295166v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huber" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vandenbunder" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1203563" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295174v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zhong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ann Stevenson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Calderwood" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.29.18640" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295180v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guibourdenche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alsat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rochette-Egly" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Evain-Brion" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.83.4.4860" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295181v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincenot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malassin&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaussem" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0143-4004(98)90057-1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033572v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rochette-Egly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295194v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Guitton" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Cartwright" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Badet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1997.7018" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295188v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Strydom" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Shapiro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.15.9818" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882798v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295185v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Prevelige" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.1996.0672" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295199v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1996.1829" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295201v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Price" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.48.30847" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295205v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shapiro" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Fett" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(17)37067-9" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295210v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.89.6.2232" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645089v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barritault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-7001-6_36" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880791v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233; N'Guyen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880423v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamare" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295215v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Badet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guitton" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lamare" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cartwright" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.86.21.8427" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547891v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefen Le Bourhis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545669v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brul&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Horochowska" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545671v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chann Lagadec" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853672v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Simiuc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Anquez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandenhaute" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497703v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467632v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delannoy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>