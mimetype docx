--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -642,1363 +642,1363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes Involved in miRNA Biogenesis Are Not Downregulated in SARS-CoV-2 Infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coculture model of a liver sinusoidal endothelial cell barrier and HepG2/C3a spheroids-on-chip in an advanced fluidic platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Messelmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Souguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Garnier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gosset</w:t>
+                <w:t xml:space="preserve">Franck Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v15051177⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2023.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125326v1</w:t>
+                <w:t xml:space="preserve">hal-04288584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coculture model of a liver sinusoidal endothelial cell barrier and HepG2/C3a spheroids-on-chip in an advanced fluidic platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Le Goff</w:t>
+                <w:t xml:space="preserve">Genes Involved in miRNA Biogenesis Are Not Downregulated in SARS-CoV-2 Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famara Sane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Massara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Merlier</w:t>
+                <w:t xml:space="preserve">Philippe Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (5), pp.1177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2023.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v15051177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288584v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Letter to editor] Altered microRNA expression in severe COVID‐19: Potential prognostic and pathophysiological role</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Layered Human Blood Vessels-on-Chip Design Using Double Viscous Finger Patterning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kato Pollet</w:t>
+                <w:t xml:space="preserve">Elise Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fourcot</w:t>
+                <w:t xml:space="preserve">Géraldine Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Caplan</w:t>
+                <w:t xml:space="preserve">Juliette Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemette Marot</w:t>
+                <w:t xml:space="preserve">Alice Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ctm2.899⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10040797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700328v1</w:t>
+                <w:t xml:space="preserve">hal-03634227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Layered Human Blood Vessels-on-Chip Design Using Double Viscous Finger Patterning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EGF repeats of epidermal growth factor‑like domain 7 promote endothelial cell activation and tumor escape from the immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Tellier</w:t>
+                <w:t xml:space="preserve">Sébastien Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Cholet</w:t>
+                <w:t xml:space="preserve">Suzanne Delfortrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Leroy</w:t>
+                <w:t xml:space="preserve">Chantal Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Treizebre</w:t>
+                <w:t xml:space="preserve">Gaëlle Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10040797⟩</w:t>
+              <w:t xml:space="preserve">Oncology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/or.2021.8219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634227v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EGF repeats of epidermal growth factor‑like domain 7 promote endothelial cell activation and tumor escape from the immune system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pinte</w:t>
+                <w:t xml:space="preserve">[Letter to editor] Altered microRNA expression in severe COVID‐19: Potential prognostic and pathophysiological role</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Delfortrie</w:t>
+                <w:t xml:space="preserve">Kato Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Havet</w:t>
+                <w:t xml:space="preserve">Marie Fourcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Villain</w:t>
+                <w:t xml:space="preserve">Morgan Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Mattot</w:t>
+                <w:t xml:space="preserve">Guillemette Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (1), pp.8. </w:t>
+              <w:t xml:space="preserve">Clinical and Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.e899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3892/or.2021.8219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ctm2.899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436487v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of macrophages on endothelial cells is potentiated by cycling hypoxia: Enhanced tumor inflammation and metastasis</w:t>
+                <w:t xml:space="preserve">IL-2 is inactivated by the acidic pH environment of tumors enabling engineering of a pH-selective mutein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Delprat</w:t>
+                <w:t xml:space="preserve">Silvia Gaggero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Huart</w:t>
+                <w:t xml:space="preserve">Jonathan Martinez-Fabregas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Feron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+                <w:t xml:space="preserve">Adeline Cozzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Michiels</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Fyfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Leprohon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2022.961753⟩</w:t>
+              <w:t xml:space="preserve">Science Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (78), pp.ade5686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciimmunol.ade5686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276601v1</w:t>
+                <w:t xml:space="preserve">hal-04276595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-2 is inactivated by the acidic pH environment of tumors enabling engineering of a pH-selective mutein</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of macrophages on endothelial cells is potentiated by cycling hypoxia: Enhanced tumor inflammation and metastasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Martinez-Fabregas</w:t>
+                <w:t xml:space="preserve">Victor Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Cozzani</w:t>
+                <w:t xml:space="preserve">Camille Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Fyfe</w:t>
+                <w:t xml:space="preserve">Olivier Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malo Leprohon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carine Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (78), pp.ade5686. </w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciimmunol.ade5686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.961753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276595v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EGF repeats of epidermal growth factor‑like domain 7 promote endothelial cell activation and tumor escape from the immune system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Mattot</w:t>
+                <w:t xml:space="preserve">Collagen suprafibrillar confinement drives the activity of acidic calcium-binding polymers on apatite mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Silvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Bussola Tovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3892/OR.2021.8219⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (7), pp.2802-2814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513942v1</w:t>
+                <w:t xml:space="preserve">hal-03259914v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagen suprafibrillar confinement drives the activity of acidic calcium-binding polymers on apatite mineralization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+                <w:t xml:space="preserve">MicroARN en tant que biomarqueurs de la COVID-19 grave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Menasria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guerred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00206⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (5), pp.S62-S63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.IDNOW.2021.06.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259914v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroARN en tant que biomarqueurs de la COVID-19 grave</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Goutay</w:t>
+                <w:t xml:space="preserve">EGF repeats of epidermal growth factor‑like domain 7 promote endothelial cell activation and tumor escape from the immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Delfortrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 51 (5), pp.S62-S63. </w:t>
+              <w:t xml:space="preserve">Oncology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.IDNOW.2021.06.133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3892/OR.2021.8219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513950v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the proteome and metabolome of human liver sinusoidal endothelial-like cells derived from induced pluripotent stem cells</w:t>
               </w:r>
@@ -2287,51 +2287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Broekelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 285 (23), pp.4394-4412. </w:t>
@@ -2497,563 +2497,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGP-1 and fibronectin control EGFL7 functions by driving its deposition into distinct endothelial extracellular matrix locations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Havet</w:t>
+                <w:t xml:space="preserve">Egfl7 Represses the Vasculogenic Potential of Human Endothelial Progenitor Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément D’audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Susen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Blandinieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Saubamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.14680⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Reviews and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.82-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12015-017-9775-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03806651v1</w:t>
+                <w:t xml:space="preserve">inserm-03806657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egfl7 Represses the Vasculogenic Potential of Human Endothelial Progenitor Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Saubamea</w:t>
+                <w:t xml:space="preserve">MAGP-1 and fibronectin control EGFL7 functions by driving its deposition into distinct endothelial extracellular matrix locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Broekelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Reviews and Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (23), pp.4394 - 4412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.14680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12015-017-9775-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03806657v1</w:t>
+                <w:t xml:space="preserve">inserm-03806651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-126-5p promotes retinal endothelial cell survival through SetD5 regulation in neurons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-delivery of the NKT agonist α-galactosylceramide and tumor antigens to cross-priming dendritic cells breaks tolerance to self-antigens and promotes antitumor responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Poissonnier</w:t>
+                <w:t xml:space="preserve">Reem Ghinnagow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baraa Noueihed</w:t>
+                <w:t xml:space="preserve">Julie de Meester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Bonfils</w:t>
+                <w:t xml:space="preserve">Luis Javier Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Carlos Rivera</w:t>
+                <w:t xml:space="preserve">Caroline Aspord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Corgnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.156232⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (9), pp.e1339855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2017.1339855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03806652v1</w:t>
+                <w:t xml:space="preserve">hal-04276618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-delivery of the NKT agonist α-galactosylceramide and tumor antigens to cross-priming dendritic cells breaks tolerance to self-antigens and promotes antitumor responses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reem Ghinnagow</w:t>
+                <w:t xml:space="preserve">miR-126-5p promotes retinal endothelial cell survival through SetD5 regulation in neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie de Meester</w:t>
+                <w:t xml:space="preserve">Loïc Poissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Javier Cruz</w:t>
+                <w:t xml:space="preserve">Baraa Noueihed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Aspord</w:t>
+                <w:t xml:space="preserve">Gaëlle Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Corgnac</w:t>
+                <w:t xml:space="preserve">Jose Carlos Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (9), pp.e1339855. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (1), pp.dev156232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2017.1339855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.156232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276618v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03806652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High expression levels of egfl7 correlate with low endothelial cell activation in peritumoral vessels of human breast cancer</w:t>
               </w:r>
@@ -3173,103 +3173,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endothelial Cell Activation Is Regulated by Epidermal Growth Factor-like Domain 7 (Egfl7) during Inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Caetano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 291 (46), pp.24017-24028. </w:t>
@@ -3581,291 +3581,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02037182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR126-5p repression of ALCAM and SetD5 in endothelial cells regulates leucocyte adhesion and transmigration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Egfl7 Is Differentially Expressed in Arteries and Veins during Retinal Vascular Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Poissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mattot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 102 (3), pp.436-447. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.e90455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvu040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277370v1</w:t>
+                <w:t xml:space="preserve">hal-04277368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egfl7 Is Differentially Expressed in Arteries and Veins during Retinal Vascular Development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">miR126-5p repression of ALCAM and SetD5 in endothelial cells regulates leucocyte adhesion and transmigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Poissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mattot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (3), pp.e90455. </w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 102 (3), pp.436-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvu040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277368v1</w:t>
+                <w:t xml:space="preserve">hal-04277370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egfl7 promotes tumor escape from immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3964,51 +3964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42 (4), pp.1367-1375. </w:t>
@@ -4046,103 +4046,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Proteomic Analysis of Human Glioblastoma and Neural Stem Cells Reveals HDGF as a Novel Angiogenic Secreted Factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Delfortrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STEM CELLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (5), pp.845-853. </w:t>
@@ -5713,303 +5713,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VE-statin, an endothelial repressor of smooth muscle cell migration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Orphan Nuclear Receptor Rev-Erbα Is a Peroxisome Proliferator-activated Receptor (PPAR) γ Target Gene and Promotes PPARγ-induced Adipocyte Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Spruyt</w:t>
+                <w:t xml:space="preserve">Coralie Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Lepretre</w:t>
+                <w:t xml:space="preserve">Guillaume Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torben Helledie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Vu-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/emboj/cdg549⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 278 (39), pp.37672-37680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M304664200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277434v1</w:t>
+                <w:t xml:space="preserve">hal-04277438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Orphan Nuclear Receptor Rev-Erbα Is a Peroxisome Proliferator-activated Receptor (PPAR) γ Target Gene and Promotes PPARγ-induced Adipocyte Differentiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Duguay</w:t>
+                <w:t xml:space="preserve">VE-statin, an endothelial repressor of smooth muscle cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Mattot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lionneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torben Helledie</w:t>
+                <w:t xml:space="preserve">N Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Vu-Dac</w:t>
+                <w:t xml:space="preserve">F Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 278 (39), pp.37672-37680. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (21), pp.5700-5711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M304664200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/emboj/cdg549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277438v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and functional analysis of the p42Ets-1 variant of the mouse Ets-1 transcription factor</w:t>
               </w:r>
@@ -6560,51 +6560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lionneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6918,51 +6918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive expression of the DNA-binding domain of Ets1 increases endothelial cell adhesion and stimulates their organization into capillary-like structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Vercamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7180,538 +7180,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional Activity of Heat Shock Factor 1 at 37 oC Is Repressed through Phosphorylation on Two Distinct Serine Residues by Glycogen Synthase Kinase 3α and Protein Kinases Cα and Cζ</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increase in expression and activity of thrombomodulin in term human syncytiotrophoblast microvilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rong Zhong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+                <w:t xml:space="preserve">A. Fazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Ann Stevenson</w:t>
+                <w:t xml:space="preserve">A. Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Calderwood</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Malassiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaussem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.273.29.18640⟩</w:t>
+              <w:t xml:space="preserve">Placenta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 19 (4), pp.261-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0143-4004(98)90057-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295174v1</w:t>
+                <w:t xml:space="preserve">hal-04295181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinoid Receptors Expression in Human Term Placenta: Involvement of RXRα in Retinoid Induced-hCG Secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guibourdenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Alsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rochette-Egly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Evain-Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 83 (4), pp.1384-1387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/jcem.83.4.4860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in expression and activity of thrombomodulin in term human syncytiotrophoblast microvilli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Fazel</w:t>
+                <w:t xml:space="preserve">Transcriptional Activity of Heat Shock Factor 1 at 37 oC Is Repressed through Phosphorylation on Two Distinct Serine Residues by Glycogen Synthase Kinase 3α and Protein Kinases Cα and Cζ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyang Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vincenot</w:t>
+                <w:t xml:space="preserve">Rong Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Malassiné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Soncin</w:t>
+                <w:t xml:space="preserve">Mary Ann Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gaussem</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stuart Calderwood</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Placenta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 19 (4), pp.261-268. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 273 (29), pp.18640-18646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0143-4004(98)90057-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.273.29.18640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295181v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinoid Receptors Expression in Human Term Placenta: Involvement of RXRα in Retinoid Induced-hCG Secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guibourdenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Alsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rochette-Egly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Evain-Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 83 (4), pp.1384-1387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/jcem.83.4.4860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033572v1</w:t>
@@ -8094,51 +8094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Prevelige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Calderwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Expression and Purification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 9 (1), pp.27-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8189,51 +8189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reciprocal Effects of Pro-Inflammatory Stimuli and Anti-Inflammatory Drugs on the Activity of Heat Shock Factor-1 in Human Monocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Calderwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 229 (2), pp.479-484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8310,64 +8310,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Ann Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Calderwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 271 (48), pp.30847-30857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9154,51 +9154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefen Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OncoLille Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Lille, France</w:t>
@@ -9410,51 +9410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Woesteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chann Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Sivery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9531,51 +9531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Simiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Anquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9768,51 +9768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New microfluidic designs for high-throughput analysis of angiogenesis, blood vessel permeability and endothelial activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Soncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10019,51 +10019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287757v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sandoval Pacheco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derhourhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.09.024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sivery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Woesteland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denoulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279981" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Terrassoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Hazard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laratte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Balsamelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Arcicasa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202505343" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04212804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Messelmani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2023.153550" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famara Sane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Massara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15051177" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04288584v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2023.10.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kato Pollet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fourcot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Caplan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.899" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Delannoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cholet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10040797" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Delfortrie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Havet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Villain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mattot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2021.8219" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delprat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michiels" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.961753" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaggero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinez-Fabregas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cozzani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fyfe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Leprohon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.ade5686" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513942v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/OR.2021.8219" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259914v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Silvent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bussola Tovani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00206" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513950v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menasria" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poissy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerred" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caplan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goutay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IDNOW.2021.06.133" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03288696v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danoy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bruce" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2021.06.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03806646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Usuba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pauty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Matsunaga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.01.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143593v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Villain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lelievre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Broekelmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gayet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14680" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716252v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gayi Cheng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hespel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruko Takahashi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.12.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03806651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03806657v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#8217;audigier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blandinieres" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-017-9775-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03806652v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Poissonnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Noueihed" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bonfils" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Rivera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.156232" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276618v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Ghinnagow" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Meester" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Cruz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corgnac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2017.1339855" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03809992v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Pannier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Philippin-Lauridant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baranzelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bogart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2016.4791" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03809989v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caetano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Le Bras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.731331" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Pascart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Herbaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lemaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hachulla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2015.06.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K318LX2L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02037182v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fat&#233;m&#233;h Dubois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Keller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calvayrac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Hoa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277370v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu040" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090455" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277380v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.18964" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277374v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Samson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fournier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2013.1820" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-11-1301" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Thirant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Galan-Moya" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gustavo Dubois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pinte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chafey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1062" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Trentini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012156" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277398v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Legrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Driss" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Woerly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Loiseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hermann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005926" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277402v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2009016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277408v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine G&#233;rard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Poncin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sonveaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2008.070841" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277405v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leli&#232;vre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Hinek" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florea Lupu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buquet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2008.103" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277411v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Bras" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lionneton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mattot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leli&#232;vre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Caetano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210566" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277413v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2005.07.029" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX6L7L1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097333v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277419v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Rothhammer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Poser" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Bataille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Moser" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277417v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Claus Hahne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fuat Okuducu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Kaminski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Florin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208761" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277424v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rothhammer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hahne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poser" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soncin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-003-3337-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J98RDP2T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277434v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Spruyt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lepretre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg549" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277438v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fontaine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Duguay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Helledie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Vu-Dac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M304664200" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277430v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lionneton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baillat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stehelin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207241" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277446v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying He" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Grammatikakis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlin Li" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Siganou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M304663200" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277451v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfeng Zhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Chu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhe Wang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexzander Asea" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-291x(03)00398-x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHS2SH57-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277454v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouaria Hadri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ozog" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lompr&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M204731200" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277457v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spruyt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M201628200" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277469v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.2001.1405" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-057LG9FZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295158v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Asea" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stevenson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calderwood" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijmm.6.6.705" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295172v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vercamer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Calmels" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Huguet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1203248" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295166v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huber" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vandenbunder" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1203563" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295174v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zhong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ann Stevenson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Calderwood" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.29.18640" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295180v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guibourdenche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alsat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rochette-Egly" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Evain-Brion" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.83.4.4860" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295181v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincenot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malassin&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaussem" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0143-4004(98)90057-1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033572v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rochette-Egly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295194v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Guitton" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Cartwright" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Badet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1997.7018" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295188v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Strydom" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Shapiro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.15.9818" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882798v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295185v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Prevelige" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.1996.0672" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295199v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1996.1829" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295201v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Price" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.48.30847" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295205v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shapiro" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Fett" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(17)37067-9" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295210v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.89.6.2232" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645089v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barritault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-7001-6_36" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880791v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233; N'Guyen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880423v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamare" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295215v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Badet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guitton" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lamare" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cartwright" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.86.21.8427" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547891v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefen Le Bourhis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545669v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brul&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Horochowska" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545671v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chann Lagadec" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853672v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Simiuc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Anquez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandenhaute" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497703v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467632v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delannoy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287757v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sandoval Pacheco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derhourhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.09.024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sivery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Woesteland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denoulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279981" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Terrassoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Hazard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laratte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Balsamelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Arcicasa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202505343" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04212804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Messelmani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2023.153550" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04288584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2023.10.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famara Sane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Massara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15051177" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Delannoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cholet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10040797" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Delfortrie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Havet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Villain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mattot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2021.8219" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kato Pollet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fourcot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Caplan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.899" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276595v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gaggero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinez-Fabregas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cozzani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fyfe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Leprohon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.ade5686" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276601v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delprat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michiels" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.961753" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259914v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Silvent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bussola Tovani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00206" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513950v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menasria" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poissy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerred" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caplan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goutay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IDNOW.2021.06.133" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513942v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/OR.2021.8219" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03288696v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danoy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bruce" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2021.06.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03806646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Usuba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pauty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Matsunaga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.01.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143593v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Villain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lelievre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Broekelmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gayet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14680" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716252v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gayi Cheng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hespel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruko Takahashi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.12.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03806657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#8217;audigier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blandinieres" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-017-9775-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03806651v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Ghinnagow" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Meester" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Cruz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Corgnac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2017.1339855" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03806652v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Poissonnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Noueihed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bonfils" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Rivera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.156232" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03809992v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Pannier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Philippin-Lauridant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baranzelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bogart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2016.4791" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03809989v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caetano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Le Bras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.731331" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Pascart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Herbaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lemaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hachulla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2015.06.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K318LX2L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02037182v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fat&#233;m&#233;h Dubois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Keller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calvayrac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Hoa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277368v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090455" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277370v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvu040" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277380v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.18964" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277374v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Samson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fournier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2013.1820" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-11-1301" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Thirant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Galan-Moya" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gustavo Dubois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pinte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chafey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1062" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Trentini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012156" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277398v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Legrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Driss" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Woerly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Loiseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hermann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005926" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277402v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2009016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277408v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine G&#233;rard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Poncin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sonveaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2008.070841" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277405v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leli&#232;vre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Hinek" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florea Lupu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buquet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2008.103" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277411v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Bras" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lionneton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mattot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leli&#232;vre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Caetano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210566" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277413v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2005.07.029" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX6L7L1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097333v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277419v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Rothhammer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Poser" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Bataille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Moser" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277417v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Claus Hahne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fuat Okuducu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Kaminski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Florin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208761" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277424v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rothhammer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hahne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Florin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poser" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soncin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-003-3337-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J98RDP2T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277438v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fontaine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Duguay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Helledie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Vu-Dac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M304664200" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277434v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Spruyt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lepretre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg549" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277430v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lionneton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baillat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stehelin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207241" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277446v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying He" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Grammatikakis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlin Li" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Siganou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M304663200" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277451v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfeng Zhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Chu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhe Wang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexzander Asea" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-291x(03)00398-x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHS2SH57-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277454v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouaria Hadri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ozog" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lompr&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M204731200" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277457v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spruyt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M201628200" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277469v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.2001.1405" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-057LG9FZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295158v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Asea" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stevenson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calderwood" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijmm.6.6.705" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295172v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vercamer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Calmels" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Huguet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1203248" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295166v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huber" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vandenbunder" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1203563" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295181v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincenot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malassin&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaussem" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0143-4004(98)90057-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295180v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guibourdenche" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alsat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rochette-Egly" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Evain-Brion" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jcem.83.4.4860" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295174v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zhong" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ann Stevenson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Calderwood" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.29.18640" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033572v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rochette-Egly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295194v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Guitton" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Cartwright" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Badet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1997.7018" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295188v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Strydom" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Shapiro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.15.9818" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882798v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295185v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Prevelige" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.1996.0672" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295199v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1996.1829" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295201v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Price" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.48.30847" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295205v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shapiro" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Fett" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(17)37067-9" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295210v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.89.6.2232" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645089v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barritault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-7001-6_36" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880791v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233; N'Guyen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880423v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamare" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295215v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Badet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guitton" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lamare" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cartwright" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.86.21.8427" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547891v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefen Le Bourhis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545669v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brul&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Horochowska" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545671v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chann Lagadec" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853672v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Simiuc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Anquez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandenhaute" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497703v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467632v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delannoy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>