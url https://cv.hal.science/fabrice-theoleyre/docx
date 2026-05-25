--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -1,15969 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...15917 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Theoleyre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabrice-theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7903-3520</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112813070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=4H2OC9MAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-9628-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Directeur de Recherche au CNRS, au sein du laboratoire ICube. Mon domaine de prédilection tourne autour des réseaux sans-fil, de l'algorithmie, des expérimentations à petite et large échelle, des protocoles, du partage de ressources.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réplication de Réseaux par Lien pour des Jumeaux Numériques Adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Théoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Prediction Models for Wireless Network Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Si Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Information Networking and Applications (AINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Barcelona, Spain. pp.442-453, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87766-7_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de Prédiction basés sur des Données pour la Configuration des Réseaux Sans-fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Link Data-driven Network Replication Towards Self-Adaptive Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient and Reliable Maintenance for SDN-based Scheduled Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Veisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications and Networking Conference (CCNC), Las Vegas, United States, 06-09 janvier 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Las Vegas, United States. pp.513-518, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC51664.2024.10454638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Network Survivability and Reliability: Integrating XAI-Enhanced Autoencoders and LDA for Effective Detection of Unknown Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Stodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On The Design Of Reliable Communication Networks (DRCN), Montreal, Canada, janvier 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montreal, Canada. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DRCN60692.2024.10539141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Quality Estimation in Wireless Software Defined Network with a Reliable Control Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Veisi Goshtasb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 9th International Conference on Network Softwarization (NetSoft),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NetSoft57336.2023.10175475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-TSCH: Enabling Software Defined Networking for Scheduled Wireless Networks with Traffic Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Veisi Goshtasb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rhode Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalability of LPWAN for Smart City Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Caminha Juaçaba Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Merindol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Harbin (virtual), China. pp.74 - 79, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC51323.2021.9498698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duocast for Wireless Industrial Networks: an Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM), 22-26 novembre 2021, Alicante, Espagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Alicante, Spain. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3479239.3485696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Aggregation for Privacy Protection of Data Streams Between Autonomous IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Caminha Juaçaba Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Merindol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair Delegation of Digital Services Without Third Parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréas Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Pelsser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IETF Reliable and Available Wireless (RAW): Use Cases and Problem Statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bari (on line), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation Based Routing Overlay for Privacy and Reusability in Multi-Domain IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Caminha Juacaba Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mérindol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Network Computing and Applications (NCA),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2020, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE: une planification d'itinéraires inspirée de Séparateurs Multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine M. Falek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Pelsser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Domain Framework to Enable Privacy for Aggregated IoT Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Caminha Juacaba Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mérindol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Local Computer Networks (LCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Sydney, Australia. pp.401-404, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN48667.2020.9314825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Network Attachment Delay of Mobile Devices in the Industrial Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Teles Hermeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bramas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ad Hoc Networks and Wireless (ADHOC-NOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Luxembourg, Luxembourg. pp.90-101, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31831-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependable Wireless Industrial IoT Networks: Recent Advances and Open Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotis Foukalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Alberto Boano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Buratti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Symposium (ETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Baden-Baden, Germany. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2019.8791551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’(in)utilité du temps-réel pour le calcul d’itinéraire dans les réseaux routiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Falek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Pelsser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algotel 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint-Laurent-de-la-Cabrerisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Link-Layer Anycast Scheduling Relevant for IEEE802.15.4-TSCH Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Teles Hermeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE Local Computer Networks Conference (LCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Osnabrück, Germany. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCNSymposium47956.2019.9000679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive k-cast Scheduling for High-Reliability and Low-Latency in IEEE802.15.4-TSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Hosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ad Hoc Networks and Wireless (AdHoc-Now)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. pp.3-14, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOST: Localized blacklisting aware scheduling algorithm for IEEE 802.15.4-TSCH networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Douligeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2018 - 10th Wireless Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dubai, United Arab Emirates. pp.110-115, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2018.8361705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unambiguous, Real-Time and Accurate Map Matching for Multiple Sensing Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Falek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Pelsser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2018 - 14th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2018.8589103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Modeling of IEEE 802.15.4-TSCH with Shared Access and ON-OFF traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ben Yaala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Bouallegue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.352-357, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2018.8450358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the (over)-Reactions and the Stability of a 6TiSCH Network in an Indoor Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Teles Hermeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWIM ’18 - 21st ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3242102.3242104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Link Quality Estimation for Accurate and Stable Parent Selection in Dense 6TiSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Teles Hermeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Van Laerhoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSN 2018 - International Conference on Embedded Wireless Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Madrid, Spain. pp.114--125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of the Efficiency of Shared Access in IEEE802.15.4-TSCH Networks with Sporadic Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ben Yaala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Bouallegue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Advanced Information Networking and Applications (AINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Krakow, Poland. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2018.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multi-Channel Offset Assignment for Reliable IEEE 802.15.4 TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Thessaloniki, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2018.8635751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’(in)inutilité du temps-réel pour le calcul d'itinéraire dans les réseaux routiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Falek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Pelsser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algotel 2019, 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Laurent-de-la-Cabrerisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LABeL: Link-based Adaptive BLacklisting Technique for 6TiSCH Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2017 : 20th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Miami, United States. pp.25-33, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3127540.3127541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Local Blacklisting Relevant in Slow Channel Hopping Low-Power Wireless Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Study of Co-Located IEEE 802.15.4-TSCH Networks: Interference and Coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ben Yaala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Bouallegue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Symposium on Computers and Communication (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Messina, Italy. pp.513-518, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2016.7543790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Reliability Scheduling in Deterministic Wireless Multi-hop Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2016 - IEEE 27th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kausa: KPI-aware Scheduling Algorithm for Multi-flow in Multi-hop IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdHoc-Now 2016 - 15th International Conference on Ad Hoc Networks and Wireless </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lille, France. pp.47-61, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40509-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Scheduling for End-to-End Delay Constrained Low Power Lossy Networks with 6TiSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Hosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Symposium on Computers and Communication (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Messina, Italy. pp.507-512, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2016.7543789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring KPIs in Synchronized FTDMA Multi-hop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WD 2016 - 8th IFIP Wireless Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2016.7461516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of a Distributed Self-Configured 6TiSCH with Traffic Isolation in Low Power Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2016 : 19th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Malta, Malta. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2988287.2989133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Scheduling of Enhanced Beacons for IEEE802.15.4-TSCH Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchuan Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Liang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Malaspina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ad Hoc Networks and Wireless (AdHoc-Now)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lille, France. pp.3-16, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40509-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Multiple Parents in RPL to Improve both the Network Lifetime and its Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7248389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Active Area Clustering with Inertial Information for Fingerprinting based Indoor Localization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialiang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wennie Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-You Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2015.7145332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter plusieurs parents avec RPL pour améliorer la stabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985047v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Level Agreements for Wireless Sensor Networks: a WSN Operator's Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP NOMS - Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Issues with Routing in Multi-Channel Multi-Interface IEEE 802.11s Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato C. Juacaba Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Maria de Castro Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinaldo Bezerra Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Wireless Days (WD'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2014.7020810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and Reliable MAC-Layer Broadcast for IEEE 802.15.4 Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchuan Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialiang Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE Wireless and Mobile Networking Conference (WMNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Villamoura, Portugal. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMNC.2014.6878876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Network Lifetime with Energy-Balancing Routing: Application to RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP Wireless and Mobile Networking (WMNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Villamoura, Portugal. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMNC.2014.6878864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive IEEE 802.15.4 MAC for Throughput and Energy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Abdeddaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS 2013 - IEEE International Conference on Distributed Computing in Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cambridge, Massachusetts, United States. pp.223-230, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS.2013.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Efficiency of RPL under Realistic Conditions in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Personal Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Channel Cluster Tree for 802.15.4 Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Abdeddaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2012 - 23rd IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.590 - 595, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Optimization for Minimum Outage in Cooperative Ad-hoc Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thong Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Thai Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Joo Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 26th International Conference on Advanced Information Networking and Applications (AINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Fukuoka, Japan. pp.898-905, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2012.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-Directed Acyclic Graph Formation for IEEE 802.15.4 in Multihop Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Joo Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 5th International Conference on New Technologies, Mobility and Security (NTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2012.6208753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Assignment Strategies for Optimal Network Capacity of IEEE 802.11s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN 2012 - 9th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paphos, AA, Cyprus. pp.53-60, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2387027.2387037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity in Multi-Channel Multi-Interface Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2011 - International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.35-40, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipath Opportunistic RPL Routing over IEEE 802.15.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2011 - International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Miami, FL, United States. pp.179-186, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2068897.2068929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast Strategies with Probabilistic Delivery Guarantee in Multi-Channel Multi-Interface Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med-Hoc-Net 2011 - IEEE IFIP Annual Mediterranean Ad Hoc Networking Workshop (Med-Hoc-Net)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Favignana Island, Sicily, Italy. pp.103-106, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Med-Hoc-Net.2011.5970472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la stratégie d'assignation de canaux pour IEEE 802.11s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Discovery with Activity Monitoring in Multichannel Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Abdelali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2010 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2010.5506146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073413v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Broadcasts in Wireless Sensor Networks with Multiple Virtual Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin K. Leung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2010 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2010.5506554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo Abstract: CASINO: Creating Alea with a Sensor-based Interactive Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beaudaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Embedded Networked Sensor Systems (SenSys 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Zurich, Switzerland. pp.381-382, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1869983.1870033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis and Characterization of a Wireless Sensor Network Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN 2010 - International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bodrum, Turkey. pp.25, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868589.1868595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Network Structure for Synchronous Preamble Sampling in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Chakchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin K. Leung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2010 - International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cape Town, South Africa. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2010.5502426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme distribué pour l'assignation de rôles dans Molecular MAC, une couche MAC multicanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Divide-and-Conquer Scheme for Assigning Roles in Multi-Channel Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Local Computer Networks (LCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Zurich, Switzerland. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401662v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Restricted-Weakly Connected Dominating Set for Role Assignment in a Multichannel MAC for Wireless Mesh Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Morocco. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular MAC for Multichannel Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASS 2009 - International Conference on Mobile Ad-hoc and Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Macau, China. pp.110-119, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MOBHOC.2009.5337028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Greedy Geographical Non-Planar Routing with Reactive Deflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2009 - 2009 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dresden, Germany. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2009.5198972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment of Roles and Channels for a Multichannel MAC in Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Communications and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. pp.10.1109/ICCCN.2009.5235224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-mobility and Location Service in Spontaneous Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Krendzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Requena-Esteso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT-MobileSummit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Architecture for Autonomic Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CoNEXT conference - Student workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New York, United States. pp.1, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1364654.1364701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Seamless Mobility in Spontaneous Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Grunenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Untz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Starzetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd ACM/IEEE International Workshop on Mobility in the Evolving Internet Architecture (Mobiarch'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Kyoto, Japan. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1366919.1366922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the Throughput of Wireless Mesh Networks with Cooperative Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ibars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Del Coso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Grunenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IST Mobile and Wireless Communications Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Budapest, Hungary. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTMWC.2007.4299306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor experiments of self-organization and localization protocols for hybrid networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on advanced EXPerimental activities ON WIRELESS networks &amp; systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOWMOM.2007.4351700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New metrics to evaluate mobility models properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Tout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wireless Pervasive Computing. ISWPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, San Juan, Puerto Rico. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWPC.2007.342624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performances of the Routing Protocols in MANET: : Classical versus Self-Organized Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Evaluation Framework and Validation of Self-Organized Routing Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Wireless Ad-hoc and Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, New-York, United States. pp.779-785, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAHCN.2006.288560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'auto-organisation sur la capacité des réseaux ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2005 - Rencontres Françaises sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage hybride sur Structure Virtuelle dans les Réseaux Mobiles Ad Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP - Colloque Francophone sur l'Ingénierie des Protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual structure routing in ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communications. ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Seoul, South Korea. pp.3078-3082, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2005.1494962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Self-Stabilization of a Virtual Topology for Self-Organization in Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS 2005 - International Symposium on Self-Stabilizing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility management in Multihops Wireless Access Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PWC 2005 - International Conference on Personal Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Colmar, France. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781860947315_0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness and Reliability for Virtual Topologies in Wireless Multihop Access Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med-Hoc-Net - Mediterranean Ad Hoc Networking Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual structure for hybrid networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Networking Conference. WCNC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Atlanta, United States. pp.1040-1045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware anomaly detection by community detection in the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Stodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 248 (15), pp.108414. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2026.108414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group-Based Link Modeling for Wireless Digital Twins: Towards Accurate Network Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Théoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36, pp.101875. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iot.2026.101875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ML/Fuzzy Based Flooding Attack Mitigation Mechanism for Industrial Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.679. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10586-025-05379-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing the Future: Lightweight Blockchain Solutions for IIoT and IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Stodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Alshawki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ligeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (4), </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spy2.70070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Static Security: A Context-Aware and Real-Time Dynamic Zero Trust Architecture for IIoT Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Stodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (17), pp.35380-35393. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2025.3579028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed zero trust architecture based on policy negotiation secured by DPP in blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Stodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-025-01124-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain Based Privacy-Preserving Shop Floor Auditing Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Stodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed B. M. Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ligeti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.26747-26758. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3366492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Centralized Scheduling Using Software Defined Networking in Industrial Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzad Veisi Goshtasb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3302994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Privacy by Anonymization in the Collection of Similar Data in Multi-Domain IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Caminha Juaçaba Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Merindol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 203, pp.60-76. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2023.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Anycast Mechanism for 802.15.4-TSCH to Improve QoS in IIoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahand Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9910809, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2023/9910809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE: Multimodal Separators for Efficient Route Planning in Transportation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Falek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Pelsser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (2), </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2021.1104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Wi-Fi 6: Technologies, Advances, and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erfan Mozaffariahrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Menth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi14100293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoopStor: a cooperative reliable and efficient data collection protocol in fault and delay tolerant wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (1), pp.367-381. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-020-02461-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Re-Route, or not to Re-Route: Impact of Real-Time Re-Routing in Urban Road Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Falek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Pelsser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450.2020.1807345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations, administration and maintenance (OAM) features for reliable and available wireless (RAW) networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue: Industrial Internet of Things, 3 (4), pp.e163. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDSF: Low-latency Distributed Scheduling Function for Industrial Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (9), pp.8688-8699. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.2995499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Internet of Things: Specificities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Vilajosana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (4), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ITL2.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental in-depth study of the dynamics of an indoor industrial low power lossy network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Teles Hermeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.101914. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2019.101914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blacklisting-Based Channel Hopping Approaches in Low-Power and Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Zorbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (2), pp.48-53. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2018.1800362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whitelisting Without Collisions for Centralized Scheduling in Wireless Industrial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Kotsiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (3), pp.5713-5721. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2019.2905217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipath aware scheduling for high reliability and fault tolerance in low power industrial networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erfan Mozaffari Ahrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142, pp.25-36. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2019.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on Performance Evaluation and Validation Methodology for Low-Power and Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosmas Kritsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periklis Chatzimisios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (3), pp.1799 - 1825. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMST.2018.2820810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Resynchronization to Improve the Reliability of Colocated IEEE 802.15.4-TSCH Networks in Dense Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ben Yaala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Bouallegue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.112-126. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interest of opportunistic anycast scheduling for wireless low power lossy networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thong Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Joo Hwang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 104, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Healing Distributed Scheduling for End-to-End Delay Optimization in Multihop Wireless Networks with 6TiSCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Hosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.103-119. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2017.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Love-Hate Relationship between IEEE802.15.4 and RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (1), </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2016.1300687RP⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Initial Preferred Parent Choice in Wireless Industrial Low-Power Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Teles Hermeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling for IEEE802.15.4-TSCH and Slow Channel Hopping MAC in Low Power Industrial Wireless Networks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Teles Hermeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.84-105. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multiparent Routing in RPL to Increase the Stability and the Lifetime of the Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Iova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2015.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking and Communications for Smart Cities (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurkan Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cagri Gungor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2015.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient topology construction for RPL over IEEE 802.15.4 in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Joo Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.25-38. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2013.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Route-Aware MAC for Wireless Multihop Networks with a Convergecast Traffic Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (3), pp.822-837. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2010.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity and Energy-Consumption Optimization for the Cluster-Tree Topology in IEEE 802.15.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (8), pp.816-818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for the Capacity Evaluation of Multihop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (3-4), pp.139-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une plate-forme d'expérimentation pour réseaux ad hoc et hybrides - Application à l'évaluation d'un protocole d'auto-organisation et de routage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (5), pp.677--701. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.28.677-701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure virtuelle pour une auto-organisation dans les réseaux ad hoc et hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-organization structure for Hybrid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (3), pp.393-407. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2007.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VSR: A Routing Protocol based on a Structure of Self-Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Special Issue on Mobile Ad-hoc Networks, 6 (1), pp.27-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONUTS deliverable D1.1 - Use cases: applications and requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Accettura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Ben Hadj Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRIT; CEA LIST; LAAS-CNRS; LIP; LIG; ICUBE. Strasbourg (67); CITI - Centre d'Innovation en Télécommunications et Intégration de services. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations, Administration and Maintenance (OAM) features for RAW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grek Mirsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] draft-theoleyre-raw-oam-support-01, IETF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347684v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAW use cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] draft-bernardos-raw-use-cases-03, IETF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAW use cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] draft-bernardos-raw-use-cases-02, IETF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347735v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Prospective du Conseil Scientifique de l’Institut des Sciences de l’Information et leurs Interactions (INS2I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbar Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Queinnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] CNRS. 2018, pp.1-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Flow-level Reliability on FTDMA Schedules with efficient Hop-by-hop Over-provisioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8866, INRIA Grenoble - Rhône-Alpes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278077v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLA Specification for IoT Operation - The WSN-SLA Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8567, INRIA. 2014, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast Strategies with Probabilistic Delivery Guarantee in Multi-Channel Multi-Interface Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a WSNet Module to Simulate the IEEE 802.15.4 Beacon-Enabled Mode in Multihop Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Abdeddaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast Strategies with Probabilistic Delivery Guarantee in Multi-Channel Multi-Interface Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-017, LIG. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efﬁcient Greedy Geographical Non-Planar Routing with Reactive Deﬂection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-003, Laboratoire d'informatique de Grenoble. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Divide-and-Conquer Scheme for Assigning Roles in Multi-Channel Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-004, LIG. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Capacity of Flat and Self-Organized Ad Hoc and Hybrid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5977, INRIA. 2006, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00095216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and Routing In Multihops Wireless Access Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5461, INRIA. 2005, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Self-Stabilization of a Virtual Topology for Self-Organization in Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5650, INRIA. 2005, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologie Virtuelle pour Réseaux Hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5035, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée thématique du GDR RSD : pratiques expérimentales de la communauté systèmes et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Dedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Desgeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Donsez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Greedy Geographical Non-Planar Routing with Reactive Deflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework of Operations, Administration, and Maintenance (OAM) for Deterministic Networking (DetNet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Mirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETF RFC 9551</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and Available Wireless (RAW) Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Bernardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETF Request for comment (RFC) 9450</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium Access and Efficient Use of Multihop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université de Strasbourg, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01057204v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Things and M2M Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai-Chun Pang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">River Publishers, 2013, Series in Information Science and Technology, 9788792982483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAC and Routing Integration in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IGI Global, pp.253--281, 2012, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0960-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for constructing a cluster tree topology in a Personal Area Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Abdeddaim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2683200. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth and Energy Consumption Tradeoff for IEEE 802.15.4 in Multihop Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nazim Abdeddaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Networks: Technology &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, pp.00-00, 2012, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/48295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Future Internet of Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.309-318, 2009, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-1674-7_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5: Self-organization of ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd (Hermès Science Publications / Lavoisier Company). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Ad Hoc and Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd (Hermès Science Publications / Lavoisier Company), 2008, 9781905209866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation de réseaux ad hoc : concepts et impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Valois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux mobiles ad hoc et réseaux de capteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.101-128, 2006, Traité IC2, Série Réseaux et Télécommunications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une auto-organisation et ses applications dans les réseaux ad hoc et hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. INSA de Lyon, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00126131v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId376"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -16024,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8237B2E0"/>
+    <w:nsid w:val="8A737D57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16255,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-theoleyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7903-3520" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112813070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9628-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Bernardos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347684v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grek Mirsky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347735v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278077v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Abdedda&#239;m" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591986v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina de Oliveira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Teixeira de Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryk Schiller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353797v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00095216v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071549v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597828v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Si-Mohammed" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Th&#233;oleyre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932768v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Si Mohammed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87766-7_38" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028694v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05281078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Veisi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montavont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC51664.2024.10454638" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543120v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Stodt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Reich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRCN60692.2024.10539141" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177579v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Veisi Goshtasb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft57336.2023.10175475" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241742v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Caminha Jua&#231;aba Neto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merindol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC51323.2021.9498698" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402838v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479239.3485696" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Guillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Pelsser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990756v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Caminha Juacaba Neto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;rindol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867959v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M. Falek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965770v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN48667.2020.9314825" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117230v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Falek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Teles Hermeto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bramas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323169v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Foukalas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pop" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Boano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Buratti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2019.8791551" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNSymposium47956.2019.9000679" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hosni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886732v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Falek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2018.8589103" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336107v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Kotsiou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Douligeris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2018.8361705" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ben Yaala" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Bouallegue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450358" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Van Laerhoven" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2018.00015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347622v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Kotsiou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Chatzimisios" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635751" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832840v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459633v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127540.3127541" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996980" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566004v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2016.7543790" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306628v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40509-4_4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hamdi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2016.7543789" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279719v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461516" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609101v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988287.2989133" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566000v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchuan Zou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Liang Lu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Malaspina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40509-4_1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206382v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248389" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206384v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Lu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wennie Shu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-You Wu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2015.7145332" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato C. Juacaba Neto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Maria de Castro Andrade" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Bezerra Braga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020810" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985047v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998906v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206369v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2014.6878876" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206365v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2014.6878864" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073742v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Abdeddaim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2013.44" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206376v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666490" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650416v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Huynh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Thai Pham" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Joo Hwang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2012.72" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931042v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362853" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650398v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pavkovic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2012.6208753" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931043v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2387027.2387037" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930967v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982503" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930972v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2068897.2068929" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930971v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Med-Hoc-Net.2011.5970472" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587547v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650620v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kuntz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1869983.1870033" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073413v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Abdelali" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Bachir" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506146" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073414v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kin K. Leung" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506554" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073416v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868589.1868595" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073417v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chakchouk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502426" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073339v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassiri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2009.5337028" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419467v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401662v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618338v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618224v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198972" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199099v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Krendzel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Requena-Esteso" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371387v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2007.4351700" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199106v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Grunenberger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Untz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Starzetz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1366919.1366922" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650717v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364701" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199105v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ibars" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Del Coso" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTMWC.2007.4299306" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371390v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Tout" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWPC.2007.342624" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406018v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371188v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2006.288560" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406106v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406122v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406125v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371394v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2005.1494962" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406111v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781860947315_0016" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406113v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371396v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444921v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2026.108414" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481703v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2026.101875" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054611v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Mohammadi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05379-w" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05280875v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alshawki" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ligeti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spy2.70070" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108783v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2025.3579028" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321915v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Ruf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-025-01124-x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454040v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed B. M. Kamel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3366492" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010697v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2023.02.022" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234050v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3302994" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747284v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Amiri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/9910809" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402845v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2021.1104" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747305v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Mozaffariahrar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Menth" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi14100293" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614875v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2020.1807345" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965728v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mavromatis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-020-02461-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614865v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.2995499" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613882v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Vilajosana" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ITL2.172" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613878v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.163" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323131v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2019.2905217" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323117v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.101914" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323140v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2018.1800362" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323124v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Mozaffari Ahrar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2019.05.013" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886690v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Kritsis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2820810" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886753v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565978v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2017.05.014" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565964v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2017.07.002" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565973v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.06.001" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206377v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.1300687RP" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565958v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2017.10.004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206380v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2015.01.020" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208384v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bianchi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurkan Tuna" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cagri Gungor" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2015.02.001" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5MN0NFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206330v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.08.009" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9P9P59-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923365v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650466v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.10.018" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371161v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073334v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.677-701" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405970v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405960v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2007.02.013" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405958v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924273v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363811v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510384v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Farkas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mirsky" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510419v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01057204v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650322v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Chun Pang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650360v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0960-0" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650429v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ponsard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923327v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nazim Abdeddaim" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48295" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073336v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1674-7_30" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F1F8605CE3D48128622B86B824E7B817324B228/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405964v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405967v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00126131v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-theoleyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7903-3520" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112813070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=4H2OC9MAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-9628-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597828v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Si-Mohammed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Th&#233;oleyre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Si Mohammed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87766-7_38" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05281078v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389694v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Veisi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montavont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC51664.2024.10454638" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543120v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Stodt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Reich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRCN60692.2024.10539141" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Veisi Goshtasb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft57336.2023.10175475" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241742v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Caminha Jua&#231;aba Neto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merindol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC51323.2021.9498698" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402838v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479239.3485696" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321669v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Guillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Pelsser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965755v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Caminha Juacaba Neto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;rindol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M. Falek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965770v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN48667.2020.9314825" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323215v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Teles Hermeto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bramas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Foukalas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pop" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Boano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Buratti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2019.8791551" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117230v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Falek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336182v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNSymposium47956.2019.9000679" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336102v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hosni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336107v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Kotsiou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Douligeris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2018.8361705" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Falek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2018.8589103" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ben Yaala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Bouallegue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450358" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886716v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242104" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Van Laerhoven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336106v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2018.00015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Kotsiou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Chatzimisios" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2018.8635751" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832840v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459633v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127540.3127541" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996980" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566004v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2016.7543790" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344792v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40509-4_4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566012v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hamdi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2016.7543789" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461516" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609101v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988287.2989133" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566000v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchuan Zou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Liang Lu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Malaspina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40509-4_1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206382v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248389" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206384v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Lu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wennie Shu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-You Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2015.7145332" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985047v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998906v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato C. Juacaba Neto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Maria de Castro Andrade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Bezerra Braga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Teixeira de Oliveira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020810" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206369v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2014.6878876" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206365v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2014.6878864" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073742v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Abdeddaim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2013.44" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206376v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666490" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931042v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362853" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Huynh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Thai Pham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Joo Hwang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2012.72" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650398v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pavkovic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2012.6208753" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931043v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2387027.2387037" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930967v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982503" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930972v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2068897.2068929" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930971v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Med-Hoc-Net.2011.5970472" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073413v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Abdelali" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Bachir" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506146" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073414v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kin K. Leung" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506554" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650620v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kuntz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1869983.1870033" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073416v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868589.1868595" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073417v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chakchouk" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502426" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419467v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401662v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618338v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073339v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassiri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2009.5337028" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650657v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryk Schiller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198972" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618224v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199099v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Krendzel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Requena-Esteso" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650717v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364701" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199106v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Grunenberger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Untz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Starzetz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1366919.1366922" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199105v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ibars" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Del Coso" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTMWC.2007.4299306" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371387v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2007.4351700" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371390v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Tout" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWPC.2007.342624" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406018v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371188v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2006.288560" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406122v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406125v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371394v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2005.1494962" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406106v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406111v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781860947315_0016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406113v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371396v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444921v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2026.108414" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481703v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2026.101875" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054611v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Mohammadi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-025-05379-w" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05280875v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alshawki" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ligeti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spy2.70070" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108783v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2025.3579028" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321915v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Ruf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-025-01124-x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454040v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed B. M. Kamel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3366492" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234050v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3302994" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010697v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2023.02.022" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747284v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Amiri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/9910809" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402845v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2021.1104" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747305v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Mozaffariahrar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Menth" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi14100293" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965728v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mavromatis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-020-02461-6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614875v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2020.1807345" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613878v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.163" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614865v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.2995499" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613882v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Vilajosana" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ITL2.172" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323117v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2019.101914" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323140v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2018.1800362" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323131v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2019.2905217" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323124v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Mozaffari Ahrar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2019.05.013" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886690v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Kritsis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2820810" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565964v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2017.07.002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565973v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.06.001" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565978v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2017.05.014" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206377v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.1300687RP" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886753v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565958v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2017.10.004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206380v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2015.01.020" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208384v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bianchi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurkan Tuna" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cagri Gungor" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2015.02.001" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5MN0NFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206330v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.08.009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9P9P59-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650466v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.10.018" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923365v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371161v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073334v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.677-701" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405970v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405960v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2007.02.013" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405958v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347684v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grek Mirsky" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747657v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Bernardos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347735v3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278077v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024259v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591986v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina de Oliveira" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590853v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Abdedda&#239;m" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473154v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073422v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353797v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00095216v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070545v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070359v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071549v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924273v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363811v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510384v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Farkas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mirsky" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510419v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01057204v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650322v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Chun Pang" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650360v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0960-0" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650429v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ponsard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923327v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nazim Abdeddaim" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48295" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073336v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1674-7_30" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F1F8605CE3D48128622B86B824E7B817324B228/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405964v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405967v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00126131v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>