--- v0 (2026-03-10)
+++ v1 (2026-04-12)
@@ -240,295 +240,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR-based metabolomic analysis of the physiological role of the electron-bifurcating FeFehydrogenase Hnd in Solidesulfovibrio fructosivorans under pyruvate fermentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harnessing the Vnn1 pantetheinase pathway boosts short chain fatty acids production and mucosal protection in colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Payne</w:t>
+                <w:t xml:space="preserve">Thomas Gensollen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Kpebe</w:t>
+                <w:t xml:space="preserve">Michael Maltese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Guendon</w:t>
+                <w:t xml:space="preserve">Melanie Serrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Baffert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+                <w:t xml:space="preserve">Nathalie Lesavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micres.2022.127279⟩</w:t>
+              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2021-325792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382053v1</w:t>
+                <w:t xml:space="preserve">hal-03975895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the Vnn1 pantetheinase pathway boosts short chain fatty acids production and mucosal protection in colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Millet</w:t>
+                <w:t xml:space="preserve">NMR-based metabolomic analysis of the physiological role of the electron-bifurcating FeFehydrogenase Hnd in Solidesulfovibrio fructosivorans under pyruvate fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gensollen</w:t>
+                <w:t xml:space="preserve">Arlette Kpebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Maltese</w:t>
+                <w:t xml:space="preserve">Chloé Guendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Serrero</w:t>
+                <w:t xml:space="preserve">Carole Baffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lesavre</w:t>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 268, pp.127279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2021-325792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2022.127279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975895v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fecal Metabolic Profiling of Breast Cancer Patients during Neoadjuvant Chemotherapy Reveals Potential Biomarkers</w:t>
               </w:r>
@@ -1755,51 +1755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04374222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Miallot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Millet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Roger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302200" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Payne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Kpebe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guendon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baffert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2022.127279" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03975895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gensollen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maltese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Serrero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lesavre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2021-325792" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Zidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Souai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Raies" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Ben Ayed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mezlini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082266" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03655575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Rezig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tranchida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael El-Houri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidou Abagana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c05251" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawand Masoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reyes-Castellanos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2020.100143" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01734918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Rakotoniaina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Tchiakpe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deyris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06220-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476665v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135948" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01734922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ravion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1631/jzus.B1100090" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735754v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Adda Berkane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul A Waheed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.02.037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990370v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Waheed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04374222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Miallot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Millet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Roger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302200" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03975895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gensollen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maltese" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Serrero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lesavre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2021-325792" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Payne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Kpebe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guendon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baffert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2022.127279" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03358035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Zidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Souai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Raies" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Ben Ayed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mezlini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082266" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03655575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Piersanti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Rezig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tranchida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael El-Houri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidou Abagana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c05251" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawand Masoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Reyes-Castellanos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2020.100143" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01734918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Rakotoniaina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Tchiakpe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deyris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06220-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476665v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135948" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01734922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ravion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1631/jzus.B1100090" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735754v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Adda Berkane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul A Waheed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.02.037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990370v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Waheed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>